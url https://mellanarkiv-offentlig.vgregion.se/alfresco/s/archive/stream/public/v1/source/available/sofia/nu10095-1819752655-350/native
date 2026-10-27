--- v2 (2026-05-17)
+++ v3 (2026-10-27)
@@ -57,3081 +57,4628 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E059AA8" w14:textId="77777777" w:rsidR="00165C0D" w:rsidRDefault="00165C0D" w:rsidP="000112BB">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FB66564" w14:textId="27F22C01" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="008F077B" w:rsidP="00707FB3">
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Intravenös jodkontrast – Rutiner </w:t>
+    <w:p w14:paraId="6FB66564" w14:textId="27F22C01" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="008F077B" w:rsidP="006B3977">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="19118FAF">
+        <w:t xml:space="preserve">Intravenös </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="19118FAF">
+        <w:t>jodkontrast</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="19118FAF">
+        <w:t xml:space="preserve"> – Rutiner </w:t>
       </w:r>
       <w:r w:rsidR="00A70C5B">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="19118FAF">
         <w:t>inför undersökning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="435C8E6F" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="000112BB" w:rsidRDefault="00793A1C" w:rsidP="000112BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_1314629194"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="316C78C3" w14:textId="77777777" w:rsidR="009C7678" w:rsidRPr="00707FB3" w:rsidRDefault="009C7678" w:rsidP="00707FB3">
-[...3 lines deleted...]
-        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="295BFBFA" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="006B3977">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
-        <w:outlineLvl w:val="1"/>
-[...11 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
         <w:t>Sammanfattning/syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2961A7FC" w14:textId="6B6394A1" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
+    <w:p w14:paraId="48DE6655" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00707FB3">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
-        <w:t>Intrave</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00707FB3">
+        <w:t xml:space="preserve">Syftet med detta PM är att ge praktisk vägledning inför intravenös administrering av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
-        <w:t>ös jodkontrast som används vid DT (Omnipaque eller Visipaque) medför risk för kontrastmedelsinducerad nefropati hos vissa patientgrupper.</w:t>
-      </w:r>
+        <w:t>jodkontrastmedel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid datortomografi. PM:et beskriver identifiering av riskpatienter, krav på njurfunktionsbedömning samt särskilda överväganden vid vissa sjukdomstillstånd och läkemedelsbehandlingar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">För att minska risken för kontrastmedelsinducerad nefropati har följande rutiner tagits fram baserade på rekommendationer från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Society</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Urogenital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Radiology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ESUR) och Svensk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>urogenitalradiologisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> förening (SURF).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snabbguide inför intravenös </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>jodkontrast</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="22762B8A" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="VGRtabell2"/>
+        <w:tblW w:w="9541" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3420"/>
+        <w:gridCol w:w="6121"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="5FCADD5D" w14:textId="77777777" w:rsidTr="209FB970">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5597"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1708B3C8" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Situation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6121" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5597"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43E5BE85" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Åtgärd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="0EAE1B8C" w14:textId="77777777" w:rsidTr="209FB970">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="049B2BF4" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Relativt GFR ≥30 ml/min/1,73 m²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6121" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF1EA16" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Undersökning med intravenöst </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jodkontrastmedel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> enligt standardprotokoll.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="625E0981" w14:textId="77777777" w:rsidTr="209FB970">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48637D43" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Relativt GFR &lt;30 ml/min/1,73 m²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6121" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC93E0B" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansvarig radiolog gör en individuell nytta-riskbedömning.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="2F8FE2B7" w14:textId="77777777" w:rsidTr="209FB970">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9F8E14" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Instabil njurfunktion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6121" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="201A648B" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Individuell bedömning. Ett enstaka GFR-värde ska inte användas som enda beslutsunderlag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="4AE641B6" w14:textId="77777777" w:rsidTr="209FB970">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF9657D" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Upprepad kontrastundersökning inom 48–72 timmar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6121" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23B7528A" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gör en förnyad bedömning utifrån njurfunktion, kliniskt tillstånd och riskfaktorer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="2D426177" w14:textId="77777777" w:rsidTr="209FB970">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E73CB30" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Akut undersökning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6121" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B46FC1B" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nödvändig diagnostik får inte fördröjas på grund av saknat </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kreatininvärde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="4CB1780B" w14:textId="77777777" w:rsidTr="209FB970">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66A1DAE9" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tidigare anafylaxi eller ökad risk för anafylaktisk reaktion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6121" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A57FDD3" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Observera patienten i 30 minuter efter kontrastadministreringen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4F572985" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00707FB3">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
-        <w:t>Denna riktlinje ger vägledning för hantering av situationer när risk för kontrastmedelskomplikationer kan föreligga och att identifiera riskgrupper.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A71216E" w14:textId="40230575" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
-[...1 lines deleted...]
-        <w:spacing w:line="288" w:lineRule="auto"/>
+    <w:p w14:paraId="5DE09FE4" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="006B3977">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00707FB3">
-[...15 lines deleted...]
-        <w:t>ratio överskrids något varför det är viktigt att värdera varje patient enskilt.</w:t>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511C39B3" w14:textId="0F17F602" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
-[...54 lines deleted...]
-    <w:p w14:paraId="68015775" w14:textId="6DE4E497" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="001D790C" w:rsidP="00707FB3">
+    <w:p w14:paraId="253BD2A2" w14:textId="36009B19" w:rsidR="003C4F52" w:rsidRPr="0074489B" w:rsidRDefault="000861A4" w:rsidP="003C4F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="7F51420F">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
-        <w:t>Nytt flödeschema.</w:t>
+        <w:t>Revidering av rutin samt n</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4F52" w:rsidRPr="7F51420F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>ytt flöde</w:t>
+      </w:r>
+      <w:r w:rsidR="3F5690FD" w:rsidRPr="7F51420F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4F52" w:rsidRPr="7F51420F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>schema.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F51420F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16850DAE" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="00793A1C" w:rsidP="00707FB3">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="030C697F" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="006B3977">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Förutsättningar</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="096A8E74" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
-[...21 lines deleted...]
-    <w:p w14:paraId="57E79B22" w14:textId="5B421D55" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:p w14:paraId="1001609A" w14:textId="22561E52" w:rsidR="003C4F52" w:rsidRPr="0074489B" w:rsidRDefault="003C4F52" w:rsidP="0074489B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...31 lines deleted...]
-        <w:br/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve">Kontrastmedelsinducerad nefropati (KMN) innebär en njurskada som uppstår efter administrering av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>jodkontrastmedel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>. Med KMN avses i detta PM en ökning av P-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>kreatinin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> med minst 27 µmol/L eller minst 50 procent inom 48–72 timmar efter kontrastmedelsadministrering, utan annan tydlig förklaring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B373A85" w14:textId="77777777" w:rsidR="00707FB3" w:rsidRPr="00707FB3" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
-[...1 lines deleted...]
-        <w:spacing w:line="288" w:lineRule="auto"/>
+    <w:p w14:paraId="1FE3ACD1" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="006B3977">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Riskvärdering</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="40CCF1FC" w14:textId="77777777" w:rsidR="00707FB3" w:rsidRPr="00707FB3" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7C69A297" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Det föreligger ökad risk för KMN vid följande tillstånd:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="116C1928" w14:textId="09C356C8" w:rsidR="00707FB3" w:rsidRDefault="00707FB3">
-[...58 lines deleted...]
-    <w:p w14:paraId="42503411" w14:textId="198C8D96" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00503F1A">
+    <w:p w14:paraId="7B8F84CC" w14:textId="529D4A00" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00707FB3">
+      <w:r w:rsidRPr="003C4F52">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
-        <w:t>Relativt GFR &lt; 30, framförallt i kombination med andra riskfaktorer</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Relativt GFR &lt;30, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4F52">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>framförallt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i kombination med andra riskfaktorer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCE5160" w14:textId="21EEEA94" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:p w14:paraId="4BE66F62" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00707FB3">
+      <w:r w:rsidRPr="003C4F52">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
-        <w:t>Njur</w:t>
-[...5 lines deleted...]
-        <w:t>sjukdom</w:t>
+        <w:t>Njursjukdom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D7A72D" w14:textId="31CB6B18" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:p w14:paraId="624BE462" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003C4F52">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
         <w:t>Njurtransplantation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19EA4898" w14:textId="157035D8" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:p w14:paraId="14855F04" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00707FB3">
+      <w:r w:rsidRPr="003C4F52">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
-        <w:t>Diabetes mellitus</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Diabetes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>mellitus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4BEFAF95" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:p w14:paraId="5B9AE701" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00707FB3">
+      <w:r w:rsidRPr="003C4F52">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
-        <w:t>Kronisk hjärtsvikt NYHA III/IV</w:t>
+        <w:t>Kronisk hjärtsvikt, NYHA III/IV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452FC218" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:p w14:paraId="609D074C" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00707FB3">
+      <w:r w:rsidRPr="003C4F52">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
-        <w:t>Dehydrering exempelvis vid pågående kräkningar, diarré eller ileus.</w:t>
+        <w:t xml:space="preserve">Dehydrering exempelvis vid pågående kräkningar, diarré eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>ileus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5435D9D3" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:p w14:paraId="032DEB12" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00707FB3">
+      <w:r w:rsidRPr="003C4F52">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
-        <w:t>NSAID och nefrotoxiska läkemedel</w:t>
+        <w:t xml:space="preserve">NSAID och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>nefrotoxiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> läkemedel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F25BF4" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:p w14:paraId="139FB9B4" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="00E87812">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="-433" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>IVA-vård, större kirurgiskt ingrepp de senaste dygnen eller gravt nedsatt allmäntillstånd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A3EFA7" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00707FB3">
-[...3 lines deleted...]
-        <w:t>IVA-patienter, större kirurgiskt ingrepp de senaste dygnen eller gravt nedsatt allmäntillstånd</w:t>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve">Instabil njurfunktion vid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> chock, akut hjärtinsufficiens, sepsis och dehydrering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBE737C" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:p w14:paraId="392DD287" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00707FB3">
-[...3 lines deleted...]
-        <w:t>Instabil njurfunktion vid t. ex. chock, akut hjärtinsufficiens, sepsis och dehydrering</w:t>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve">Upprepade undersökningar med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>jodkontrastmedel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> inom 48–72 timmar hos patienter med andra riskfaktorer för KMN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11613FB4" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:p w14:paraId="2DF25E6F" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00707FB3">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Upprepade jod-KM-undersökningar inom 48-72 timmar på patienter med andra riskfaktorer för KMN. </w:t>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Kraftigt avvikande muskelmassa eller levercirros.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD5A632" w14:textId="45047749" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
-[...24 lines deleted...]
-    <w:p w14:paraId="5155A2C8" w14:textId="77777777" w:rsidR="00707FB3" w:rsidRPr="00707FB3" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
+    <w:p w14:paraId="461D968D" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-285"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D52AB98" w14:textId="77777777" w:rsidR="00707FB3" w:rsidRPr="00707FB3" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
+    <w:p w14:paraId="7CDBA723" w14:textId="11C8A171" w:rsidR="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00707FB3">
-[...2 lines deleted...]
-          <w:sz w:val="36"/>
+      <w:r w:rsidRPr="006B3977">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
         <w:t>Njurfunktion</w:t>
       </w:r>
-      <w:r w:rsidRPr="00707FB3">
+      <w:r w:rsidRPr="003C4F52">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00707FB3">
-        <w:t>Glomerulär filtrationshastighet (GFR) är det bästa måttet på njurfunktion. Det finns olika mått på beräkning av GFR.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Glomerulär</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> filtrationshastighet (GFR) är det bästa måttet på njurfunktion. Det finns olika mått på beräkning av GFR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478DD75C" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="00793A1C" w:rsidP="00707FB3">
+    <w:p w14:paraId="6635B0A7" w14:textId="77777777" w:rsidR="00C27DFC" w:rsidRPr="003C4F52" w:rsidRDefault="00C27DFC" w:rsidP="003C4F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="278BC8E7" w14:textId="3893703C" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:p w14:paraId="3A93E720" w14:textId="77777777" w:rsidR="00703C7F" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00707FB3">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> och ger ett mått på graden av njurskada.</w:t>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Relativt GFR är normaliserat till en kroppsyta på 1,73 m². Det används för att bedöma graden av nedsatt njurfunktion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A70FA6" w14:textId="77777777" w:rsidR="00707FB3" w:rsidRPr="00707FB3" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
+    <w:p w14:paraId="17E1D4B5" w14:textId="77777777" w:rsidR="00703C7F" w:rsidRDefault="00703C7F" w:rsidP="003C4F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C1022F3" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:p w14:paraId="515A068D" w14:textId="571691BD" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00707FB3">
-[...14 lines deleted...]
-      <w:r w:rsidR="00793A1C">
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Absolut GFR anger patientens faktiska filtration i ml/min. Det används vid dosering av kontrastmedel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00793A1C">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="VGRtabell2"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6534"/>
+        <w:gridCol w:w="2936"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="1E10A853" w14:textId="77777777" w:rsidTr="002E0A48">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3450" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5597"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05BA4071" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Användningsområde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5597"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5546F422" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>GFR-mått</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="165D43A2" w14:textId="77777777" w:rsidTr="002E0A48">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3450" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0016482E" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riskbedömning inför intravenöst </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jodkontrastmedel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71DBBFE2" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Relativt GFR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="4528444B" w14:textId="77777777" w:rsidTr="002E0A48">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3450" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12F848CA" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dosering av intravenöst </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jodkontrastmedel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0D23EE" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Absolut GFR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="298DA7D8" w14:textId="6F4620F4" w:rsidR="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve">I normalfallet beräknas njurfunktionen med hjälp av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>kreatinin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve">. Vid kraftigt avvikande muskelmassa eller nedsatt leverfunktion, exempelvis levercirros, kan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>cystatin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> C ersätta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>kreatinin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD88FC1" w14:textId="77777777" w:rsidR="00C71B48" w:rsidRDefault="00C71B48" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD422B5" w14:textId="77777777" w:rsidR="00C71B48" w:rsidRPr="003C4F52" w:rsidRDefault="00C71B48" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A6CC410" w14:textId="701CB7B9" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3977">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+        <w:t>Röntgenremiss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>I normalfallet beräknas njurfunktionen med hjälp av kreatinin. En beräkning av njurfunktionen med Cystatin C bör ersätta kreatinin i följande fall:</w:t>
+        <w:t>Remissen ska innehålla de uppgifter som är relevanta för den aktuella patienten och som kan påverka valet av undersökning, kontrastmedelsanvändningen eller behovet av särskilda åtgärder. Remittenten ansvarar för att relevanta uppgifter.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1219C7B4" w14:textId="009EDF52" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:p w14:paraId="79AA754C" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tidigare reaktioner och särskilda tillstånd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B62DC7F" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Tidigare överkänslighetsreaktion mot kontrastmedel eller annan känd överkänslighet. Ange typ och svårighetsgrad samt, om möjligt, vilket kontrastmedel som användes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020F0EF3" w14:textId="1F5C0F17" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:p w14:paraId="3AB1BF97" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Graviditet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500FDA52" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Tyreoideasjukdom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> och eventuell behandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF533FD" w14:textId="6BE4656E" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Känd eller misstänkt myastenia gravis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3C732B" w14:textId="57A4C643" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="04FF95B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Feokromocytom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="68636A8D" w14:textId="59926F48" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="04FF95B2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FB86F4" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Njurfunktion och risk för njurpåverkan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74750F69" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Känd njursjukdom, nedsatt njurfunktion eller njurtransplantation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DD2801" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Instabil njurfunktion eller svår akut sjukdom, exempelvis chock, akut hjärtinsufficiens eller sepsis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445487C1" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve">Diabetes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>mellitus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E8C556" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Kronisk hjärtsvikt, NYHA III–IV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E7665B" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve">Dehydrering, särskilt vid pågående kräkningar, diarré eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>ileus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554EA379" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Intensivvård, större kirurgiskt ingrepp de senaste dygnen eller gravt nedsatt allmäntillstånd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E240E2" w14:textId="4DF7B689" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve">Nedsatt leverfunktion eller kraftigt avvikande muskelmassa, vilket kan påverka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>kreatininbaserad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> skattning av GFR.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE560E">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DFF578" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Läkemedel, behandlingar samt vikt och längd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D8CE7D" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve">Dagligt intag av NSAID, andra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>nefrotoxiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> läkemedel eller pågående cytostatikabehandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40767FB4" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Vikt och längd inför beräkning av absolut GFR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0E049E" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2248064A" w14:textId="3BF8B6D6" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C045A2">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ställningstagande till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C045A2">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C045A2">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+        <w:t>. kontrastmedel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD3EE46" w14:textId="08BE3533" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="04FF95B2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relativt GFR &lt;30 ml/min/1,73 m² innebär inte ett absolut hinder mot intravenöst </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="04FF95B2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>jodkontrastmedel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="04FF95B2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0668DB36" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ansvarig radiolog gör en individuell nytta-riskbedömning utifrån den förväntade diagnostiska nyttan, patientens njurfunktion och övriga riskfaktorer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FAE49AE" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nödvändig akut diagnostik ska inte fördröjas på grund av nedsatt njurfunktion eller avsaknad av aktuellt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>kreatininvärde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4D98B6" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="VGRtabell2"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2936"/>
+        <w:gridCol w:w="6534"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="5599B05F" w14:textId="77777777" w:rsidTr="002E0A48">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5597"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27E86BBD" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Relativt GFR/situation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5597"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7A0189" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Åtgärd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="17084E20" w14:textId="77777777" w:rsidTr="002E0A48">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="041010EB" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>≥ 30 ml/min/1,73 m²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7765CA21" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Undersökning med intravenöst </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jodkontrastmedel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kan utföras enligt standardprotokoll.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="4CE79BEA" w14:textId="77777777" w:rsidTr="002E0A48">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34A9D819" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&lt; 30 ml/min/1,73 m²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72D412F1" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansvarig radiolog gör en individuell nytta–riskbedömning. Överväg undersökning utan intravenöst kontrastmedel, annan modalitet eller anpassning av undersökningsprotokollet utan att försämra den diagnostiska kvaliteten. Nödvändig akut diagnostik ska inte fördröjas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="0702343A" w14:textId="77777777" w:rsidTr="002E0A48">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C553D4B" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Instabil njurfunktion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1D458F" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansvarig radiolog bedömer indikationen särskilt. Ett enstaka beräknat GFR ska inte användas som enda beslutsunderlag. Optimera om möjligt behandlingsbara riskfaktorer och anpassa kontrastmedelsdosen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="2B9BE4AC" w14:textId="77777777" w:rsidTr="002E0A48">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9A4E2A" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Upprepad undersökning med </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jodkontrastmedel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inom 48–72 timmar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB58AD6" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gör en förnyad bedömning. Behovet av nytt P-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kreatinin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bedöms utifrån tidigare njurfunktion, kliniskt tillstånd och förekomst av riskfaktorer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="16A0656A" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="284" w:right="0" w:hanging="284"/>
-[...15 lines deleted...]
-      </w:r>
+        <w:ind w:left="142" w:right="0" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DE81864" w14:textId="77777777" w:rsidR="00707FB3" w:rsidRPr="00707FB3" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
+    <w:p w14:paraId="225F5F90" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE1D8CD" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="00C045A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Kreatininprovtagning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> inför undersökning</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="VGRtabell2"/>
+        <w:tblW w:w="5458" w:type="pct"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3219"/>
+        <w:gridCol w:w="1706"/>
+        <w:gridCol w:w="5412"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="25FF75B1" w14:textId="77777777" w:rsidTr="00247571">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1557" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5597"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="564700DF" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Patient eller situation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5597"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF94107" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Högsta tillåtna provålder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2618" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="2F5597"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5597"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01409778" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kommentar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="06165F2F" w14:textId="77777777" w:rsidTr="00247571">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1557" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5452C963" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Elektiv undersökning vid pågående cytostatikabehandling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0704C840" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4 veckor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2618" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8302FC" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gäller vid stabilt kliniskt tillstånd.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="2CF1F9E6" w14:textId="77777777" w:rsidTr="00247571">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1557" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="234E3530" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Elektiv undersökning, ≥ 65 år eller &lt; 65 år med riskfaktorer för njursjukdom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5B453D" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3 månader</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2618" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7BDD9F" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riskfaktorer omfattar känd njursjukdom, njurtransplantation, diabetes </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mellitus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, NYHA III–IV samt dagligt intag av NSAID eller andra </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nefrotoxiska</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> läkemedel. Ta nytt prov vid misstänkt försämring.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="5FFB9CA9" w14:textId="77777777" w:rsidTr="00247571">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1557" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0CBDED" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Elektiv undersökning, &lt; 65 år utan misstanke om nedsatt njurfunktion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35DF10FA" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prov krävs normalt inte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2618" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="499B2588" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="6BCA4A61" w14:textId="77777777" w:rsidTr="00247571">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1557" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52B5D975" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Akut undersökning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25644415" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>72 timmar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2618" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1294A6A9" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vid misstanke om allvarligt tillstånd får undersökningen inte fördröjas på grund av att P-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kreatinin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> saknas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="38A05DE1" w14:textId="77777777" w:rsidTr="00247571">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1557" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9452CA" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patient inskriven vid Palliativa enheten med upprepade stabila och normala </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kreatininvärden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3738EA6C" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 vecka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2618" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D85FF50" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nytt prov behövs inte. Se PM: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="003C4F52">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="006298" w:themeColor="hyperlink"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Provtagningsrutiner för palliativa patienter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="15CC0128" w14:textId="77777777" w:rsidTr="00247571">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1557" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3E54F4" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Upprepad undersökning med </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jodkontrastmedel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inom 48–72 timmar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="214E1B24" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Individuell bedömning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2618" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C73E95A" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Behovet av nytt P-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kreatinin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bedöms utifrån tidigare njurfunktion, kliniskt tillstånd och riskfaktorer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C4F52" w:rsidRPr="003C4F52" w14:paraId="7CCFE137" w14:textId="77777777" w:rsidTr="00247571">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1557" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E551EBE" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Misstänkt falskt lågt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kreatinin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, exempelvis vid låg muskelmassa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3289363E" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2618" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="B4C6E7"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54F2AC7C" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cystatin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> C kan ersätta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kreatinin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C4F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="725F3448" w14:textId="31888F78" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="35850D72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C045A2">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+        <w:t>Graviditet, foster och nyfödda barn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
+        <w:br/>
+        <w:t xml:space="preserve">Vid stark indikation kan en gravid patient undersökas med intravenöst </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>jodkontrastmedel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve">. Om det är kliniskt möjligt bör undersökningen skjutas upp till efter graviditeten eller en alternativ metod övervägas. Jod passerar placentan och kan påverka fostrets </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>tyreoideafunktion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49659FBF" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve">Gravida patienter med anamnes på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>tyreoideasjukdom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> bör diskuteras med endokrinolog före undersökning med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>jodkontrastmedel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="739ED103" w14:textId="77777777" w:rsidR="00707FB3" w:rsidRPr="00707FB3" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
-[...32 lines deleted...]
-    <w:p w14:paraId="1EBE9F7F" w14:textId="286A089F" w:rsidR="0056796D" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
+    <w:p w14:paraId="5AAE4A50" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00707FB3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+    </w:p>
+    <w:p w14:paraId="6B65B66D" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="134" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">När modern har undersökts med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>jodkontrastmedel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behövs ingen ytterligare kontroll av det nyfödda barnets </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tyreoideafunktion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utöver ordinarie neonatal screening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38146BDC" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="-149" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Undvik om möjligt undersökningar med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>jodkontrastmedel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under nyföddhetsperioden, 0–28 dagar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FF7AC7" w14:textId="77777777" w:rsidR="00582231" w:rsidRDefault="00582231">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027A9EEF" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="00C045A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Amning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352FD94B" w14:textId="083990C0" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="840"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Georgia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...949 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
-          <w:lang w:eastAsia="en-US"/>
-[...277 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid amning, se PM </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00777340">
+        <w:r w:rsidRPr="003C4F52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Provtagningsrutiner för palliativa patienter</w:t>
+          <w:t>Kontrastmedel och amning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52E5CD01" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00DC376C" w:rsidRDefault="00793A1C" w:rsidP="00DC376C">
-[...333 lines deleted...]
-    <w:p w14:paraId="356DF070" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:p w14:paraId="07AFDB02" w14:textId="4FCF86FA" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C045A2">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E05B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
-        </w:rPr>
-        <w:t>Amning</w:t>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C045A2">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+        </w:rPr>
+        <w:t>Elektiva patienter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C697B36" w14:textId="6D6AF406" w:rsidR="00793A1C" w:rsidRPr="00471D29" w:rsidRDefault="6313A2C0" w:rsidP="00471D29">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">För amning var god se PM – länk till PM </w:t>
+    <w:p w14:paraId="00718E28" w14:textId="5500B20E" w:rsidR="003C4F52" w:rsidRPr="0001613D" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>GFR ≥ 30 ml/min/1,73 m²:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> behöver inte sättas ut.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>GFR &lt; 30 ml/min/1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">73 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>m²:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> sätts ut i samband med undersökningen. </w:t>
+      </w:r>
+      <w:r w:rsidR="008C47A6">
+        <w:t xml:space="preserve">Ansvarig förskrivare av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008C47A6">
+        <w:t>metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008C47A6">
+        <w:t xml:space="preserve"> ansvarar för ställningstagande till fortsatt behandling. Patienten ska få patie</w:t>
+      </w:r>
+      <w:r w:rsidR="0001613D">
+        <w:t xml:space="preserve">ntinformation: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00656266" w:rsidRPr="00656266">
+        <w:r w:rsidRPr="00184709">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
-[...101 lines deleted...]
-            <w:bCs/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Nationella rekommendationer metformin och kontrastmedel v7_2022-11-10</w:t>
+          <w:t xml:space="preserve">Till dig som är </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00184709">
+          <w:rPr>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>metforminbehandlad</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00184709">
+          <w:rPr>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> och har gjort en röntgenundersökning med kontrast</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC376C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00184709">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8A86B3" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="1F675160" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="00C045A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DC376C">
-        <w:t>Elektiva patienter</w:t>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Akuta och inneliggande patienter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5E5553" w14:textId="0A6F8F62" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00291342">
+    <w:p w14:paraId="59F55047" w14:textId="02151D88" w:rsidR="003C4F52" w:rsidRPr="007D0D94" w:rsidRDefault="003C4F52" w:rsidP="007D0D94">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-        <w:contextualSpacing/>
-[...17 lines deleted...]
-        <w:t>etformin.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve">Vid akut eller inneliggande vård gör </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>inremitterande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> läkare en individuell bedömning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>metforminbehandlingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> utifrån njurfunktion och kliniskt tillstånd. Vid beslut om uppehåll ansvarar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>inremitterande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve"> läkare för planering av uppföljning och återinsättning.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0F7F">
+        <w:t xml:space="preserve"> Rekommendationen från Röntgenavdelningen är att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004B0F7F">
+        <w:t>metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004B0F7F">
+        <w:t xml:space="preserve"> utsätts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716EE215" w14:textId="77777777" w:rsidR="00291342" w:rsidRDefault="00DC376C" w:rsidP="00DC376C">
+    <w:p w14:paraId="33159919" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="00C045A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Myastenia gravis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9F1DBC" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intravenösa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>jodkontrastmedel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan i sällsynta fall förvärra symtom vid myastenia gravis, vanligen inom 24 timmar. Risken bedöms som låg. En diagnostiskt relevant undersökning ska inte undvikas enbart på grund av myastenia gravis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1944A458" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">etformin ut i samband med undersökningen. </w:t>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Undersökningen bör utföras på en enhet med tillgång till akut medicinsk bedömning och möjlighet till observation, inte på en fristående öppenvårdsenhet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3E75E3" w14:textId="77777777" w:rsidR="00291342" w:rsidRDefault="00DC376C" w:rsidP="00291342">
+    <w:p w14:paraId="79617EC9" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="283"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00DC376C">
-        <w:t>Patienten kan ta sin medicin på undersökningsdagen men före undersökningen.</w:t>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patienter med anamnes på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>myasteniassocierade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bulbära</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> symtom, såsom sväljnings- eller talsvårigheter, eller respiratoriska symtom bör observeras inneliggande under ett dygn efter undersökningen. Ansvarig läkare beslutar om inneliggande observation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDA00DE" w14:textId="77777777" w:rsidR="00291342" w:rsidRDefault="00DC376C" w:rsidP="00291342">
+    <w:p w14:paraId="2C49D56A" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="283"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00DC376C">
-        <w:t xml:space="preserve">Medicineringen återinsätts först efter kontakt med diabetessjuksköterska, tidigast 48 timmar efter undersökningen. </w:t>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Patienten ska informeras om att kontakta vården tidigt vid tecken på försämring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FC1D5B" w14:textId="078173D1" w:rsidR="00DC376C" w:rsidRPr="00DC376C" w:rsidRDefault="00DC376C" w:rsidP="00291342">
+    <w:p w14:paraId="689254B2" w14:textId="2A152502" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003718AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="283"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00DC376C">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="003C4F52">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Vid frågor kontaktas neurologbakjour för en förnyad bedömning.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="02FEFB7D" w14:textId="1133967C" w:rsidR="00793A1C" w:rsidRPr="00DC376C" w:rsidRDefault="6313A2C0" w:rsidP="00DC376C">
-[...28 lines deleted...]
-        <w:t>etformin.</w:t>
+    <w:p w14:paraId="50C822EE" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="00C045A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>Observationstid efter undersökningen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B028C35" w14:textId="6F7BFCB5" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
-[...5 lines deleted...]
-        <w:t>Akuta och inneliggande patienter</w:t>
+    <w:p w14:paraId="28F0DE60" w14:textId="77777777" w:rsidR="003C4F52" w:rsidRPr="003C4F52" w:rsidRDefault="003C4F52" w:rsidP="003C4F52">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t xml:space="preserve">Patienter med tidigare anafylaxi eller ökad risk för anafylaktisk reaktion (astma, multiallergi eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>mastocytos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4F52">
+        <w:t>) bör behålla PVK och övervakas på avdelningen i 30 minuter efter kontrasttillförseln.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC97DA8" w14:textId="77777777" w:rsidR="009C7678" w:rsidRPr="009C7678" w:rsidRDefault="009C7678" w:rsidP="00DC376C">
-[...13 lines deleted...]
-    <w:p w14:paraId="3543DA01" w14:textId="77777777" w:rsidR="00DC376C" w:rsidRPr="00DC376C" w:rsidRDefault="00DC376C" w:rsidP="00DC376C">
+    <w:p w14:paraId="3B3C4B89" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...65 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId17"/>
+        <w:sectPr w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidSect="007D0D94">
+          <w:headerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
-          <w:pgMar w:top="1418" w:right="985" w:bottom="851" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+          <w:pgMar w:top="964" w:right="1418" w:bottom="851" w:left="992" w:header="284" w:footer="743" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11010C13" w14:textId="5E39C822" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="0074620B" w:rsidP="00165C0D">
+    <w:p w14:paraId="11010C13" w14:textId="75C8903E" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="62D07ED5" w:rsidP="00165C0D">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="0074620B">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69BF9DA3" wp14:editId="4739006A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F682000" wp14:editId="3683BE2A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-144576</wp:posOffset>
+              <wp:posOffset>190638</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-118223</wp:posOffset>
+              <wp:posOffset>182604</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="9144000" cy="6286257"/>
-            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:extent cx="8320001" cy="5760000"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1604155239" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, diagram, Plan&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:docPr id="988365582" name="drawing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1604155239" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, diagram, Plan&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPr id="988365582" name="Picture 988365582"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="9167073" cy="6302119"/>
+                      <a:ext cx="8320001" cy="5760000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00222150">
-      <w:headerReference w:type="default" r:id="rId19"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="-851" w:right="1418" w:bottom="1979" w:left="1276" w:header="340" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F4CA8A9" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
+    <w:p w14:paraId="4F8F5D61" w14:textId="77777777" w:rsidR="00AF1B47" w:rsidRDefault="00AF1B47">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="365E4A85" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
+    <w:p w14:paraId="389CF98A" w14:textId="77777777" w:rsidR="00AF1B47" w:rsidRDefault="00AF1B47">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="569A8F19" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
+    <w:p w14:paraId="0DC6B669" w14:textId="77777777" w:rsidR="00AF1B47" w:rsidRDefault="00AF1B47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="001D790C" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00AF1B47" w:rsidP="00EC0A68">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
@@ -3224,51 +4771,51 @@
     </w:r>
     <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1330CEF9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="679036392" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -3307,117 +4854,117 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="323970BB" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF"/>
+    <w:p w14:paraId="39EC1DA0" w14:textId="77777777" w:rsidR="00AF1B47" w:rsidRDefault="00AF1B47"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71568B8E" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
+    <w:p w14:paraId="5F5F6E00" w14:textId="77777777" w:rsidR="00AF1B47" w:rsidRDefault="00AF1B47">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2292F261" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
+    <w:p w14:paraId="443902D7" w14:textId="77777777" w:rsidR="00AF1B47" w:rsidRDefault="00AF1B47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="11057" w:type="dxa"/>
       <w:tblInd w:w="-1168" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8587"/>
       <w:gridCol w:w="2470"/>
     </w:tblGrid>
     <w:tr w:rsidR="000112BB" w14:paraId="6136E4DD" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8587" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="28744DDE" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="00CF330B" w:rsidRDefault="000112BB">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2470" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="10DBF446" w14:textId="77777777" w:rsidR="000112BB" w:rsidRDefault="000112BB"/>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="11F6DE69" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="00260902" w:rsidRDefault="000112BB">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -3452,94 +4999,94 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="788FEAC4" w14:textId="7FCD22BD" w:rsidR="008A4EB9" w:rsidRDefault="005E541E" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376BA92B" wp14:editId="7BBAB39A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-66040</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="1006308597" name="Textruta 1006308597"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3578,1270 +5125,93 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="376BA92B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 1006308597" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...1175 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4911,503 +5281,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FA3622B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="89E0E20E"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
-[...28 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
-[...28 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...22 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23621E0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4506F16"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5476,756 +5543,349 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AE84BA0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EF9CF298"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
-[...28 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
-[...64 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="1BECB482">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3512" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5FE43AA6">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FC9ED664">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5672" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="7084176A">
-[...64 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="7C507FCC">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2804" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43709686">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FF88C502">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34A97789"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="117AC6C2"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4964" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="7D5CCBCC">
-[...28 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...13 lines deleted...]
-        <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A307154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAC4D2CA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6294,171 +5954,58 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -6521,3356 +6068,1102 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EDF3006"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="21949EA0"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="1B6660C0"/>
+    <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListParagraph"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...115 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...2181 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="488139208">
+  <w:num w:numId="1" w16cid:durableId="325015364">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="325015364">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="2" w16cid:durableId="1618677826">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1583105332">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="3" w16cid:durableId="1958756196">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1773160559">
+  <w:num w:numId="4" w16cid:durableId="941456449">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2024673039">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="603415656">
+    <w:abstractNumId w:val="7"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="424764483">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1538737843">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="8" w16cid:durableId="1174030008">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="838346549">
-[...2 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="376126400">
+  <w:num w:numId="9" w16cid:durableId="1639143273">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1668895521">
-[...115 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="000112BB"/>
+    <w:rsid w:val="0001613D"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002327F"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="000267C8"/>
+    <w:rsid w:val="00026D4D"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00037FB8"/>
     <w:rsid w:val="00047EC2"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="000643AC"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00070365"/>
+    <w:rsid w:val="0007499A"/>
+    <w:rsid w:val="000801FD"/>
     <w:rsid w:val="00082E9D"/>
     <w:rsid w:val="00083966"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00084208"/>
+    <w:rsid w:val="000861A4"/>
     <w:rsid w:val="000863E6"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="000942F2"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B0745"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C7B35"/>
     <w:rsid w:val="000D3408"/>
+    <w:rsid w:val="000E041E"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F0D1E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00125479"/>
+    <w:rsid w:val="00127E65"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134541"/>
+    <w:rsid w:val="001353AA"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="0014569E"/>
+    <w:rsid w:val="001458E8"/>
     <w:rsid w:val="0015032D"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161E77"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="001650D0"/>
     <w:rsid w:val="00165C0D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00180B4B"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
+    <w:rsid w:val="00184709"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="001944FF"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A0EB2"/>
+    <w:rsid w:val="001A2525"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D790C"/>
     <w:rsid w:val="001E0AF0"/>
+    <w:rsid w:val="001E5D68"/>
+    <w:rsid w:val="001F237B"/>
+    <w:rsid w:val="001F2AE6"/>
+    <w:rsid w:val="001F31B3"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00213787"/>
     <w:rsid w:val="0021520C"/>
+    <w:rsid w:val="00217683"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00222150"/>
     <w:rsid w:val="00222795"/>
     <w:rsid w:val="002228EC"/>
     <w:rsid w:val="00233E05"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00247571"/>
     <w:rsid w:val="00250F24"/>
+    <w:rsid w:val="00250F78"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="0026371B"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="0026583D"/>
     <w:rsid w:val="00280A85"/>
+    <w:rsid w:val="00280ABF"/>
+    <w:rsid w:val="00282F4F"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00291342"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A31A8"/>
     <w:rsid w:val="002A6898"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B46A1"/>
+    <w:rsid w:val="002B5804"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C7A69"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D3AA1"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002E0A48"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="0030359E"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="00306F8A"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="0031678A"/>
+    <w:rsid w:val="003177D9"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00322A7F"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00324EE0"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330DBF"/>
     <w:rsid w:val="00330F6A"/>
+    <w:rsid w:val="00331724"/>
     <w:rsid w:val="003324E3"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00352E0F"/>
     <w:rsid w:val="00354D7E"/>
     <w:rsid w:val="00357B8A"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00366880"/>
     <w:rsid w:val="003674EC"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00370965"/>
+    <w:rsid w:val="003718AF"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="003772D8"/>
     <w:rsid w:val="00383441"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00387071"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="003914F1"/>
     <w:rsid w:val="00392039"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A6818"/>
+    <w:rsid w:val="003B1D19"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C4F52"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D1448"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E06B9"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E42E6"/>
     <w:rsid w:val="003F0E14"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="004037C0"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="004071FF"/>
     <w:rsid w:val="00410C93"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="0041486C"/>
+    <w:rsid w:val="00415E81"/>
+    <w:rsid w:val="004160B4"/>
     <w:rsid w:val="00417A61"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00427848"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00452988"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004641AE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00471D29"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004746CA"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00482571"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="00490D9A"/>
     <w:rsid w:val="00491127"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00494D07"/>
     <w:rsid w:val="004A0023"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A4DC1"/>
+    <w:rsid w:val="004B0F7F"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004B2F38"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C45C5"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00503F1A"/>
     <w:rsid w:val="0051041F"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="005278D9"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="0054383D"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="005648FF"/>
     <w:rsid w:val="00565129"/>
+    <w:rsid w:val="0056586B"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0056796D"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="00572FF0"/>
     <w:rsid w:val="00573129"/>
     <w:rsid w:val="005757DE"/>
     <w:rsid w:val="00575D34"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00577AE0"/>
     <w:rsid w:val="00581414"/>
+    <w:rsid w:val="00582231"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="0058419E"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A4776"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B15F9"/>
+    <w:rsid w:val="005B3B0B"/>
     <w:rsid w:val="005B5014"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D40D4"/>
     <w:rsid w:val="005D7917"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E3ACD"/>
     <w:rsid w:val="005E541E"/>
+    <w:rsid w:val="005F24BA"/>
     <w:rsid w:val="0060182A"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="0060637E"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00611B62"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00624975"/>
     <w:rsid w:val="006261C1"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006308AD"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00637191"/>
     <w:rsid w:val="006378F5"/>
+    <w:rsid w:val="00646723"/>
+    <w:rsid w:val="006536C3"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656266"/>
     <w:rsid w:val="00656CF8"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00662D00"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="006673CF"/>
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="00673F7C"/>
     <w:rsid w:val="00675253"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006769DA"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00685C8A"/>
+    <w:rsid w:val="00690C7A"/>
     <w:rsid w:val="00691BF3"/>
+    <w:rsid w:val="006A1DC7"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A6768"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B2E60"/>
+    <w:rsid w:val="006B3977"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006C0A92"/>
     <w:rsid w:val="006C2BDB"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C66C7"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E0F3C"/>
     <w:rsid w:val="006E1B8D"/>
+    <w:rsid w:val="006E25C6"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E465C"/>
+    <w:rsid w:val="006E6AEC"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00700B67"/>
+    <w:rsid w:val="00703C7F"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00707FB3"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00714B33"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="007338F4"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="007355D9"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="007401BC"/>
+    <w:rsid w:val="00741E6C"/>
+    <w:rsid w:val="0074489B"/>
+    <w:rsid w:val="00744F72"/>
     <w:rsid w:val="0074620B"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00766F75"/>
     <w:rsid w:val="00770BF2"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774418"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00777340"/>
+    <w:rsid w:val="00780ADA"/>
     <w:rsid w:val="007838FE"/>
     <w:rsid w:val="00786048"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00791DD2"/>
     <w:rsid w:val="0079259B"/>
     <w:rsid w:val="00793A1C"/>
+    <w:rsid w:val="007A4D05"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007A6022"/>
     <w:rsid w:val="007A7ECE"/>
+    <w:rsid w:val="007C66DC"/>
+    <w:rsid w:val="007D0D94"/>
     <w:rsid w:val="007D0F2A"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E0741"/>
+    <w:rsid w:val="007E083E"/>
     <w:rsid w:val="007E1C49"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F1DDE"/>
     <w:rsid w:val="007F5C58"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00801463"/>
     <w:rsid w:val="00811CCF"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="008421CA"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00847039"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00856154"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00863176"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00866CE9"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880A0B"/>
     <w:rsid w:val="00880A74"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00883177"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
+    <w:rsid w:val="008A6BD3"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B34F8"/>
     <w:rsid w:val="008B4779"/>
     <w:rsid w:val="008B5735"/>
+    <w:rsid w:val="008C3C58"/>
+    <w:rsid w:val="008C47A6"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7147"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D05EE"/>
     <w:rsid w:val="008D2939"/>
     <w:rsid w:val="008D6ACC"/>
     <w:rsid w:val="008E1A35"/>
     <w:rsid w:val="008E3512"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E4E3A"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F077B"/>
+    <w:rsid w:val="008F3704"/>
     <w:rsid w:val="008F4E55"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="00920185"/>
     <w:rsid w:val="00920FD6"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="00923B36"/>
+    <w:rsid w:val="009270C5"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00932494"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00942CEB"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953B98"/>
+    <w:rsid w:val="00954E23"/>
     <w:rsid w:val="00956555"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00966882"/>
     <w:rsid w:val="00971944"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="0098343B"/>
     <w:rsid w:val="009A72D1"/>
     <w:rsid w:val="009A791F"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C5ED9"/>
     <w:rsid w:val="009C7678"/>
     <w:rsid w:val="009D3AE7"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E14C5"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A02820"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A20334"/>
+    <w:rsid w:val="00A22472"/>
+    <w:rsid w:val="00A238BD"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A30195"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A54A1E"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A70C5B"/>
     <w:rsid w:val="00A77EB6"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92242"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA479A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB1BE0"/>
+    <w:rsid w:val="00AB3E9D"/>
     <w:rsid w:val="00AC1D55"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AC476E"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE214F"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AE695B"/>
     <w:rsid w:val="00AE6BBE"/>
+    <w:rsid w:val="00AF1B47"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B02839"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B12E9A"/>
     <w:rsid w:val="00B13739"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B27694"/>
     <w:rsid w:val="00B332C5"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B44520"/>
+    <w:rsid w:val="00B44B65"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B50AA4"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B529EF"/>
     <w:rsid w:val="00B52CC2"/>
     <w:rsid w:val="00B52F30"/>
+    <w:rsid w:val="00B53614"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B72A86"/>
     <w:rsid w:val="00B73120"/>
     <w:rsid w:val="00B7562D"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77CB0"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B80FB3"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B845FC"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA67DF"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
+    <w:rsid w:val="00BC34F8"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD6ECD"/>
     <w:rsid w:val="00BE23F5"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF3BDC"/>
+    <w:rsid w:val="00C00B83"/>
     <w:rsid w:val="00C01F0D"/>
+    <w:rsid w:val="00C045A2"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C24959"/>
+    <w:rsid w:val="00C27DFC"/>
+    <w:rsid w:val="00C32405"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C41B36"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C46A6B"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C64D19"/>
     <w:rsid w:val="00C70E19"/>
+    <w:rsid w:val="00C71B48"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C8617B"/>
     <w:rsid w:val="00C86660"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
+    <w:rsid w:val="00C92136"/>
     <w:rsid w:val="00C94ACA"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA24C3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB3A73"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE164A"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CE560E"/>
     <w:rsid w:val="00CF16C9"/>
     <w:rsid w:val="00CF3AAA"/>
     <w:rsid w:val="00CF62DC"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D12A8F"/>
     <w:rsid w:val="00D12DD4"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D21446"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D619B2"/>
     <w:rsid w:val="00D7031F"/>
     <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D92D31"/>
     <w:rsid w:val="00D938DB"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB598D"/>
     <w:rsid w:val="00DC376C"/>
+    <w:rsid w:val="00DD0642"/>
+    <w:rsid w:val="00DD199A"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD395C"/>
     <w:rsid w:val="00DD5744"/>
     <w:rsid w:val="00DD7660"/>
     <w:rsid w:val="00DE21CA"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF078E"/>
     <w:rsid w:val="00DF1601"/>
     <w:rsid w:val="00DF3F3C"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E05B27"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E13F42"/>
     <w:rsid w:val="00E163FA"/>
     <w:rsid w:val="00E320AF"/>
+    <w:rsid w:val="00E51B39"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E7338A"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E805BC"/>
+    <w:rsid w:val="00E85FE1"/>
     <w:rsid w:val="00E86CE8"/>
+    <w:rsid w:val="00E87812"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E9618C"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB1266"/>
     <w:rsid w:val="00EB5B65"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF64E0"/>
     <w:rsid w:val="00EF6A03"/>
     <w:rsid w:val="00F04C71"/>
     <w:rsid w:val="00F06DFF"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2268E"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F33C4D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F4610F"/>
     <w:rsid w:val="00F467EF"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F515A3"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F5269F"/>
     <w:rsid w:val="00F60877"/>
     <w:rsid w:val="00F66DF0"/>
+    <w:rsid w:val="00F7382D"/>
     <w:rsid w:val="00F80A14"/>
     <w:rsid w:val="00F81977"/>
     <w:rsid w:val="00F86377"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F9418F"/>
+    <w:rsid w:val="00FB1773"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC75A5"/>
     <w:rsid w:val="00FD3C70"/>
+    <w:rsid w:val="00FD5F67"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE3AD7"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="04FF95B2"/>
+    <w:rsid w:val="09993066"/>
     <w:rsid w:val="1492EC97"/>
+    <w:rsid w:val="18F592E4"/>
+    <w:rsid w:val="19118FAF"/>
     <w:rsid w:val="1AD74F54"/>
+    <w:rsid w:val="1F2BCD8E"/>
+    <w:rsid w:val="2020AC56"/>
+    <w:rsid w:val="209FB970"/>
+    <w:rsid w:val="2812FB6B"/>
     <w:rsid w:val="318A1E4E"/>
+    <w:rsid w:val="35850D72"/>
+    <w:rsid w:val="374E5152"/>
+    <w:rsid w:val="3C6AA2F2"/>
+    <w:rsid w:val="3F5690FD"/>
+    <w:rsid w:val="41B754C3"/>
+    <w:rsid w:val="54E8F95B"/>
+    <w:rsid w:val="5BCCCD9D"/>
+    <w:rsid w:val="5FD1A558"/>
+    <w:rsid w:val="62D07ED5"/>
     <w:rsid w:val="6313A2C0"/>
+    <w:rsid w:val="6367D2B5"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="66824C22"/>
+    <w:rsid w:val="675248CC"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6C961119"/>
     <w:rsid w:val="6DC55403"/>
+    <w:rsid w:val="6FE43899"/>
+    <w:rsid w:val="728F0435"/>
     <w:rsid w:val="78630CB6"/>
     <w:rsid w:val="7E893136"/>
+    <w:rsid w:val="7F51420F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{33525EE9-7803-4CA2-86A0-D3B9652DC7BD}"/>
+  <w15:docId w15:val="{DC835020-7E65-45C2-803E-6B24F0BF62DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10224,197 +7517,197 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EF64E0"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00494D07"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -10492,579 +7785,580 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -11095,81 +8389,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -11208,53 +8502,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -11328,53 +8622,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -11448,53 +8742,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -11544,53 +8838,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -11640,53 +8934,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -11722,53 +9016,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -11817,51 +9111,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -11905,51 +9199,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -12036,67 +9330,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -12140,234 +9434,397 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
     <w:name w:val="Underrubrik VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008421CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Underrubrik">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="UnderrubrikChar"/>
+    <w:link w:val="SubtitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Underrubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:rsid w:val="008421CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-[...34 lines deleted...]
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008421CA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell1">
+    <w:name w:val="VGR tabell1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00415E81"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="2" w:type="dxa"/>
+        <w:right w:w="2" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr>
+      <w:cantSplit/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+      <w:tcMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+      </w:tcMar>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell2">
+    <w:name w:val="VGR tabell2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="003C4F52"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="2" w:type="dxa"/>
+        <w:right w:w="2" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr>
+      <w:cantSplit/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+      <w:tcMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+      </w:tcMar>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference1">
+    <w:name w:val="Comment Reference1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00387071"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -12403,51 +9860,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10095-1819752655-414/SURROGATE/Provtagningsrutiner%20f%c3%b6r%20palliativa%20patienter.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/sfmr/surf/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-398196808-64/surrogate/Metforminbehandlad%20som%20utf%c3%b6rt%20r%c3%b6ntgenunders%c3%b6kning%20med%20kontrast.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/sfmr/app/uploads/2024/03/2022-11-10_Nationella_rekommendationer_metformin_och_kontrastmedel_v7_2022-11-10.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10095-1819752655-361/surrogate/Kontrastmedel%20och%20amning.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10095-1819752655-361/surrogate/Kontrastmedel%20och%20amning.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10095-1819752655-414/SURROGATE/Provtagningsrutiner%20f%c3%b6r%20palliativa%20patienter.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-398196808-64/surrogate/Metforminbehandlad%20som%20utf%c3%b6rt%20r%c3%b6ntgenunders%c3%b6kning%20med%20kontrast.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -12732,153 +10189,117 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>7843</Characters>
+  <Pages>1</Pages>
+  <Words>1480</Words>
+  <Characters>8439</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>17</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>70</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8867</CharactersWithSpaces>
+  <CharactersWithSpaces>9900</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
-    <vt:vector size="30" baseType="variant">
+    <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>4325444</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-398196808-64/surrogate/Metforminbehandlad som utf%c3%b6rt r%c3%b6ntgenunders%c3%b6kning med kontrast.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>327724</vt:i4>
-[...16 lines deleted...]
-      <vt:variant>
         <vt:i4>2097201</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10095-1819752655-361/surrogate/Kontrastmedel och amning.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6815779</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10095-1819752655-414/SURROGATE/Provtagningsrutiner f%c3%b6r palliativa patienter.pdf</vt:lpwstr>
-      </vt:variant>
-[...16 lines deleted...]
-        <vt:lpwstr>https://slf.se/sfmr/surf/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Intravenös jodkontrast – Rutiner inför undersökning</dc:title>
   <dc:subject/>
   <dc:creator>Ulrica Sehlberg</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>30</revision>
-  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
+  <revision>83</revision>
+  <lastPrinted>2016-04-01T04:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>