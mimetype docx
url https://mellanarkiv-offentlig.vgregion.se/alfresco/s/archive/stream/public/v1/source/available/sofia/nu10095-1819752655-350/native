--- v0 (2025-12-13)
+++ v1 (2026-04-12)
@@ -1,1358 +1,3444 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="53E9236F" w14:textId="77777777" w:rsidR="009C7678" w:rsidRDefault="009C7678" w:rsidP="00F35B05">
+    <w:p w14:paraId="0D68273F" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5788B91F" w14:textId="77777777" w:rsidR="00165C0D" w:rsidRDefault="00165C0D" w:rsidP="000112BB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E059AA8" w14:textId="77777777" w:rsidR="00165C0D" w:rsidRDefault="00165C0D" w:rsidP="000112BB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB66564" w14:textId="27F22C01" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="008F077B" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intravenös jodkontrast – Rutiner </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>inför undersökning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435C8E6F" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="000112BB" w:rsidRDefault="00793A1C" w:rsidP="000112BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_1314629194"/>
+      <w:bookmarkStart w:id="1" w:name="Rubrik"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="316C78C3" w14:textId="77777777" w:rsidR="009C7678" w:rsidRPr="00707FB3" w:rsidRDefault="009C7678" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>Sammanfattning/syfte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2961A7FC" w14:textId="6B6394A1" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Intrave</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>ös jodkontrast som används vid DT (Omnipaque eller Visipaque) medför risk för kontrastmedelsinducerad nefropati hos vissa patientgrupper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22762B8A" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Denna riktlinje ger vägledning för hantering av situationer när risk för kontrastmedelskomplikationer kan föreligga och att identifiera riskgrupper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A71216E" w14:textId="40230575" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Väg alltid nytta mot risk. Många gånger överväger nyttan risken och kontrastmedel kan ges enligt ordinarie eller låg-kV protokoll även om målsatt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>kontrast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>ratio överskrids något varför det är viktigt att värdera varje patient enskilt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511C39B3" w14:textId="0F17F602" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">För att minska risken för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>kontrastmedelsinducerad nefropati</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har följande rutiner tagits fram baserade på rekommendationer från Svensk urogenitalradiologisk förening, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00707FB3" w:rsidRPr="00707FB3">
+          <w:rPr>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>SURF.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42DE5F78" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68015775" w14:textId="246B853E" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utinen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>omarbetad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16850DAE" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="00793A1C" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096A8E74" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>Förutsättningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E79B22" w14:textId="5B421D55" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontrastmedelsinducerad nefropati (KMN) innebär en njurskada som uppstår efter kontrastmedelsinjektion. Definitionen av KMN är en kreatininökning ≥ 27 µmol/L </w:t>
+      </w:r>
+      <w:r w:rsidR="00793A1C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eller ≥ 50% men att den skall ha skett inom 48-72 timmar efter KM-injektionen utan </w:t>
+      </w:r>
+      <w:r w:rsidR="00793A1C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>annan påvisbar orsak.</w:t>
+      </w:r>
+      <w:r w:rsidR="00793A1C" w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B373A85" w14:textId="77777777" w:rsidR="00707FB3" w:rsidRPr="00707FB3" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40CCF1FC" w14:textId="77777777" w:rsidR="00707FB3" w:rsidRPr="00707FB3" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116C1928" w14:textId="09C356C8" w:rsidR="00707FB3" w:rsidRDefault="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0DC761" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Riskvärdering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA6C8C0" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Det föreligger ökad risk för kontrastmedelsinducerad njurskada vid följande tillstånd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30121F86" w14:textId="331FF123" w:rsidR="00707FB3" w:rsidRPr="00707FB3" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42503411" w14:textId="198C8D96" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00503F1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Relativt GFR &lt; 30, framförallt i kombination med andra riskfaktorer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCE5160" w14:textId="21EEEA94" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Njur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>sjukdom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D7A72D" w14:textId="31CB6B18" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Njurtransplantation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EA4898" w14:textId="157035D8" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Diabetes mellitus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEFAF95" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Kronisk hjärtsvikt NYHA III/IV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452FC218" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Dehydrering exempelvis vid pågående kräkningar, diarré eller ileus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5435D9D3" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>NSAID och nefrotoxiska läkemedel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F25BF4" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>IVA-patienter, större kirurgiskt ingrepp de senaste dygnen eller gravt nedsatt allmäntillstånd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBE737C" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Instabil njurfunktion vid t. ex. chock, akut hjärtinsufficiens, sepsis och dehydrering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11613FB4" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upprepade jod-KM-undersökningar inom 48-72 timmar på patienter med andra riskfaktorer för KMN. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD5A632" w14:textId="45047749" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Abnormt låg muskelmassa/levercirrhos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5155A2C8" w14:textId="77777777" w:rsidR="00707FB3" w:rsidRPr="00707FB3" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-285"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D52AB98" w14:textId="77777777" w:rsidR="00707FB3" w:rsidRPr="00707FB3" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>Njurfunktion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:t>Glomerulär filtrationshastighet (GFR) är det bästa måttet på njurfunktion. Det finns olika mått på beräkning av GFR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478DD75C" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="00793A1C" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="278BC8E7" w14:textId="3893703C" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Relativt GFR uttrycker hur stor plasmamängden skulle varit om njurarna satt i en person som hade en kroppsyta på 1,73 m2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och ger ett mått på graden av njurskada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A70FA6" w14:textId="77777777" w:rsidR="00707FB3" w:rsidRPr="00707FB3" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1022F3" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Absolut GFR motsvarar den faktiska mängd plasma som passerar över filtrationsbarriären i njurarna varje minut.</w:t>
+      </w:r>
+      <w:r w:rsidR="00707FB3" w:rsidRPr="00707FB3">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Eftersom den beror på kroppsstorlek skiljer den sig åt hos individer med olika längd och vikt även vid normal njurfunktion</w:t>
+      </w:r>
+      <w:r w:rsidR="00793A1C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00793A1C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>I normalfallet beräknas njurfunktionen med hjälp av kreatinin. En beräkning av njurfunktionen med Cystatin C bör ersätta kreatinin i följande fall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1219C7B4" w14:textId="009EDF52" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>Hos patienter med kraftigt avvikande muskelmassa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020F0EF3" w14:textId="1F5C0F17" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nedsatt leverfunktion </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>som exempelvis levercirros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE81864" w14:textId="77777777" w:rsidR="00707FB3" w:rsidRPr="00707FB3" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="739ED103" w14:textId="77777777" w:rsidR="00707FB3" w:rsidRPr="00707FB3" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EEA80C" w14:textId="77777777" w:rsidR="00D7031F" w:rsidRDefault="00D7031F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBE9F7F" w14:textId="286A089F" w:rsidR="0056796D" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>Röntgenremissen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>När en patient remitteras för en DT-undersökning där i.v. kontrast kan behövas ska det framgå om patienten har något av nedanstående tillstånd eller genomgår någon beha</w:t>
+      </w:r>
+      <w:r w:rsidR="00777340">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ndling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enl</w:t>
+      </w:r>
+      <w:r w:rsidR="00777340">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>igt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nedan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC4B776" w14:textId="79632670" w:rsidR="00793A1C" w:rsidRPr="007A7ECE" w:rsidRDefault="00793A1C" w:rsidP="6C961119">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1712" w:right="0" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D742BA2" w14:textId="350C6F4A" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056796D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tidigare överkänslighetsreaktion mot kontrastmedel eller annan känd överkänslighet </w:t>
+      </w:r>
+      <w:r w:rsidR="00793A1C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0056796D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(om tidigare överkänslighetsreaktion – ange reaktionens typ och svårighetsgrad samt </w:t>
+      </w:r>
+      <w:r w:rsidR="00793A1C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0056796D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>om möjligt mot vilket kontrastmedel reaktionen skett</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7698C169" w14:textId="3BC8D7EE" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Graviditet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A885EC7" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F467EF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Känd njursjukdom eller nedsatt njurfunktion (GFR &lt; 30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D3BD85" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F467EF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Genomgången njurtransplantation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC564A4" w14:textId="47B6FB4E" w:rsidR="00793A1C" w:rsidRPr="00F467EF" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F467EF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Riskfaktorer för instabil njurfunktion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B2A77D" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Svår akut sjukdom (chock, akut hjärtinsufficiens, sepsis, etc.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D843395" w14:textId="53BBDFFA" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diabetes mellitus  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D0644B" w14:textId="0F95B66D" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kronisk hjärtsvikt enligt NYHA III/IV </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A44AB8" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dehydrering (främst pågående kräkningar, diarré, ileus) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D33488" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dagligt intag av NSAID eller pågående cytostatikabehandling </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08932E63" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>IVA-vård, större kirurgiskt ingrepp de senaste dygnen, gravt nedsatt allmäntillstånd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF9097C" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F467EF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Behandling med metformin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD614D6" w14:textId="0AF39E8D" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F467EF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faktorer som kan påverka beräkning av estimerat GFR utifrån </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F467EF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>-kreatinin, såsom nedsatt leverfunktion eller kraftigt avvikande muskelmassa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE86CF9" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F467EF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Tyreoideasjukdom och ev. behandling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7027FF3A" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F467EF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Känd/misstänkt Myastenia Gravis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416C9E8D" w14:textId="0278D249" w:rsidR="00793A1C" w:rsidRPr="00F467EF" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F467EF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Feokromocytom</w:t>
+      </w:r>
+      <w:r w:rsidR="00793A1C" w:rsidRPr="00F467EF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0B5538" w14:textId="578056D1" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Övriga uppgifter som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>föreligg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på remissen är vikt och längd inför beräkning av absolut GFR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D148EA" w14:textId="77777777" w:rsidR="00707FB3" w:rsidRPr="00707FB3" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F467EF">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+        </w:rPr>
+        <w:t>Ställningstagande till i.v. kontrastmedel:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F467EF">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik3Char"/>
+        </w:rPr>
+        <w:t>För i.v. jodkontrastmedel gäller:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3492582E" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRDefault="00793A1C" w:rsidP="6C961119">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="0" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E737B7" w14:textId="6E89B930" w:rsidR="00793A1C" w:rsidRPr="00F467EF" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F467EF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relativt GFR &gt; 30 ml/min/1.73 m2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5120F3" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>- Undersökning med i.v. jodkontrastmedel kan utföras med standardprotokoll</w:t>
+      </w:r>
+      <w:r w:rsidR="00793A1C" w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F69F053" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00F467EF" w:rsidRDefault="6313A2C0" w:rsidP="00F467EF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F467EF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relativt GFR &lt; 30 ml/min/1.73 m2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E35AFA4" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Nedsatt njurfunktion utgör inte en absolut kontraindikation till i.v. jodkontrastmedel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9FFA6D" w14:textId="0C0F1BB1" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-425" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>- Vid GFR &lt; 30 är det viktigt att nyttan av undersökning med i.v. jodkontrastmedel bedöms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17948D7F" w14:textId="2B8A5940" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Undersökning utan i.v. kontrast eller med annan modalitet bör övervägas, men den diagnostiska kvaliteten skall bibehållas. Om tillämpbart kan låg kV-protokoll användas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5097C8A2" w14:textId="1F18DAF4" w:rsidR="00707FB3" w:rsidRPr="00070365" w:rsidRDefault="00707FB3" w:rsidP="00070365">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3124DDDD" w14:textId="77777777" w:rsidR="00D7031F" w:rsidRDefault="00D7031F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E608C7B" w14:textId="42B1916D" w:rsidR="00793A1C" w:rsidRPr="00DC376C" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="0" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>Kreatininprovtagning inför undersökning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FA354E" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Elektiva undersökningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500F6223" w14:textId="274838B8" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>P-kreatinin får vara maximalt 2 veckor gammalt hos patienter med pågående cytostatikabehandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75551816" w14:textId="10166F61" w:rsidR="00793A1C" w:rsidRPr="00047EC2" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>P-kreatinin får vara maximalt 3 månader gammalt hos patienter över 65 år eller under 65 år med riskfaktorer för njursjukdom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E02E2CF" w14:textId="327845A3" w:rsidR="00793A1C" w:rsidRPr="00352E0F" w:rsidRDefault="6313A2C0" w:rsidP="00047EC2">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Känd njursjukdom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625E327A" w14:textId="20D88BC8" w:rsidR="00793A1C" w:rsidRPr="00352E0F" w:rsidRDefault="6313A2C0" w:rsidP="00047EC2">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Njurtransplantation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3005E343" w14:textId="0B2DD1AE" w:rsidR="00793A1C" w:rsidRPr="007F5C58" w:rsidRDefault="6313A2C0" w:rsidP="00047EC2">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Diabetes mellitus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6275382E" w14:textId="1C729F27" w:rsidR="00793A1C" w:rsidRPr="00491127" w:rsidRDefault="6313A2C0" w:rsidP="00047EC2">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Grav hjärtsvikt, NYHA III-IV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E4FD60" w14:textId="588AFDAF" w:rsidR="00793A1C" w:rsidRPr="00C41B36" w:rsidRDefault="6313A2C0" w:rsidP="00047EC2">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Kontinuerligt, dagligt intag av NSAID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF05863" w14:textId="3A74B219" w:rsidR="00793A1C" w:rsidRPr="001A0EB2" w:rsidRDefault="6313A2C0" w:rsidP="00047EC2">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Nefrotoxiska läkemedel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C589D3" w14:textId="77777777" w:rsidR="001A0EB2" w:rsidRDefault="001A0EB2" w:rsidP="001A0EB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="395A3E28" w14:textId="0311DF4F" w:rsidR="00793A1C" w:rsidRPr="00037FB8" w:rsidRDefault="6313A2C0" w:rsidP="001A0EB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Patienter under 65 år utan misstanke om sänkt njurfunktion behöver ej kontrollera njurfunktionen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00793A1C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5619DED6" w14:textId="296C6246" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Akuta undersökningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39869554" w14:textId="0E8BF1F4" w:rsidR="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00DC376C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akut undersökning vid misstanke om allvarligt tillstånd kan utföras utan uppgift om patientens njurfunktion och får inte fördröjas p.g.a. att </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>-kreatinin saknas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00793A1C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F678FA" w14:textId="77777777" w:rsidR="00D7031F" w:rsidRPr="00707FB3" w:rsidRDefault="00D7031F" w:rsidP="00D7031F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:t>Patienter inskrivna hos Palliativa enheten med upprepade stabila och normala kreatininvärden (senaste värde &lt; 1 vecka), behöver inte ta nya prover inför radiologisk kontrastundersökning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777340">
+        <w:t>Var god se PM</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777340">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00777340">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Provtagningsrutiner för palliativa patienter</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="52E5CD01" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00DC376C" w:rsidRDefault="00793A1C" w:rsidP="00DC376C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B1B8C55" w14:textId="2249C45F" w:rsidR="00793A1C" w:rsidRPr="00DC376C" w:rsidRDefault="6313A2C0" w:rsidP="00DC376C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I övriga fall skall </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>-kreatinin finnas och inte vara äldre än 72 timmar vid undersökningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE38A65" w14:textId="3E92FF28" w:rsidR="00793A1C" w:rsidRPr="00DC376C" w:rsidRDefault="6313A2C0" w:rsidP="00DC376C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inför varje upprepad undersökning med jodkontrastmedel ska </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>-kreatinin tas om.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005DB79F" w14:textId="5FB09378" w:rsidR="00793A1C" w:rsidRPr="008B34F8" w:rsidRDefault="6313A2C0" w:rsidP="008B34F8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Vid misstanke om falskt lågt kreatinin (t.ex. vid låg muskelmassa) kan Cystatin C ersätta kreatininvärde.</w:t>
+      </w:r>
+      <w:r w:rsidR="00793A1C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F8C58B" w14:textId="17280763" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>Graviditet, foster och nyfödda barn</w:t>
+      </w:r>
+      <w:r w:rsidR="00793A1C" w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intravaskulärt jod-kontrastmedel som ges till gravida kan passera placentabarriären eller diffundera från moderns blod till amnionvätskan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BF4568" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fritt jodid i kontrastmedel passerar placentabarriären obehindrat. Överskott av fritt jodid till foster eller nyfödda barn kan hämma syntesen av tyreoideahormon resulterande i hypotyreoidism. Det kan i sin tur påverka hjärnutvecklingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD66D70" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="00793A1C" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7031468A" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00D7031F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid stark indikation kan gravid patient genomgå undersökning med i.v. jodkontrastmedel. Om möjligt bör undersökningar med jod-kontrastmedel på gravida skjutas upp till efter graviditet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6C08B5" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00D7031F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gravida patienter med anamnes på tyreoideasjukdom bör diskuteras med endokrinolog inför undersökning med jodkontrastmedel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2496C2E0" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00D7031F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>När modern undersökts med jod-kontrastmedel behövs ingen ytterligare kontroll av tyreoideafunktionen hos det nyfödda barnet utöver den som ingår i den neonatala.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BECAEA" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00D7031F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Undvik om möjligt undersökningar med jodkontrastmedel under nyföddhetsperioden (0 – 28 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>dagar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207B4E0C" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="00793A1C" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356DF070" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>Amning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C697B36" w14:textId="6D6AF406" w:rsidR="00793A1C" w:rsidRPr="00471D29" w:rsidRDefault="6313A2C0" w:rsidP="00471D29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="840"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Georgia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707FB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">För amning var god se PM – länk till PM </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00656266" w:rsidRPr="00656266">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Kontrastmedel och </w:t>
+        </w:r>
+        <w:r w:rsidR="00707FB3" w:rsidRPr="00656266">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>amning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00793A1C">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3A2E29" w14:textId="11A79F25" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="009C7678" w:rsidSect="009C7678">
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:t>Metformin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F09D52E" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jodhaltigt kontrastmedel ökar risken för njurskada. Patienter som medicinerar med </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774409F8" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">metformin riskerar att drabbas av laktatacidos sekundärt till njurskadan. Risken är </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01984B39" w14:textId="6317B0A5" w:rsidR="00793A1C" w:rsidRPr="00DC376C" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorHAnsi"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">större för patienter som medicinerar med </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etformin. Metformin används förutom </w:t>
+      </w:r>
+      <w:r w:rsidR="00793A1C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>vid diabetes även vid polycystiskt ovariesyndrom (PCOS). Mer information finns i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00793A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00DC376C" w:rsidRPr="00DC376C">
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorHAnsi"/>
+            <w:bCs/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Nationella rekommendationer metformin och kontrastmedel v7_2022-11-10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorHAnsi"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8A86B3" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:t>Elektiva patienter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5E5553" w14:textId="0A6F8F62" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00291342">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P-kreatinin ska alltid finnas före röntgenundersökning med kontrastmedel då patienten behandlas med </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>etformin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716EE215" w14:textId="77777777" w:rsidR="00291342" w:rsidRDefault="00DC376C" w:rsidP="00DC376C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:t xml:space="preserve">Vid relativt GFR &lt; 45 ml/min/1.73 m2 sätts </w:t>
+      </w:r>
+      <w:r w:rsidR="00471D29">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC376C">
+        <w:t xml:space="preserve">etformin ut i samband med undersökningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3E75E3" w14:textId="77777777" w:rsidR="00291342" w:rsidRDefault="00DC376C" w:rsidP="00291342">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:t>Patienten kan ta sin medicin på undersökningsdagen men före undersökningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDA00DE" w14:textId="77777777" w:rsidR="00291342" w:rsidRDefault="00DC376C" w:rsidP="00291342">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:t xml:space="preserve">Medicineringen återinsätts först efter kontakt med diabetessjuksköterska, tidigast 48 timmar efter undersökningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FC1D5B" w14:textId="078173D1" w:rsidR="00DC376C" w:rsidRPr="00DC376C" w:rsidRDefault="00DC376C" w:rsidP="00291342">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:t>Patientinformation</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00161E77">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>: Till dig som är metforminbehandlad och har gjort en röntgenundersökning med kontrast.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="02FEFB7D" w14:textId="1133967C" w:rsidR="00793A1C" w:rsidRPr="00DC376C" w:rsidRDefault="6313A2C0" w:rsidP="00DC376C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid relativt GFR ≥ 45 ml/min/1.73 m2 görs inga uppehåll med </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+        </w:rPr>
+        <w:t>etformin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B028C35" w14:textId="6F7BFCB5" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="6C961119">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:t>Akuta och inneliggande patienter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC97DA8" w14:textId="77777777" w:rsidR="009C7678" w:rsidRPr="009C7678" w:rsidRDefault="009C7678" w:rsidP="00DC376C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="-2" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7678">
+        <w:t>Oavsett GFR rekommenderas att metformin sätts ut, men detta beslut tas i så fall av inremitterande läkare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3543DA01" w14:textId="77777777" w:rsidR="00DC376C" w:rsidRPr="00DC376C" w:rsidRDefault="00DC376C" w:rsidP="00DC376C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68DB568A" w14:textId="029A9A81" w:rsidR="009C7678" w:rsidRPr="009C7678" w:rsidRDefault="009C7678" w:rsidP="00DC376C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7678">
+        <w:t>Observationstid efter undersökningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4193E644" w14:textId="77777777" w:rsidR="009C7678" w:rsidRPr="00DC376C" w:rsidRDefault="009C7678" w:rsidP="00DC376C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Patienter med tidigare anafylaxi eller ökad risk för anafylaktisk reaktion (astma,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F59B63" w14:textId="77777777" w:rsidR="009C7678" w:rsidRPr="00DC376C" w:rsidRDefault="009C7678" w:rsidP="00DC376C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>multiallergi eller mastocytos) bör behålla PVK och övervakas på avdelningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9DA9D5" w14:textId="26571941" w:rsidR="009C7678" w:rsidRPr="00DC376C" w:rsidRDefault="009C7678" w:rsidP="00DC376C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>under 30 minuter efter kontrasttillförseln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3C4B89" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidSect="00B13739">
+          <w:headerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
-          <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
+          <w:pgMar w:top="1418" w:right="985" w:bottom="851" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="16DF702C" w14:textId="77777777" w:rsidR="009C7678" w:rsidRPr="009C7678" w:rsidRDefault="009C7678" w:rsidP="009C7678">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="11010C13" w14:textId="739BB290" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00DD5744" w:rsidP="00165C0D">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5744">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="371E40EA" wp14:editId="5ACAE3AC">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-635</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>40640</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="9582150" cy="6477739"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1015146836" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, diagram, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1015146836" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, diagram, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="9588422" cy="6481979"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="14DEF7B7" w14:textId="77777777" w:rsidR="009C7678" w:rsidRPr="009C7678" w:rsidRDefault="009C7678" w:rsidP="009C7678">
-[...915 lines deleted...]
-      <w:pgMar w:top="1418" w:right="985" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00222150">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
+      <w:pgMar w:top="-851" w:right="1418" w:bottom="1979" w:left="1276" w:header="340" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23A94362" w14:textId="77777777" w:rsidR="0014569E" w:rsidRDefault="0014569E">
+    <w:p w14:paraId="0373F9CD" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78A11C78" w14:textId="77777777" w:rsidR="0014569E" w:rsidRDefault="0014569E">
+    <w:p w14:paraId="06E7E586" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="18A62835" w14:textId="77777777" w:rsidR="0014569E" w:rsidRDefault="0014569E">
+    <w:p w14:paraId="4E734957" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="&quot;Courier New&quot;">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...23 lines deleted...]
-        <w:r w:rsidRPr="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00125479" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1330CEF9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="679036392" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="4" name="Bildobjekt 4">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20CAB107" w14:textId="77777777" w:rsidR="0014569E" w:rsidRDefault="0014569E"/>
+    <w:p w14:paraId="19859BD8" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F216AAC" w14:textId="77777777" w:rsidR="0014569E" w:rsidRDefault="0014569E">
+    <w:p w14:paraId="7C7A8072" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="399B76A7" w14:textId="77777777" w:rsidR="0014569E" w:rsidRDefault="0014569E">
+    <w:p w14:paraId="18EFDF5F" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="11057" w:type="dxa"/>
+      <w:tblInd w:w="-1168" w:type="dxa"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="8587"/>
+      <w:gridCol w:w="2470"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="000112BB" w14:paraId="6136E4DD" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="8587" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="28744DDE" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="00CF330B" w:rsidRDefault="000112BB">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2470" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="10DBF446" w14:textId="77777777" w:rsidR="000112BB" w:rsidRDefault="000112BB"/>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="11F6DE69" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="00260902" w:rsidRDefault="000112BB">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1382,295 +3468,212 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="788FEAC4" w14:textId="7FCD22BD" w:rsidR="008A4EB9" w:rsidRDefault="005E541E" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376BA92B" wp14:editId="7BBAB39A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-65405</wp:posOffset>
+                <wp:posOffset>-66040</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
-              <wp:docPr id="6" name="Textruta 6"/>
+              <wp:wrapTopAndBottom/>
+              <wp:docPr id="1006308597" name="Textruta 1006308597"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r w:rsidR="00367D19">
+                          <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="376BA92B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1006308597" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r w:rsidR="00367D19">
+                    <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1788,50 +3791,163 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0067DC7A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="9A48500E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="971227D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="34A89D30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CE7C0D66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5B5EA290">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F6B4E3E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A21CA4AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1FCC300E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CDACD4F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -1900,51 +4016,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2013,51 +4129,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="084B5437"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28B652BE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="124D0221"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="EE282F08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B7F27730">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E3A00654">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="43FEDA74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2598B688">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F2E28CB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EDCC712A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E540656A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="05061922">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -2126,51 +4468,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2239,51 +4581,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="171E1A22"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D0F85806"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19AD2A2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E30C043C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2353,51 +4921,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2466,51 +5034,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D697581"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4548337C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2579,51 +5147,503 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EC47941"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E5CC4B1C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="204234C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E7E3B08"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2075" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3515" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4235" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4955" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5675" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6395" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7115" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7835" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23621E0D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E4506F16"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28A45A70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CDEC6B1C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F8B1ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C348EE8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2692,51 +5712,277 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="334D5C51"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="1722E816">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1528FB96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4AB69CF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1BECB482">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5FE43AA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7FB0E72A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FC9ED664">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7084176A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C4241E12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3393EAFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="AD5E8420">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3A66AA8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ECA65A30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7C507FCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="43709686">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="14D8F984">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FF88C502">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7D5CCBCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04A2FFD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2832,51 +6078,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="399971FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4AC2BA0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2945,51 +6191,277 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A307154"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AAC4D2CA"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A4623E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="B0D08AA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="721C0484">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A4641B2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AFC6F474">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BC045F0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="07385132">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="69F2E45E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7FA0A44E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B124351C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3059,51 +6531,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EDF3006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21949EA0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3172,51 +6644,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3285,51 +6757,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3426,51 +6898,390 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45F914A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="27DEB1C2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CD8500E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="F35466B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="60A65EE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E9620282">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9F18C660">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F8F0B468">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="87AEA560">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C7A4950A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1F2C5E34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5CA6CDA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E30551C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E270991C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3539,51 +7350,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3653,51 +7464,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3766,51 +7577,616 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E53DFB3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="DA940AC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C5A848A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9F7CC6A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BA8628F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5FD00350">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="66D21D52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="54301E8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A790D724">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3EB4C8F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EAD92E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="253EFE3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A5065ADC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0FE292EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B3126D9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AE42A216">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="97D6959C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="022E138E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="73CCF348">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B7001B90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64A3EACD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="68CCDF3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5CA0C810">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C40C9044">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10701DD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C68223A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="941A29E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DEAAD106">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="69D8FCAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D93A108E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68E860CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="888AA23E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2075" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3515" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4235" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4955" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5675" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6395" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7115" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7835" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D86E1E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="8A2E67F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C114B1F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F088127A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1AA0C300">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7152FAD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BF720214">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="26FE69F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="49CC85EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1FAC80EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3879,51 +8255,503 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73653858"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="180C01C0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7412E891"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="BE9E2602">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9196A644">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FDE6EDBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B44C71E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3386EFD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8FDA2792">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7F4CFE24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="61A46782">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7DA6C754">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74B4C33D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="101A20A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2494A19E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C532AF06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0F929582">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FF922EE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="46B06510">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="938E3264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8F760544">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="55E83A7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78912EF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62CA6E00"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3992,51 +8820,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4106,617 +8934,950 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1549992539">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1603488043">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="488139208">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="325015364">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1583105332">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1773160559">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1538737843">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="838346549">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="376126400">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1668895521">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2008088937">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="377437760">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1618677826">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1958756196">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1101728278">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="501362390">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="374088900">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1697653027">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1784106503">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1262956314">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1022433933">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1139953333">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1957515008">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1338197177">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1426075159">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="890850053">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="680207702">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="800073958">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="296759348">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="627051454">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="849300949">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1079865411">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1050761463">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="390539292">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1913277165">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="941456449">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="245189538">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1377583486">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1517502975">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1985499881">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="831064651">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="889341706">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="439033694">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1282612495">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="2120223691">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1958756196">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="46" w16cid:durableId="1674454163">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1101728278">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="47" w16cid:durableId="280262305">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="501362390">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="48" w16cid:durableId="2024673039">
+    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="000112BB"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="0002327F"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="000267C8"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00037FB8"/>
+    <w:rsid w:val="00047EC2"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00070365"/>
+    <w:rsid w:val="00082E9D"/>
+    <w:rsid w:val="00083966"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="00084208"/>
     <w:rsid w:val="000863E6"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
+    <w:rsid w:val="000B0745"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D3408"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F0D1E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00125479"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
+    <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
+    <w:rsid w:val="00136321"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="0014569E"/>
+    <w:rsid w:val="0015032D"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
+    <w:rsid w:val="00160370"/>
+    <w:rsid w:val="00161E77"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
+    <w:rsid w:val="00165C0D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00180B4B"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="001944FF"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A0EB2"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00213787"/>
+    <w:rsid w:val="0021520C"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00222150"/>
+    <w:rsid w:val="00222795"/>
+    <w:rsid w:val="002228EC"/>
+    <w:rsid w:val="00233E05"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
+    <w:rsid w:val="0026371B"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="0026583D"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="00291342"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A31A8"/>
+    <w:rsid w:val="002A6898"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B46A1"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
+    <w:rsid w:val="002C7A69"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D3AA1"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="0031678A"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
+    <w:rsid w:val="00322A7F"/>
     <w:rsid w:val="00324171"/>
+    <w:rsid w:val="00324EE0"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="00330DBF"/>
+    <w:rsid w:val="00330F6A"/>
+    <w:rsid w:val="003324E3"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00352E0F"/>
+    <w:rsid w:val="00354D7E"/>
+    <w:rsid w:val="00357B8A"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="00366880"/>
+    <w:rsid w:val="003674EC"/>
     <w:rsid w:val="00367D19"/>
+    <w:rsid w:val="00370965"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00383441"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="003914F1"/>
+    <w:rsid w:val="00392039"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A6818"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D1448"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6DF1"/>
+    <w:rsid w:val="003E06B9"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E42E6"/>
+    <w:rsid w:val="003F0E14"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="004037C0"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="00410C93"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00417A61"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="00427848"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00452988"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="004641AE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
+    <w:rsid w:val="00471D29"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004746CA"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
+    <w:rsid w:val="00490D9A"/>
+    <w:rsid w:val="00491127"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00494D07"/>
+    <w:rsid w:val="004A0023"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004A4DC1"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004C45C5"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00503F1A"/>
+    <w:rsid w:val="0051041F"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="005278D9"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0056796D"/>
+    <w:rsid w:val="0057203B"/>
     <w:rsid w:val="00572FF0"/>
+    <w:rsid w:val="00573129"/>
+    <w:rsid w:val="005757DE"/>
+    <w:rsid w:val="00575D34"/>
     <w:rsid w:val="005770AD"/>
+    <w:rsid w:val="00577AE0"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
+    <w:rsid w:val="0058419E"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
+    <w:rsid w:val="005A4776"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B5014"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D40D4"/>
+    <w:rsid w:val="005D7917"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E3ACD"/>
+    <w:rsid w:val="005E541E"/>
+    <w:rsid w:val="0060182A"/>
     <w:rsid w:val="0060596B"/>
+    <w:rsid w:val="0060637E"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00624975"/>
+    <w:rsid w:val="006261C1"/>
     <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="006308AD"/>
+    <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00637191"/>
+    <w:rsid w:val="006378F5"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656266"/>
+    <w:rsid w:val="00656CF8"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="00662D00"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="006673CF"/>
+    <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
+    <w:rsid w:val="00673F7C"/>
+    <w:rsid w:val="00675253"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="006769DA"/>
+    <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00685C8A"/>
+    <w:rsid w:val="00691BF3"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A6768"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B266D"/>
+    <w:rsid w:val="006B2E60"/>
     <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006B5ED4"/>
+    <w:rsid w:val="006C2BDB"/>
     <w:rsid w:val="006C5048"/>
+    <w:rsid w:val="006C66C7"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
+    <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E0F3C"/>
+    <w:rsid w:val="006E1B8D"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E465C"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="00700B67"/>
+    <w:rsid w:val="007064C6"/>
+    <w:rsid w:val="00707FB3"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="007338F4"/>
     <w:rsid w:val="00733A9C"/>
+    <w:rsid w:val="007355D9"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="007401BC"/>
+    <w:rsid w:val="00747066"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
+    <w:rsid w:val="00766F75"/>
+    <w:rsid w:val="00770BF2"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00777340"/>
+    <w:rsid w:val="00786048"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00791DD2"/>
+    <w:rsid w:val="0079259B"/>
+    <w:rsid w:val="00793A1C"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007A7ECE"/>
+    <w:rsid w:val="007D0F2A"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E0741"/>
+    <w:rsid w:val="007E1C49"/>
     <w:rsid w:val="007F1CFF"/>
+    <w:rsid w:val="007F1DDE"/>
+    <w:rsid w:val="007F5C58"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00801463"/>
+    <w:rsid w:val="00811CCF"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="008421CA"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00847039"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00863176"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00866CE9"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00880A0B"/>
+    <w:rsid w:val="00880A74"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00883177"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B34F8"/>
+    <w:rsid w:val="008B4779"/>
+    <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7147"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D05EE"/>
+    <w:rsid w:val="008D2939"/>
+    <w:rsid w:val="008D6ACC"/>
+    <w:rsid w:val="008E1A35"/>
+    <w:rsid w:val="008E3512"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
+    <w:rsid w:val="008E4E3A"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F077B"/>
+    <w:rsid w:val="008F4E55"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="00920FD6"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="00932494"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00953B98"/>
+    <w:rsid w:val="00956555"/>
+    <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="00966882"/>
+    <w:rsid w:val="00971944"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="0098343B"/>
+    <w:rsid w:val="009A72D1"/>
+    <w:rsid w:val="009A791F"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C5ED9"/>
     <w:rsid w:val="009C7678"/>
+    <w:rsid w:val="009D3AE7"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A70C5B"/>
+    <w:rsid w:val="00A77EB6"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A92242"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA479A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB1BE0"/>
     <w:rsid w:val="00AC1D55"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AE695B"/>
+    <w:rsid w:val="00AE6BBE"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00B02839"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B12E9A"/>
+    <w:rsid w:val="00B13739"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B332C5"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B52135"/>
+    <w:rsid w:val="00B529EF"/>
+    <w:rsid w:val="00B52CC2"/>
+    <w:rsid w:val="00B52F30"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B72A86"/>
+    <w:rsid w:val="00B73120"/>
+    <w:rsid w:val="00B7562D"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B77CB0"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
+    <w:rsid w:val="00B845FC"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BE23F5"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C41B36"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
+    <w:rsid w:val="00C8617B"/>
+    <w:rsid w:val="00C86660"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C91BCB"/>
+    <w:rsid w:val="00C94ACA"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA24C3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF16C9"/>
+    <w:rsid w:val="00CF3AAA"/>
+    <w:rsid w:val="00CF62DC"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D12A8F"/>
+    <w:rsid w:val="00D12DD4"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D21446"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D619B2"/>
+    <w:rsid w:val="00D7031F"/>
+    <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D938DB"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB598D"/>
+    <w:rsid w:val="00DC376C"/>
     <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DD395C"/>
+    <w:rsid w:val="00DD5744"/>
+    <w:rsid w:val="00DD7660"/>
+    <w:rsid w:val="00DE21CA"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF078E"/>
+    <w:rsid w:val="00DF1601"/>
+    <w:rsid w:val="00DF3F3C"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E163FA"/>
     <w:rsid w:val="00E320AF"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E805BC"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB1266"/>
+    <w:rsid w:val="00EB5B65"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC1C1B"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF64E0"/>
+    <w:rsid w:val="00EF6A03"/>
+    <w:rsid w:val="00F04C71"/>
+    <w:rsid w:val="00F06DFF"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F2268E"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F4610F"/>
+    <w:rsid w:val="00F467EF"/>
     <w:rsid w:val="00F5135F"/>
+    <w:rsid w:val="00F515A3"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F5269F"/>
+    <w:rsid w:val="00F60877"/>
+    <w:rsid w:val="00F66DF0"/>
     <w:rsid w:val="00F80A14"/>
+    <w:rsid w:val="00F81977"/>
+    <w:rsid w:val="00F86377"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC41E1"/>
+    <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC75A5"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE3AD7"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="1492EC97"/>
+    <w:rsid w:val="1AD74F54"/>
+    <w:rsid w:val="318A1E4E"/>
+    <w:rsid w:val="6313A2C0"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="66824C22"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6C961119"/>
+    <w:rsid w:val="6DC55403"/>
+    <w:rsid w:val="78630CB6"/>
+    <w:rsid w:val="7E893136"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{33525EE9-7803-4CA2-86A0-D3B9652DC7BD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4837,51 +9998,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5054,127 +10215,129 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00EF64E0"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00494D07"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
@@ -5400,54 +10563,55 @@
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -5561,69 +10725,69 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
@@ -5684,78 +10848,50 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-[...26 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
@@ -5814,118 +10950,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -5975,51 +11111,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
-    <w:uiPriority w:val="59"/>
+    <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
@@ -7082,55 +12218,165 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="004641AE"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="UnderrubrikVGR"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="008421CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="UnderrubrikChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="004641AE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="992"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
+    <w:rsid w:val="008421CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008421CA"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00707FB3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008421CA"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008421CA"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7154,67 +12400,60 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10095-1819752655-414/SURROGATE/Provtagningsrutiner%20f%c3%b6r%20palliativa%20patienter.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-398196808-12/surrogate/Metforminbehandling%20-%20EJ%20uts%c3%a4ttning%20av%20metformin.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfmr.se/Files.aspx?f_id=145491" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-398196808-64/surrogate/Metforminbehandlad%20som%20utf%c3%b6rt%20r%c3%b6ntgenunders%c3%b6kning%20med%20kontrast.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/substance?userType=0&amp;substanceId=IDE4POCHU9JK7VERT1" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10095-1819752655-401/SURROGATE/Premedicinering%20vid%20kontrastmedels%c3%b6verk%c3%a4nslighet.pdf" TargetMode="External" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10095-1819752655-414/SURROGATE/Provtagningsrutiner%20f%c3%b6r%20palliativa%20patienter.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/sfmr/surf/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-398196808-64/surrogate/Metforminbehandlad%20som%20utf%c3%b6rt%20r%c3%b6ntgenunders%c3%b6kning%20med%20kontrast.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/sfmr/app/uploads/2024/03/2022-11-10_Nationella_rekommendationer_metformin_och_kontrastmedel_v7_2022-11-10.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10095-1819752655-361/surrogate/Kontrastmedel%20och%20amning.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -7495,74 +12734,153 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3149</Characters>
+  <Pages>6</Pages>
+  <Words>1041</Words>
+  <Characters>7844</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3736</CharactersWithSpaces>
+  <CharactersWithSpaces>8868</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="30" baseType="variant">
+      <vt:variant>
+        <vt:i4>4325444</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-398196808-64/surrogate/Metforminbehandlad som utf%c3%b6rt r%c3%b6ntgenunders%c3%b6kning med kontrast.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327724</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://slf.se/sfmr/app/uploads/2024/03/2022-11-10_Nationella_rekommendationer_metformin_och_kontrastmedel_v7_2022-11-10.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097201</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10095-1819752655-361/surrogate/Kontrastmedel och amning.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6815779</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10095-1819752655-414/SURROGATE/Provtagningsrutiner f%c3%b6r palliativa patienter.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310748</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://slf.se/sfmr/surf/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Intravenös jodkontrast – Rutiner inför och efter undersökning</dc:title>
+  <dc:title>Intravenös jodkontrast – Rutiner inför undersökning</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator>Ulrica Sehlberg</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>10</revision>
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <revision>26</revision>
+  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>