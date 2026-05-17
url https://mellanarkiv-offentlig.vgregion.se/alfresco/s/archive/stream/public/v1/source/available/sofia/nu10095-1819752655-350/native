--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -255,72 +255,60 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="42DE5F78" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68015775" w14:textId="246B853E" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
+    <w:p w14:paraId="68015775" w14:textId="6DE4E497" w:rsidR="00793A1C" w:rsidRPr="00793A1C" w:rsidRDefault="001D790C" w:rsidP="00707FB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
-        <w:t>R</w:t>
-[...11 lines deleted...]
-        <w:t>omarbetad.</w:t>
+        <w:t>Nytt flödeschema.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16850DAE" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="00793A1C" w:rsidP="00707FB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="096A8E74" w14:textId="77777777" w:rsidR="00793A1C" w:rsidRPr="00707FB3" w:rsidRDefault="6313A2C0" w:rsidP="00707FB3">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
@@ -853,50 +841,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EBE9F7F" w14:textId="286A089F" w:rsidR="0056796D" w:rsidRDefault="00707FB3" w:rsidP="00707FB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707FB3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:sz w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Röntgenremissen</w:t>
       </w:r>
       <w:r w:rsidRPr="00707FB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00707FB3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>När en patient remitteras för en DT-undersökning där i.v. kontrast kan behövas ska det framgå om patienten har något av nedanstående tillstånd eller genomgår någon beha</w:t>
       </w:r>
       <w:r w:rsidR="00777340">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -2839,144 +2828,144 @@
         </w:rPr>
         <w:t>under 30 minuter efter kontrasttillförseln.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3C4B89" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidSect="00B13739">
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="985" w:bottom="851" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11010C13" w14:textId="739BB290" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00DD5744" w:rsidP="00165C0D">
+    <w:p w14:paraId="11010C13" w14:textId="5E39C822" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="0074620B" w:rsidP="00165C0D">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DD5744">
+      <w:r w:rsidRPr="0074620B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="371E40EA" wp14:editId="5ACAE3AC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69BF9DA3" wp14:editId="4739006A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-635</wp:posOffset>
+              <wp:posOffset>-144576</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>40640</wp:posOffset>
+              <wp:posOffset>-118223</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="9582150" cy="6477739"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="9144000" cy="6286257"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:wrapNone/>
-            <wp:docPr id="1015146836" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, diagram, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:docPr id="1604155239" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, diagram, Plan&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1015146836" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, diagram, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPr id="1604155239" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, diagram, Plan&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="9588422" cy="6481979"/>
+                      <a:ext cx="9167073" cy="6302119"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00222150">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="even" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="-851" w:right="1418" w:bottom="1979" w:left="1276" w:header="340" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0373F9CD" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
+    <w:p w14:paraId="2F4CA8A9" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06E7E586" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
+    <w:p w14:paraId="365E4A85" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E734957" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
+    <w:p w14:paraId="569A8F19" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3015,50 +3004,51 @@
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
@@ -3095,51 +3085,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00125479" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="001D790C" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
@@ -3317,61 +3307,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19859BD8" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF"/>
+    <w:p w14:paraId="323970BB" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C7A8072" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
+    <w:p w14:paraId="71568B8E" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="18EFDF5F" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
+    <w:p w14:paraId="2292F261" w14:textId="77777777" w:rsidR="006673CF" w:rsidRDefault="006673CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="11057" w:type="dxa"/>
       <w:tblInd w:w="-1168" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8587"/>
       <w:gridCol w:w="2470"/>
     </w:tblGrid>
     <w:tr w:rsidR="000112BB" w14:paraId="6136E4DD" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8587" w:type="dxa"/>
         </w:tcPr>
@@ -9082,51 +9072,51 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="439033694">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1282612495">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="2120223691">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1674454163">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="280262305">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="2024673039">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -9147,103 +9137,107 @@
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="000112BB"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002327F"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="000267C8"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00037FB8"/>
     <w:rsid w:val="00047EC2"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00070365"/>
     <w:rsid w:val="00082E9D"/>
     <w:rsid w:val="00083966"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00084208"/>
     <w:rsid w:val="000863E6"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="000942F2"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B0745"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D3408"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F0D1E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00125479"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="0014569E"/>
     <w:rsid w:val="0015032D"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161E77"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
+    <w:rsid w:val="001650D0"/>
     <w:rsid w:val="00165C0D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00180B4B"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="001944FF"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A0EB2"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D790C"/>
+    <w:rsid w:val="001E0AF0"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00213787"/>
     <w:rsid w:val="0021520C"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00222150"/>
     <w:rsid w:val="00222795"/>
     <w:rsid w:val="002228EC"/>
     <w:rsid w:val="00233E05"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="0026371B"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="0026583D"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00291342"/>
@@ -9427,91 +9421,94 @@
     <w:rsid w:val="00656CF8"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00662D00"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="006673CF"/>
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="00673F7C"/>
     <w:rsid w:val="00675253"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006769DA"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00685C8A"/>
     <w:rsid w:val="00691BF3"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A6768"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B2E60"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006B5ED4"/>
+    <w:rsid w:val="006C0A92"/>
     <w:rsid w:val="006C2BDB"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C66C7"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E0F3C"/>
     <w:rsid w:val="006E1B8D"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E465C"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00700B67"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00707FB3"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="007338F4"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="007355D9"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="007401BC"/>
+    <w:rsid w:val="0074620B"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00766F75"/>
     <w:rsid w:val="00770BF2"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00777340"/>
+    <w:rsid w:val="007838FE"/>
     <w:rsid w:val="00786048"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00791DD2"/>
     <w:rsid w:val="0079259B"/>
     <w:rsid w:val="00793A1C"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A7ECE"/>
     <w:rsid w:val="007D0F2A"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E0741"/>
     <w:rsid w:val="007E1C49"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F1DDE"/>
     <w:rsid w:val="007F5C58"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00801463"/>
     <w:rsid w:val="00811CCF"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="008421CA"/>
@@ -9649,50 +9646,51 @@
     <w:rsid w:val="00B529EF"/>
     <w:rsid w:val="00B52CC2"/>
     <w:rsid w:val="00B52F30"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B72A86"/>
     <w:rsid w:val="00B73120"/>
     <w:rsid w:val="00B7562D"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77CB0"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B845FC"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD6ECD"/>
     <w:rsid w:val="00BE23F5"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C41B36"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C8617B"/>
     <w:rsid w:val="00C86660"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C94ACA"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA24C3"/>
@@ -12738,60 +12736,60 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1041</Words>
-  <Characters>7844</Characters>
+  <Characters>7843</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8868</CharactersWithSpaces>
+  <CharactersWithSpaces>8867</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>4325444</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-398196808-64/surrogate/Metforminbehandlad som utf%c3%b6rt r%c3%b6ntgenunders%c3%b6kning med kontrast.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>327724</vt:i4>
       </vt:variant>
@@ -12856,31 +12854,31 @@
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://slf.se/sfmr/surf/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Intravenös jodkontrast – Rutiner inför undersökning</dc:title>
   <dc:subject/>
   <dc:creator>Ulrica Sehlberg</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>26</revision>
+  <revision>30</revision>
   <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>