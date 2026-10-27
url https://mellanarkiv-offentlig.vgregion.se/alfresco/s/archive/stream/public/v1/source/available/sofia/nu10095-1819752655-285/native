--- v0 (2025-12-13)
+++ v1 (2026-10-27)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="219F626F" w14:textId="77777777" w:rsidR="00A10124" w:rsidRDefault="00A10124" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00A10124" w:rsidSect="00A10124">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="55A083CF" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
@@ -95,59 +95,51 @@
       <w:r w:rsidRPr="00A10124">
         <w:t xml:space="preserve">DT </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A10124">
         <w:t>Vena</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A10124">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A10124">
         <w:t>cava</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A10124">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A10124">
         <w:t>superior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A10124">
-        <w:t xml:space="preserve"> (</w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> (830207)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F17770F" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="123F37D2" w14:textId="6F656124" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00D827E4" w:rsidP="00D827E4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar</w:t>
       </w:r>
       <w:r w:rsidR="00A10124" w:rsidRPr="00A10124">
@@ -252,87 +244,85 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A10124" w:rsidRPr="00A10124" w14:paraId="4780E83A" w14:textId="77777777" w:rsidTr="00C7771D">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="77E03EB2" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="70D21BC9" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocklusion eller kompression av </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
@@ -381,265 +371,259 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10124" w:rsidRPr="00A10124" w14:paraId="0D18BCEB" w14:textId="77777777" w:rsidTr="00C7771D">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3759DCCD" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Förberedelser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0D787540" w14:textId="53EC1852" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="001A3547" w:rsidP="00A10124">
+          </w:tcPr>
+          <w:p w14:paraId="0D787540" w14:textId="53EC1852" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00A10124" w:rsidRPr="00A10124">
+              <w:r w:rsidRPr="00A10124">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Kreatinin</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-            <w:r w:rsidR="00A10124" w:rsidRPr="00A10124">
+            <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> och GFR.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6136C462" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PVK, helst rosa, i den ”friska” armen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10124" w:rsidRPr="00A10124" w14:paraId="44B60563" w14:textId="77777777" w:rsidTr="00C7771D">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09144AA2" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PO kontrast/dryck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A7FD25C" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ingen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10124" w:rsidRPr="00A10124" w14:paraId="274D1734" w14:textId="77777777" w:rsidTr="00C7771D">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15F98B5F" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IV kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21647E46" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Om GFR ≥ 45 och inga riskfaktorer föreligger ges 120 ml </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -649,84 +633,82 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 350 mg I/ml med 3 ml/s, annars kontaktas radiolog för dosanpassning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10124" w:rsidRPr="00A10124" w14:paraId="62CC6E55" w14:textId="77777777" w:rsidTr="00C7771D">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="537FDC36" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Strålskydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B2FF7E7" w14:textId="7F07D830" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kvinnor mellan </w:t>
             </w:r>
             <w:r w:rsidR="00543181" w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
@@ -777,136 +759,134 @@
               </w:rPr>
               <w:t xml:space="preserve"> finns risk att fostret hamnar i strålfältet.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A465586" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>För övriga strålskyddsregler se kapitel 4.2 och 5.2 i</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="674BD237" w14:textId="1B553000" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="001A3547" w:rsidP="00A10124">
+          <w:p w14:paraId="674BD237" w14:textId="1B553000" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidR="00A10124" w:rsidRPr="00A10124">
+              <w:r w:rsidRPr="00A10124">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00A10124" w:rsidRPr="00A10124">
+            <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10124" w:rsidRPr="00A10124" w14:paraId="75DA61CB" w14:textId="77777777" w:rsidTr="00C7771D">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="57B1915D" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5222787F" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1002,88 +982,86 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="091DCFCB" w14:textId="236DE931" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A104A3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A10124">
-        <w:lastRenderedPageBreak/>
         <w:t>Bildtagning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="4708"/>
         <w:gridCol w:w="2380"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A10124" w:rsidRPr="00A10124" w14:paraId="2880CFFF" w14:textId="77777777" w:rsidTr="00A10124">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57B961BB" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
@@ -1166,53 +1144,53 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:rect w14:anchorId="763037AF" id="Rektangel 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.65pt;margin-top:15.3pt;width:105.55pt;height:83.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoBSfTNQIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2ynRRoEcYogQXYJ&#10;2gLp0DMjyx+AvkapcbpfP0p2mq3baVgOCiVSj+Ljo5f3Z63YSaLvrCl5Mck5k0bYqjNNyb89777M&#10;OfMBTAXKGlnyN+n5/erzp2XvFnJqW6sqiYxAjF/0ruRtCG6RZV60UoOfWCcNOWuLGgJtsckqhJ7Q&#10;tcqmeT7LeouVQyuk93S6HZx8lfDrWorwWNdeBqZKTm8LacW0HuOarZawaBBc24nxGfAPr9DQGUr6&#10;DrWFAOwVuz+gdCfQeluHibA6s3XdCZlqoGqK/EM1hxacTLUQOd690+T/H6x4OB3cExINvfMLT2as&#10;4lyjjv/0PnZOZL29kyXPgQk6LG5u87vbGWeCfEU+K+6mic7set2hD1+l1SwaJUfqRiIJTnsfKCWF&#10;XkJiNmN3nVKpI8qwvuQ38yKnpgkgYdQKApnaVSX3puEMVEOKEwETpLeqq+L1COSxOW4UshNQ13e7&#10;nH6x0ZTut7CYewu+HeKSa9CD7gKJUnW65PN4+XJbmYguk6zGCq6sRetoq7cnZGgHnXkndh0l2YMP&#10;T4AkLKqGhiU80lIrSyXa0eKstfjjb+cxnvpNXs56EiqV//0VUHJmXvXGUoUFjZgTySR8DOpi1mj1&#10;C83HOiKQC4wgnIG0cbMJwzDQhAm5XqcwUqaDsDcHJyJ4rDlS9Xx+AXRjLwPJ4MFeBAqLDy0dYony&#10;KyvjhnScOjHOXByUX/cp6vplWP0EAAD//wMAUEsDBBQABgAIAAAAIQDejEB03QAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9NT4QwEIbvJv6HZky8uQWW7AdSNsZEjd5EjddZWoHQTgntLvjvHU96&#10;mkzeJ+88Ux4WZ8XZTKH3pCBdJSAMNV731Cp4f3u42YEIEUmj9WQUfJsAh+ryosRC+5lezbmOreAS&#10;CgUq6GIcCylD0xmHYeVHQ5x9+clh5HVqpZ5w5nJnZZYkG+mwJ77Q4WjuO9MM9ckpeJ4z23+2+PJU&#10;D/XH4PPHdLt3Sl1fLXe3IKJZ4h8Mv/qsDhU7Hf2JdBBWwXrNII9kA4LjLM1zEEfm9tsdyKqU/x+o&#10;fgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAoBSfTNQIAAGEEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDejEB03QAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="3pt"/>
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="707DA1D7">
+                    <v:rect id="Rektangel 3" style="position:absolute;margin-left:1.65pt;margin-top:15.3pt;width:105.55pt;height:83.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="3pt" w14:anchorId="763037AF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoBSfTNQIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2ynRRoEcYogQXYJ&#10;2gLp0DMjyx+AvkapcbpfP0p2mq3baVgOCiVSj+Ljo5f3Z63YSaLvrCl5Mck5k0bYqjNNyb89777M&#10;OfMBTAXKGlnyN+n5/erzp2XvFnJqW6sqiYxAjF/0ruRtCG6RZV60UoOfWCcNOWuLGgJtsckqhJ7Q&#10;tcqmeT7LeouVQyuk93S6HZx8lfDrWorwWNdeBqZKTm8LacW0HuOarZawaBBc24nxGfAPr9DQGUr6&#10;DrWFAOwVuz+gdCfQeluHibA6s3XdCZlqoGqK/EM1hxacTLUQOd690+T/H6x4OB3cExINvfMLT2as&#10;4lyjjv/0PnZOZL29kyXPgQk6LG5u87vbGWeCfEU+K+6mic7set2hD1+l1SwaJUfqRiIJTnsfKCWF&#10;XkJiNmN3nVKpI8qwvuQ38yKnpgkgYdQKApnaVSX3puEMVEOKEwETpLeqq+L1COSxOW4UshNQ13e7&#10;nH6x0ZTut7CYewu+HeKSa9CD7gKJUnW65PN4+XJbmYguk6zGCq6sRetoq7cnZGgHnXkndh0l2YMP&#10;T4AkLKqGhiU80lIrSyXa0eKstfjjb+cxnvpNXs56EiqV//0VUHJmXvXGUoUFjZgTySR8DOpi1mj1&#10;C83HOiKQC4wgnIG0cbMJwzDQhAm5XqcwUqaDsDcHJyJ4rDlS9Xx+AXRjLwPJ4MFeBAqLDy0dYony&#10;KyvjhnScOjHOXByUX/cp6vplWP0EAAD//wMAUEsDBBQABgAIAAAAIQDejEB03QAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9NT4QwEIbvJv6HZky8uQWW7AdSNsZEjd5EjddZWoHQTgntLvjvHU96&#10;mkzeJ+88Ux4WZ8XZTKH3pCBdJSAMNV731Cp4f3u42YEIEUmj9WQUfJsAh+ryosRC+5lezbmOreAS&#10;CgUq6GIcCylD0xmHYeVHQ5x9+clh5HVqpZ5w5nJnZZYkG+mwJ77Q4WjuO9MM9ckpeJ4z23+2+PJU&#10;D/XH4PPHdLt3Sl1fLXe3IKJZ4h8Mv/qsDhU7Hf2JdBBWwXrNII9kA4LjLM1zEEfm9tsdyKqU/x+o&#10;fgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAoBSfTNQIAAGEEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDejEB03QAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5550D5D6" wp14:editId="192851CB">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>540385</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>190500</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="1057275"/>
                       <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
                       <wp:wrapNone/>
                       <wp:docPr id="17" name="Upp 17"/>
@@ -1280,91 +1258,91 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>2</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="5550D5D6" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="22FC9D1A">
+                    <v:shapetype id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe" w14:anchorId="5550D5D6">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="prod #0 #1 10800"/>
                         <v:f eqn="sum #0 0 @3"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
+                      <v:path textboxrect="@1,@4,@2,21600" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Upp 17" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:42.55pt;margin-top:15pt;width:32.3pt;height:83.25pt;rotation:180;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlwtbwVwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21n6weCOkXQIsOA&#10;oi3QDj0rsmwLkESNUmJ3v36U7LRZt9OwHARSIh/J58dcXo3WsL3CoMHVvDopOVNOQqNdV/PvT5tP&#10;F5yFKFwjDDhV8xcV+NXq44fLwS/VAnowjUJGIC4sB1/zPka/LIoge2VFOAGvHD22gFZEcrErGhQD&#10;oVtTLMryrBgAG48gVQh0ezM98lXGb1sl433bBhWZqTn1FvOJ+dyms1hdimWHwvdazm2If+jCCu2o&#10;6CvUjYiC7VD/AWW1RAjQxhMJtoC21VLlGWiaqnw3zWMvvMqzEDnBv9IU/h+svNs/+gckGgYfloHM&#10;NMXYomUIxFZVXpTpl4ejdtmYuXt55U6NkUm6/FKVi4oYlvRUlafni/PTRG4xgSVQjyF+VWBZMmq+&#10;82tEGDKw2N+GOEUfolJGAKObjTYmO9htrw2yvaBPudnkpqaU38KMYwN1sDinnpkUJKnWiEim9U3N&#10;g+s4E6YjrcqIubaDVIGQpg5vROinGhl2EojVkVRqtK35TMdU2biUprLO5gneaExWHLcjhSZzC83L&#10;A06sUmvBy40mIm5FiA8CSXR0SYsU7+loDdAQMFuc9YA//3af4kkL9MrZQCKmAX/sBCrOzDdHKvl8&#10;lj4di8cOHjvbY8ft7DUQuVXuLpuUjNEczBbBPtO+rVNVehJOUu2Jytm5jtNy0cZKtV7nsJ1H3fWU&#10;QsCkei/irXv0MvkH1p/GZ4F+VkYkTd3BQfxi+U4dUyxJ643V2aEdyYqb9zkt4bGfo97+dVa/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAD7BM5d8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE&#10;70j8B2uRuKDWLsWhDXEqHuLWA6Tl7sTOA+J1sJ0m/HvcE9x2NKPZb7LdbHpy0s53FgWslgyIxsqq&#10;DhsBx8PrYgPEB4lK9ha1gB/tYZdfXmQyVXbCd30qQkNiCfpUCmhDGFJKfdVqI/3SDhqjV1tnZIjS&#10;NVQ5OcVy09NbxhJqZIfxQysH/dzq6qsYjYDJleP3y9v+6eOmqD8PnPFkXXMhrq/mxwcgQc/hLwxn&#10;/IgOeWQq7YjKk17Ahq9iUsCaxUln/257D6SMxzbhQPOM/l+Q/wIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAlwtbwVwIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAPsEzl3wAAAAkBAAAPAAAAAAAAAAAAAAAAALEEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" adj="4190" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Upp 17" style="position:absolute;left:0;text-align:left;margin-left:42.55pt;margin-top:15pt;width:32.3pt;height:83.25pt;rotation:180;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="4190" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlwtbwVwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21n6weCOkXQIsOA&#10;oi3QDj0rsmwLkESNUmJ3v36U7LRZt9OwHARSIh/J58dcXo3WsL3CoMHVvDopOVNOQqNdV/PvT5tP&#10;F5yFKFwjDDhV8xcV+NXq44fLwS/VAnowjUJGIC4sB1/zPka/LIoge2VFOAGvHD22gFZEcrErGhQD&#10;oVtTLMryrBgAG48gVQh0ezM98lXGb1sl433bBhWZqTn1FvOJ+dyms1hdimWHwvdazm2If+jCCu2o&#10;6CvUjYiC7VD/AWW1RAjQxhMJtoC21VLlGWiaqnw3zWMvvMqzEDnBv9IU/h+svNs/+gckGgYfloHM&#10;NMXYomUIxFZVXpTpl4ejdtmYuXt55U6NkUm6/FKVi4oYlvRUlafni/PTRG4xgSVQjyF+VWBZMmq+&#10;82tEGDKw2N+GOEUfolJGAKObjTYmO9htrw2yvaBPudnkpqaU38KMYwN1sDinnpkUJKnWiEim9U3N&#10;g+s4E6YjrcqIubaDVIGQpg5vROinGhl2EojVkVRqtK35TMdU2biUprLO5gneaExWHLcjhSZzC83L&#10;A06sUmvBy40mIm5FiA8CSXR0SYsU7+loDdAQMFuc9YA//3af4kkL9MrZQCKmAX/sBCrOzDdHKvl8&#10;lj4di8cOHjvbY8ft7DUQuVXuLpuUjNEczBbBPtO+rVNVehJOUu2Jytm5jtNy0cZKtV7nsJ1H3fWU&#10;QsCkei/irXv0MvkH1p/GZ4F+VkYkTd3BQfxi+U4dUyxJ643V2aEdyYqb9zkt4bGfo97+dVa/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAD7BM5d8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE&#10;70j8B2uRuKDWLsWhDXEqHuLWA6Tl7sTOA+J1sJ0m/HvcE9x2NKPZb7LdbHpy0s53FgWslgyIxsqq&#10;DhsBx8PrYgPEB4lK9ha1gB/tYZdfXmQyVXbCd30qQkNiCfpUCmhDGFJKfdVqI/3SDhqjV1tnZIjS&#10;NVQ5OcVy09NbxhJqZIfxQysH/dzq6qsYjYDJleP3y9v+6eOmqD8PnPFkXXMhrq/mxwcgQc/hLwxn&#10;/IgOeWQq7YjKk17Ahq9iUsCaxUln/257D6SMxzbhQPOM/l+Q/wIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAlwtbwVwIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAPsEzl3wAAAAkBAAAPAAAAAAAAAAAAAAAAALEEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;">
                       <v:textbox inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="00C6C7F0" w14:textId="77777777" w:rsidR="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A104A3">
+                          <w:p w:rsidR="00A10124" w:rsidP="00A104A3" w:rsidRDefault="00A10124" w14:paraId="649841BE" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="64F1040C" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="0066567D" w:rsidRDefault="00A10124" w:rsidP="00A104A3">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00A10124" w:rsidP="00A104A3" w:rsidRDefault="00A10124" w14:paraId="18F999B5" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -1622,55 +1600,55 @@
               </w:rPr>
               <w:t>Vena cava superior K+ 50 s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4708" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D05C3E0" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0E2"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>â</w:t>
             </w:r>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mitten av halsen – hela hjärtat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21384464" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -1740,55 +1718,55 @@
               </w:rPr>
               <w:t>Vena cava superior K+ 70 s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4708" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="2C7EE461" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0E2"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>â</w:t>
             </w:r>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mitten av halsen – hela hjärtat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B0C1A28" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -2026,72 +2004,72 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>AX</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="46F51D8C" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="3C2ED21A">
+                    <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe" w14:anchorId="46F51D8C">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum height 0 #1"/>
                         <v:f eqn="sum 10800 0 #1"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="prod @4 @3 10800"/>
                         <v:f eqn="sum width 0 @5"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
+                      <v:path textboxrect="@1,0,@2,@6" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Ned 20" o:spid="_x0000_s1027" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:70.6pt;margin-top:16.55pt;width:32.25pt;height:42.85pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8o9X/UAIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5x0ST+COkXQIsOA&#10;oi3QDj0rshwLkESNUmJnv36U7DRpt9OwHBhSovnI50df33TWsJ3CoMGVfDIac6achEq7Tcl/vKy+&#10;XHIWonCVMOBUyfcq8JvF50/XrZ+rM2jAVAoZFXFh3vqSNzH6eVEE2Sgrwgi8cnRZA1oRKcRNUaFo&#10;qbo1xdl4fF60gJVHkCoEOr3rL/ki169rJeNjXQcVmSk59RazxWzXyRaLazHfoPCNlkMb4h+6sEI7&#10;An0rdSeiYFvUf5SyWiIEqONIgi2grrVUeQaaZjL+MM1zI7zKsxA5wb/RFP5fWfmwe/ZPSDS0PswD&#10;uWmKrkab/qk/1mWy9m9kqS4ySYfT8dXsYsaZpKvZdDq5miUyi+PDHkP8psCy5JS8gtYtEaHNPInd&#10;fYh9/iEvAQYwulppY3KAm/WtQbYT9PJWqzH9Boh3acaxlqR3dkHXTAoSUW1EJNf6quTBbTgTZkPq&#10;lBEztoOEkN98wr4ToekxctleElZH0qXRtuSXCfiAbFzqTGVlDRMciUte7NYd0wQ8SYXSyRqq/RMy&#10;hF58wcuVJth7EeKTQFIbtU0bFB/J1AZoFhg8zhrAX387T/klT5azltRLc/7cClScme+O5PH1PLXM&#10;4mmAp8H6NHBbewvE8YR21cvs0sMYzcGtEewrLdoyodKVcJI66xkdgtvYbxWtqlTLZU4jiXsR792z&#10;l6l4Yi4R/tK9CvSDLCLp6QEOShfzD8Loc0lXRyaHgBYiy21Y3rRxp3HOOn5iFr8BAAD//wMAUEsD&#10;BBQABgAIAAAAIQBs2dlb3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToQwFEX3Jv5D80zc&#10;GKdQdIYgZWJM+ABxTFwW2gEy9JW0ZcC/97nS5c09ue+88rjZiV2ND6NDCekuAWawc3rEXsLpo37M&#10;gYWoUKvJoZHwbQIcq9ubUhXarfhurk3sGY1gKJSEIca54Dx0g7Eq7NxskLqz81ZFir7n2quVxu3E&#10;RZLsuVUj0oVBzeZtMN2lWayE9uuhbjM72mXvmw2FqNcLfkp5f7e9vgCLZot/MPzqkzpU5NS6BXVg&#10;E+WnVBAqIctSYASI5PkArKUmzXPgVcn/v1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADyj1f9QAgAAqgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGzZ2VvcAAAACgEAAA8AAAAAAAAAAAAAAAAAqgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" adj="13472" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Ned 20" style="position:absolute;left:0;text-align:left;margin-left:70.6pt;margin-top:16.55pt;width:32.25pt;height:42.85pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t67" adj="13472" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8o9X/UAIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5x0ST+COkXQIsOA&#10;oi3QDj0rshwLkESNUmJnv36U7DRpt9OwHBhSovnI50df33TWsJ3CoMGVfDIac6achEq7Tcl/vKy+&#10;XHIWonCVMOBUyfcq8JvF50/XrZ+rM2jAVAoZFXFh3vqSNzH6eVEE2Sgrwgi8cnRZA1oRKcRNUaFo&#10;qbo1xdl4fF60gJVHkCoEOr3rL/ki169rJeNjXQcVmSk59RazxWzXyRaLazHfoPCNlkMb4h+6sEI7&#10;An0rdSeiYFvUf5SyWiIEqONIgi2grrVUeQaaZjL+MM1zI7zKsxA5wb/RFP5fWfmwe/ZPSDS0PswD&#10;uWmKrkab/qk/1mWy9m9kqS4ySYfT8dXsYsaZpKvZdDq5miUyi+PDHkP8psCy5JS8gtYtEaHNPInd&#10;fYh9/iEvAQYwulppY3KAm/WtQbYT9PJWqzH9Boh3acaxlqR3dkHXTAoSUW1EJNf6quTBbTgTZkPq&#10;lBEztoOEkN98wr4ToekxctleElZH0qXRtuSXCfiAbFzqTGVlDRMciUte7NYd0wQ8SYXSyRqq/RMy&#10;hF58wcuVJth7EeKTQFIbtU0bFB/J1AZoFhg8zhrAX387T/klT5azltRLc/7cClScme+O5PH1PLXM&#10;4mmAp8H6NHBbewvE8YR21cvs0sMYzcGtEewrLdoyodKVcJI66xkdgtvYbxWtqlTLZU4jiXsR792z&#10;l6l4Yi4R/tK9CvSDLCLp6QEOShfzD8Loc0lXRyaHgBYiy21Y3rRxp3HOOn5iFr8BAAD//wMAUEsD&#10;BBQABgAIAAAAIQBs2dlb3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToQwFEX3Jv5D80zc&#10;GKdQdIYgZWJM+ABxTFwW2gEy9JW0ZcC/97nS5c09ue+88rjZiV2ND6NDCekuAWawc3rEXsLpo37M&#10;gYWoUKvJoZHwbQIcq9ubUhXarfhurk3sGY1gKJSEIca54Dx0g7Eq7NxskLqz81ZFir7n2quVxu3E&#10;RZLsuVUj0oVBzeZtMN2lWayE9uuhbjM72mXvmw2FqNcLfkp5f7e9vgCLZot/MPzqkzpU5NS6BXVg&#10;E+WnVBAqIctSYASI5PkArKUmzXPgVcn/v1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADyj1f9QAgAAqgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGzZ2VvcAAAACgEAAA8AAAAAAAAAAAAAAAAAqgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;">
                       <v:textbox style="layout-flow:vertical" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="4D0967D2" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="0066564D" w:rsidRDefault="00A10124" w:rsidP="00A104A3">
+                          <w:p w:rsidRPr="0066564D" w:rsidR="00A10124" w:rsidP="00A104A3" w:rsidRDefault="00A10124" w14:paraId="5580844F" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>AX</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin"/>
                     </v:shape>
                   </w:pict>
@@ -2163,56 +2141,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>SAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="4D41DCA1" id="Upp 24" o:spid="_x0000_s1028" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:18.85pt;margin-top:36.8pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoRvKaVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06yNOuCOkXQIsOA&#10;oivQDj0rshwLkESNUmJ3Xz9Kctqs22lYDgQpUY/k82MurwZr2EFh0OBqPj2bcKachEa7Xc2/P24+&#10;XHAWonCNMOBUzZ9V4Fer9+8ue79UM+jANAoZgbiw7H3Nuxj9sqqC7JQV4Qy8cnTZAloRKcRd1aDo&#10;Cd2aajaZLKoesPEIUoVApzflkq8yftsqGb+1bVCRmZpTbzFbzHabbLW6FMsdCt9pObYh/qELK7Sj&#10;oi9QNyIKtkf9B5TVEiFAG88k2AraVkuVZ6BpppM30zx0wqs8C5ET/AtN4f/ByrvDg79HoqH3YRnI&#10;TVMMLVqGQGydzyfpl2ejbtmQqXt+oU4NkUk6nE8nsykRLOlq/nm+WJwnaqsClSA9hvhFgWXJqfne&#10;rxGhz7jicBtiyT5mpRcBjG422pgc4G57bZAdBH3IzSb3VJ78lmYc60mGs0/UMpOCBNUaEcm1vql5&#10;cDvOhNmRUmXEXNtBqkBIpcMbEbpSI8MWeVgdSaNG25pfFDZKZePSM5VVNk7wSmLy4rAdmKbCswSU&#10;TrbQPN9joZY6DF5uNPFxK0K8F0jKo0PapviNTGuAZoHR46wD/Pm385Rf82RpbM56EjON+mMvUHFm&#10;vjpSy8dF+oYsngZ4GmxPA7e310A0T3OD2aXHGM3RbRHsE+3dOhWmK+EkNVdIHYPrWJaMNleq9Tqn&#10;keK9iLfuwcsEfuT8cXgS6EddRBLUHRyFL5ZvtFFySVivZI4B7UfW27jLaQFP45z1+o+z+gUAAP//&#10;AwBQSwMEFAAGAAgAAAAhAA8OKUTeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI&#10;3MGaSuyoHVpBEuJUCAlUumvhAE7sJlHjcYjd1OH0TFewm9EfvXm/2ETbs8mMvnMoIVkKYAZrpzts&#10;JHx9vt2nwHxQqFXv0EiYjYdNeXtTqFy7C+7NdAgNIwj6XEloQxhyzn3dGqv80g0GKTu60apA69hw&#10;PaoLwW3PH4R45FZ1SB9aNZjX1tSnw9lKSGO2TX62U5yfdnP1Eb7t7li/S3m3iC/PwIKJ4e8Yrvqk&#10;DiU5Ve6M2rNewiqhKoFYYgXsmos0A1bRsF5nwMuC/29Q/gIAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDoRvKaVQIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAPDilE3gAAAAkBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="692FF743">
+                    <v:shape id="Upp 24" style="position:absolute;left:0;text-align:left;margin-left:18.85pt;margin-top:36.8pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1028" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="8956" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoRvKaVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06yNOuCOkXQIsOA&#10;oivQDj0rshwLkESNUmJ3Xz9Kctqs22lYDgQpUY/k82MurwZr2EFh0OBqPj2bcKachEa7Xc2/P24+&#10;XHAWonCNMOBUzZ9V4Fer9+8ue79UM+jANAoZgbiw7H3Nuxj9sqqC7JQV4Qy8cnTZAloRKcRd1aDo&#10;Cd2aajaZLKoesPEIUoVApzflkq8yftsqGb+1bVCRmZpTbzFbzHabbLW6FMsdCt9pObYh/qELK7Sj&#10;oi9QNyIKtkf9B5TVEiFAG88k2AraVkuVZ6BpppM30zx0wqs8C5ET/AtN4f/ByrvDg79HoqH3YRnI&#10;TVMMLVqGQGydzyfpl2ejbtmQqXt+oU4NkUk6nE8nsykRLOlq/nm+WJwnaqsClSA9hvhFgWXJqfne&#10;rxGhz7jicBtiyT5mpRcBjG422pgc4G57bZAdBH3IzSb3VJ78lmYc60mGs0/UMpOCBNUaEcm1vql5&#10;cDvOhNmRUmXEXNtBqkBIpcMbEbpSI8MWeVgdSaNG25pfFDZKZePSM5VVNk7wSmLy4rAdmKbCswSU&#10;TrbQPN9joZY6DF5uNPFxK0K8F0jKo0PapviNTGuAZoHR46wD/Pm385Rf82RpbM56EjON+mMvUHFm&#10;vjpSy8dF+oYsngZ4GmxPA7e310A0T3OD2aXHGM3RbRHsE+3dOhWmK+EkNVdIHYPrWJaMNleq9Tqn&#10;keK9iLfuwcsEfuT8cXgS6EddRBLUHRyFL5ZvtFFySVivZI4B7UfW27jLaQFP45z1+o+z+gUAAP//&#10;AwBQSwMEFAAGAAgAAAAhAA8OKUTeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI&#10;3MGaSuyoHVpBEuJUCAlUumvhAE7sJlHjcYjd1OH0TFewm9EfvXm/2ETbs8mMvnMoIVkKYAZrpzts&#10;JHx9vt2nwHxQqFXv0EiYjYdNeXtTqFy7C+7NdAgNIwj6XEloQxhyzn3dGqv80g0GKTu60apA69hw&#10;PaoLwW3PH4R45FZ1SB9aNZjX1tSnw9lKSGO2TX62U5yfdnP1Eb7t7li/S3m3iC/PwIKJ4e8Yrvqk&#10;DiU5Ve6M2rNewiqhKoFYYgXsmos0A1bRsF5nwMuC/29Q/gIAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDoRvKaVQIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAPDilE3gAAAAkBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" w14:anchorId="4D41DCA1">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="56DB149B" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="0066567D" w:rsidRDefault="00A10124" w:rsidP="00A104A3">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00A10124" w:rsidP="00A104A3" w:rsidRDefault="00A10124" w14:paraId="0666B90B" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -2252,53 +2230,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="2514F9BA" id="Rak 13" o:spid="_x0000_s1026" style="position:absolute;flip:x y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-.5pt,16.1pt" to="109.5pt,16.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPsCFBuAEAAF0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfiTeNKGGVTQ+NUg4V&#10;VKJwn3jtXUv+ksdkk3/P2PloKTfExRp7Zp7nPT+v7g7Osr1KaILv+HzWcKa8DL3xQ8d/PG8/LDnD&#10;DL4HG7zq+FEhv1u/f7eaYqtuwhhsrxIjEI/tFDs+5hxbIVCOygHOQlSekjokB5m2aRB9gonQnRU3&#10;TXMrppD6mIJUiHS6OSX5uuJrrWT+pjWqzGzHabZc11TXXVnFegXtkCCORp7HgH+YwoHxdOkVagMZ&#10;2K9k/oJyRqaAQeeZDE4ErY1UlQOxmTdv2HwfIarKhcTBeJUJ/x+s/Lq/90+JZJgithifUmFx0Mkx&#10;bU38Qm/Ka/SzRCVHM7NDFfB4FVAdMpN0OF98/tQ0pLOk3O3iY9VXnPBKb0yYH1RwrAQdt8YXetDC&#10;/hEzzUCll5Jy7MPWWFufyHo2dXyxnFd0IKdoC5kucrHvOPqBM7ADWVDmVCExWNOX9gKEadjd28T2&#10;QDbYbmnEy2R/lJW7N4Djqa6mTgZxJpNLrXEdX5bmS7f1BV1Vn50ZvMhYol3oj1VdUXb0hpXj2W/F&#10;JK/3FL/+FevfAAAA//8DAFBLAwQUAAYACAAAACEA21CystsAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7WVuLXOD6loGqeqQDwAbR9gG5vEaryOYjcJPD3LCY47M5r9pjosrheT&#10;GYP1pCDdJCAMNV5bahVczu/rFxAhImnsPRkFXybAoX58qLDUfqYPM51iK7iEQokKuhiHUsrQdMZh&#10;2PjBEHuffnQY+RxbqUecudz1MkuSrXRoiT90OJjXzjS3090psPnZDsv3cdrhc7p9Ky7FbaZCqafV&#10;ctyDiGaJf2H4xWd0qJnp6u+kg+gVrFOeEhXkWQaC/SzdsXBlIc9A1pX8P6D+AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAI+wIUG4AQAAXQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhANtQsrLbAAAACAEAAA8AAAAAAAAAAAAAAAAAEgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="00BBB0E8">
+                    <v:line id="Rak 13" style="position:absolute;flip:x y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="-.5pt,16.1pt" to="109.5pt,16.6pt" w14:anchorId="2514F9BA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPsCFBuAEAAF0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfiTeNKGGVTQ+NUg4V&#10;VKJwn3jtXUv+ksdkk3/P2PloKTfExRp7Zp7nPT+v7g7Osr1KaILv+HzWcKa8DL3xQ8d/PG8/LDnD&#10;DL4HG7zq+FEhv1u/f7eaYqtuwhhsrxIjEI/tFDs+5hxbIVCOygHOQlSekjokB5m2aRB9gonQnRU3&#10;TXMrppD6mIJUiHS6OSX5uuJrrWT+pjWqzGzHabZc11TXXVnFegXtkCCORp7HgH+YwoHxdOkVagMZ&#10;2K9k/oJyRqaAQeeZDE4ErY1UlQOxmTdv2HwfIarKhcTBeJUJ/x+s/Lq/90+JZJgithifUmFx0Mkx&#10;bU38Qm/Ka/SzRCVHM7NDFfB4FVAdMpN0OF98/tQ0pLOk3O3iY9VXnPBKb0yYH1RwrAQdt8YXetDC&#10;/hEzzUCll5Jy7MPWWFufyHo2dXyxnFd0IKdoC5kucrHvOPqBM7ADWVDmVCExWNOX9gKEadjd28T2&#10;QDbYbmnEy2R/lJW7N4Djqa6mTgZxJpNLrXEdX5bmS7f1BV1Vn50ZvMhYol3oj1VdUXb0hpXj2W/F&#10;JK/3FL/+FevfAAAA//8DAFBLAwQUAAYACAAAACEA21CystsAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7WVuLXOD6loGqeqQDwAbR9gG5vEaryOYjcJPD3LCY47M5r9pjosrheT&#10;GYP1pCDdJCAMNV5bahVczu/rFxAhImnsPRkFXybAoX58qLDUfqYPM51iK7iEQokKuhiHUsrQdMZh&#10;2PjBEHuffnQY+RxbqUecudz1MkuSrXRoiT90OJjXzjS3090psPnZDsv3cdrhc7p9Ky7FbaZCqafV&#10;ctyDiGaJf2H4xWd0qJnp6u+kg+gVrFOeEhXkWQaC/SzdsXBlIc9A1pX8P6D+AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAI+wIUG4AQAAXQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhANtQsrLbAAAACAEAAA8AAAAAAAAAAAAAAAAAEgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53C5A75E" wp14:editId="60B2B343">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>699770</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-21590</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="12700" cy="1355725"/>
                       <wp:effectExtent l="19050" t="19050" r="25400" b="34925"/>
                       <wp:wrapNone/>
@@ -2317,53 +2295,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="08B8C41C" id="Rak 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="55.1pt,-1.7pt" to="56.1pt,105.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALdeHlrQEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IcuDEE0znEcC9F&#10;G6DtB6wpUiLAF7isZf99l7TjpO2tqA80yd2d3RmONk8nZ9lRJTTBC94tWs6Ul2EwfhT8x/f9/Zoz&#10;zOAHsMErwc8K+dP27sNmjr1ahinYQSVGIB77OQo+5Rz7pkE5KQe4CFF5CuqQHGQ6prEZEsyE7myz&#10;bNuPzRzSEFOQCpFud5cg31Z8rZXMX7VGlZkVnGbLdU11PZS12W6gHxPEycjrGPAPUzgwnpreoHaQ&#10;gf1M5i8oZ2QKGHReyOCaoLWRqnIgNl37B5tvE0RVuZA4GG8y4f+DlV+Oz/4lkQxzxB7jSyosTjq5&#10;8k/zsVMV63wTS50yk3TZLR9bUlRSpHtYrR6XqyJm81YcE+ZPKjhWNoJb4wsX6OH4GfMl9TWlXPuw&#10;N9bW97CezYI/rLvaAMgW2kKmXi4OgqMfOQM7kt9kThUSgzVDKS9AmMbDs03sCPTm+31Lv+tkv6WV&#10;3jvA6ZJXQxc3OJPJktY4wdel+LXa+oKuqqmuDN40K7tDGM5Vyqac6MGqHFdzFUe8P9P+/Sew/QUA&#10;AP//AwBQSwMEFAAGAAgAAAAhANTbPsndAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQ&#10;RfdI/IM1SOxaO+GhEuJUCKkSsOqDBezceIgj7HEUu234e6YrWN6Zoztn6uUUvDjimPpIGoq5AoHU&#10;RttTp+F9t5otQKRsyBofCTX8YIJlc3lRm8rGE23wuM2d4BJKldHgch4qKVPrMJg0jwMS777iGEzm&#10;OHbSjubE5cHLUql7GUxPfMGZAZ8dtt/bQ9DwoXaftH5YOGrx5e41vK0Urb3W11fT0yOIjFP+g+Gs&#10;z+rQsNM+Hsgm4TkXqmRUw+zmFsQZKEoe7DWUhSpANrX8/0LzCwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAt14eWtAQAASgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANTbPsndAAAACgEAAA8AAAAAAAAAAAAAAAAABwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="0BC6AFFE">
+                    <v:line id="Rak 16" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="55.1pt,-1.7pt" to="56.1pt,105.05pt" w14:anchorId="08B8C41C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALdeHlrQEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IcuDEE0znEcC9F&#10;G6DtB6wpUiLAF7isZf99l7TjpO2tqA80yd2d3RmONk8nZ9lRJTTBC94tWs6Ul2EwfhT8x/f9/Zoz&#10;zOAHsMErwc8K+dP27sNmjr1ahinYQSVGIB77OQo+5Rz7pkE5KQe4CFF5CuqQHGQ6prEZEsyE7myz&#10;bNuPzRzSEFOQCpFud5cg31Z8rZXMX7VGlZkVnGbLdU11PZS12W6gHxPEycjrGPAPUzgwnpreoHaQ&#10;gf1M5i8oZ2QKGHReyOCaoLWRqnIgNl37B5tvE0RVuZA4GG8y4f+DlV+Oz/4lkQxzxB7jSyosTjq5&#10;8k/zsVMV63wTS50yk3TZLR9bUlRSpHtYrR6XqyJm81YcE+ZPKjhWNoJb4wsX6OH4GfMl9TWlXPuw&#10;N9bW97CezYI/rLvaAMgW2kKmXi4OgqMfOQM7kt9kThUSgzVDKS9AmMbDs03sCPTm+31Lv+tkv6WV&#10;3jvA6ZJXQxc3OJPJktY4wdel+LXa+oKuqqmuDN40K7tDGM5Vyqac6MGqHFdzFUe8P9P+/Sew/QUA&#10;AP//AwBQSwMEFAAGAAgAAAAhANTbPsndAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQ&#10;RfdI/IM1SOxaO+GhEuJUCKkSsOqDBezceIgj7HEUu234e6YrWN6Zoztn6uUUvDjimPpIGoq5AoHU&#10;RttTp+F9t5otQKRsyBofCTX8YIJlc3lRm8rGE23wuM2d4BJKldHgch4qKVPrMJg0jwMS777iGEzm&#10;OHbSjubE5cHLUql7GUxPfMGZAZ8dtt/bQ9DwoXaftH5YOGrx5e41vK0Urb3W11fT0yOIjFP+g+Gs&#10;z+rQsNM+Hsgm4TkXqmRUw+zmFsQZKEoe7DWUhSpANrX8/0LzCwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAt14eWtAQAASgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANTbPsndAAAACgEAAA8AAAAAAAAAAAAAAAAABwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="429403AE" wp14:editId="435E0B18">
                   <wp:extent cx="1393190" cy="1323975"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="12" name="Bildobjekt 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1904278224" name=""/>
                           <pic:cNvPicPr/>
@@ -2478,56 +2456,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>SAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="09DC6C3E" id="Upp 22" o:spid="_x0000_s1029" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:24.6pt;margin-top:48.05pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwUCcTVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwuE0BSxRIiIqlKU&#10;IJEqZ+P1spb81bFhl/76ju0l0LSnqhxGM/b4zczbN8zvO63IUYCX1pR0NBhSIgy3lTT7kn5/WX+6&#10;o8QHZiqmrBElPQlP7xcfP8xbNxNj21hVCSAIYvysdSVtQnCzovC8EZr5gXXC4GVtQbOAIeyLCliL&#10;6FoV4+FwWrQWKgeWC+/x9CFf0kXCr2vBw3NdexGIKin2FpKFZHfRFos5m+2BuUbyvg32D11oJg0W&#10;fYN6YIGRA8g/oLTkYL2tw4BbXdi6llykGXCa0fDdNNuGOZFmQXK8e6PJ/z9Y/nTcug0gDa3zM49u&#10;nKKrQROwyNbtZBh/aTbslnSJutMbdaILhOPhZDQcj5BgjleTL5Pp9DZSW2SoCOnAh6/CahKdkh7c&#10;EsC2CZcdH33I2ees+MJbJau1VCoFsN+tFJAjww+5Xqee8pPf0pQhLcpw/BlbJpyhoGrFArraVSX1&#10;Zk8JU3tUKg+QahsbKyBS7vCB+SbXSLBZHloG1KiSuqR3mY1cWZn4TCSV9RNcSIxe6HYdkVj4JgLF&#10;k52tThvI1GKH3vG1RD4emQ8bBqg8PMRtCs9oamVxFtt7lDQWfv7tPOaXNFocm5IWxYyj/jgwEJSo&#10;bwbVcjON35CE6wCug911YA56ZZHmUWowufgYgjq7NVj9inu3jIXxihmOzWVS+2AV8pLh5nKxXKY0&#10;VLxj4dFsHY/gZ85fulcGrtdFQEE92bPw2eydNnIuCutCZh/gfiS99bscF/A6TlmXf5zFLwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAHpFm6nfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyo0yi0JcSpEBKo9EbhA5x4m0TE6xC7qcPXsz3BbXdnNPum2EbbiwlH3zlSsFwkIJBqZzpq&#10;FHx+vNxtQPigyejeESqY0cO2vL4qdG7cmd5xOoRGcAj5XCtoQxhyKX3dotV+4QYk1o5utDrwOjbS&#10;jPrM4baXaZKspNUd8YdWD/jcYv11OFkFm/iwW/7spjiv93P1Fr7t/li/KnV7E58eQQSM4c8MF3xG&#10;h5KZKnci40WvIEvv2cn3JOUKF0OaZCAqHlbrDGRZyP8Vyl8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAMFAnE1UCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAekWbqd8AAAAKAQAADwAAAAAAAAAAAAAAAACvBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="78875389">
+                    <v:shape id="Upp 22" style="position:absolute;left:0;text-align:left;margin-left:24.6pt;margin-top:48.05pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1029" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="8956" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwUCcTVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwuE0BSxRIiIqlKU&#10;IJEqZ+P1spb81bFhl/76ju0l0LSnqhxGM/b4zczbN8zvO63IUYCX1pR0NBhSIgy3lTT7kn5/WX+6&#10;o8QHZiqmrBElPQlP7xcfP8xbNxNj21hVCSAIYvysdSVtQnCzovC8EZr5gXXC4GVtQbOAIeyLCliL&#10;6FoV4+FwWrQWKgeWC+/x9CFf0kXCr2vBw3NdexGIKin2FpKFZHfRFos5m+2BuUbyvg32D11oJg0W&#10;fYN6YIGRA8g/oLTkYL2tw4BbXdi6llykGXCa0fDdNNuGOZFmQXK8e6PJ/z9Y/nTcug0gDa3zM49u&#10;nKKrQROwyNbtZBh/aTbslnSJutMbdaILhOPhZDQcj5BgjleTL5Pp9DZSW2SoCOnAh6/CahKdkh7c&#10;EsC2CZcdH33I2ees+MJbJau1VCoFsN+tFJAjww+5Xqee8pPf0pQhLcpw/BlbJpyhoGrFArraVSX1&#10;Zk8JU3tUKg+QahsbKyBS7vCB+SbXSLBZHloG1KiSuqR3mY1cWZn4TCSV9RNcSIxe6HYdkVj4JgLF&#10;k52tThvI1GKH3vG1RD4emQ8bBqg8PMRtCs9oamVxFtt7lDQWfv7tPOaXNFocm5IWxYyj/jgwEJSo&#10;bwbVcjON35CE6wCug911YA56ZZHmUWowufgYgjq7NVj9inu3jIXxihmOzWVS+2AV8pLh5nKxXKY0&#10;VLxj4dFsHY/gZ85fulcGrtdFQEE92bPw2eydNnIuCutCZh/gfiS99bscF/A6TlmXf5zFLwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAHpFm6nfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyo0yi0JcSpEBKo9EbhA5x4m0TE6xC7qcPXsz3BbXdnNPum2EbbiwlH3zlSsFwkIJBqZzpq&#10;FHx+vNxtQPigyejeESqY0cO2vL4qdG7cmd5xOoRGcAj5XCtoQxhyKX3dotV+4QYk1o5utDrwOjbS&#10;jPrM4baXaZKspNUd8YdWD/jcYv11OFkFm/iwW/7spjiv93P1Fr7t/li/KnV7E58eQQSM4c8MF3xG&#10;h5KZKnci40WvIEvv2cn3JOUKF0OaZCAqHlbrDGRZyP8Vyl8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAMFAnE1UCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAekWbqd8AAAAKAQAADwAAAAAAAAAAAAAAAACvBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" w14:anchorId="09DC6C3E">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="2DF7FAF6" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="0066567D" w:rsidRDefault="00A10124" w:rsidP="00A104A3">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00A10124" w:rsidP="00A104A3" w:rsidRDefault="00A10124" w14:paraId="2EACC26A" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -2599,56 +2577,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>COR</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="42E9EAEA" id="Upp 26" o:spid="_x0000_s1030" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:79.95pt;margin-top:41.45pt;width:32.3pt;height:43.5pt;rotation:180;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4fJxLVgIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aytiuCOkXQIsOA&#10;oC2QDj0rshwLkESNUmJnXz9Kdpqs22lYDgQpUY/k82Nu73pr2F5h0OAqPrkoOVNOQq3dtuLfX5af&#10;bjgLUbhaGHCq4gcV+N3844fbzs/UFFowtUJGIC7MOl/xNkY/K4ogW2VFuACvHF02gFZECnFb1Cg6&#10;QremmJblddEB1h5BqhDo9GG45POM3zRKxqemCSoyU3HqLWaL2W6SLea3YrZF4VstxzbEP3RhhXZU&#10;9A3qQUTBdqj/gLJaIgRo4oUEW0DTaKnyDDTNpHw3zboVXuVZiJzg32gK/w9WPu7X/hmJhs6HWSA3&#10;TdE3aBkCsTUpb8r0y8NRu6zP3B3euFN9ZJIOLyfldEIMS7q6uppeXmVuiwErYXoM8asCy5JT8Z1f&#10;IEKXccV+FSK1QNnHrPQigNH1UhuTA9xu7g2yvaAvuVzmnoYnv6UZxzrqevqFWmZSkKIaIyK51tcV&#10;D27LmTBbkqqMmGs7SBWyDFLtBxHaoUaGHfRhdSSRGm0rPrIxVDYudaayzMYJTiwmL/abnmkqfJmA&#10;0skG6sMzDtxSh8HLpaayKxHis0CSHh3SOsUnMo0BmgVGj7MW8OffzlN+xZOlsTnrSM006o+dQMWZ&#10;+eZILp+v0zdk8TzA82BzHridvQeieZIbzC49xmiOboNgX2nxFqkwXQknqbmB1DG4j8OW0epKtVjk&#10;NJK8F3Hl1l4m8KMqXvpXgX7URSRBPcJR+WL2ThtDLknlROYY0IJkBY3LnDbwPM5Zp7+c+S8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCcdgrV3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUi9USdRW7UhTlVRNVdEywc48RJHxOsQO2369ywnOK1GM5p9U+xn14srjqHzpCBdJiCQGm86&#10;ahV8XE7PWxAhajK694QK7hhgXz4+FDo3/kbveD3HVnAJhVwrsDEOuZShseh0WPoBib1PPzodWY6t&#10;NKO+cbnrZZYkG+l0R/zB6gFfLTZf58kpOKaxqr6ls29T6O51tTqFg0uVWjzNhxcQEef4F4ZffEaH&#10;kplqP5EJome93u04qmCb8eVAlq3WIGp2NuzIspD/J5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAHh8nEtWAgAAugQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJx2CtXcAAAACgEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" adj="8019" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="5BB62609">
+                    <v:shape id="Upp 26" style="position:absolute;left:0;text-align:left;margin-left:79.95pt;margin-top:41.45pt;width:32.3pt;height:43.5pt;rotation:180;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1030" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="8019" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4fJxLVgIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aytiuCOkXQIsOA&#10;oC2QDj0rshwLkESNUmJnXz9Kdpqs22lYDgQpUY/k82Nu73pr2F5h0OAqPrkoOVNOQq3dtuLfX5af&#10;bjgLUbhaGHCq4gcV+N3844fbzs/UFFowtUJGIC7MOl/xNkY/K4ogW2VFuACvHF02gFZECnFb1Cg6&#10;QremmJblddEB1h5BqhDo9GG45POM3zRKxqemCSoyU3HqLWaL2W6SLea3YrZF4VstxzbEP3RhhXZU&#10;9A3qQUTBdqj/gLJaIgRo4oUEW0DTaKnyDDTNpHw3zboVXuVZiJzg32gK/w9WPu7X/hmJhs6HWSA3&#10;TdE3aBkCsTUpb8r0y8NRu6zP3B3euFN9ZJIOLyfldEIMS7q6uppeXmVuiwErYXoM8asCy5JT8Z1f&#10;IEKXccV+FSK1QNnHrPQigNH1UhuTA9xu7g2yvaAvuVzmnoYnv6UZxzrqevqFWmZSkKIaIyK51tcV&#10;D27LmTBbkqqMmGs7SBWyDFLtBxHaoUaGHfRhdSSRGm0rPrIxVDYudaayzMYJTiwmL/abnmkqfJmA&#10;0skG6sMzDtxSh8HLpaayKxHis0CSHh3SOsUnMo0BmgVGj7MW8OffzlN+xZOlsTnrSM006o+dQMWZ&#10;+eZILp+v0zdk8TzA82BzHridvQeieZIbzC49xmiOboNgX2nxFqkwXQknqbmB1DG4j8OW0epKtVjk&#10;NJK8F3Hl1l4m8KMqXvpXgX7URSRBPcJR+WL2ThtDLknlROYY0IJkBY3LnDbwPM5Zp7+c+S8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCcdgrV3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUi9USdRW7UhTlVRNVdEywc48RJHxOsQO2369ywnOK1GM5p9U+xn14srjqHzpCBdJiCQGm86&#10;ahV8XE7PWxAhajK694QK7hhgXz4+FDo3/kbveD3HVnAJhVwrsDEOuZShseh0WPoBib1PPzodWY6t&#10;NKO+cbnrZZYkG+l0R/zB6gFfLTZf58kpOKaxqr6ls29T6O51tTqFg0uVWjzNhxcQEef4F4ZffEaH&#10;kplqP5EJome93u04qmCb8eVAlq3WIGp2NuzIspD/J5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAHh8nEtWAgAAugQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJx2CtXcAAAACgEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" w14:anchorId="42E9EAEA">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="0C09E528" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="0066567D" w:rsidRDefault="00A10124" w:rsidP="00A104A3">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00A10124" w:rsidP="00A104A3" w:rsidRDefault="00A10124" w14:paraId="6F6EA83F" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>COR</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -2688,53 +2666,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="4FAAF996" id="Rak 28" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-3.65pt,40.55pt" to="123.85pt,41.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/mXLatAEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5Ic1HAFyznEcHoI&#10;2gBtPmBNkRIBvsBlLPvvu6QcN2lvRXUgltzlcGd2tLk/WcOOMqL2ruPNouZMOuF77YaOv/zc3645&#10;wwSuB+Od7PhZIr/f3nzaTKGVSz9608vICMRhO4WOjymFtqpQjNICLnyQjpLKRwuJtnGo+ggToVtT&#10;Let6VU0+9iF6IRHpdDcn+bbgKyVF+q4UysRMx6m3VNZY1kNeq+0G2iFCGLW4tAH/0IUF7ejRK9QO&#10;ErDXqP+CslpEj16lhfC28kppIQsHYtPUf7D5MUKQhQuJg+EqE/4/WPHt+OCeI8kwBWwxPMfM4qSi&#10;Zcro8JVmWnhRp+xUZDtfZZOnxAQdNqvmy/IzqSsot7qjiOCqGSWjhYjpUXrLctBxo10mBS0cnzDN&#10;pW8l+dj5vTamDMY4NnX8bt3UGR3IH8pAotCGvuPoBs7ADGQ8kWKBRG90n69nIIzD4cFEdgQa/n5f&#10;03fp7ENZfnsHOM51JTXbwupE3jTadnydL7/dNi6jy+KuC4Pf4uXo4Ptz0bTKO5pckePismyN93uK&#10;3/8L218AAAD//wMAUEsDBBQABgAIAAAAIQBSn0Hy3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUjcWsfhJ1UapyqROHBAgsIDuPE2jojXIXbbwNOznOA4O6OZb6vN7Adxwin2&#10;gTSoZQYCqQ22p07D+9vjYgUiJkPWDIFQwxdG2NSXF5UpbTjTK552qRNcQrE0GlxKYyllbB16E5dh&#10;RGLvECZvEsupk3YyZy73g8yz7F560xMvODNi47D92B29hufwTU1x99Rm28/uRanmIeWd0/r6at6u&#10;QSSc018YfvEZHWpm2ocj2SgGDYvihpMaVkqBYD+/LQoQez7kCmRdyf8P1D8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA/5ly2rQBAABTAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAUp9B8t4AAAAIAQAADwAAAAAAAAAAAAAAAAAOBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="74915904">
+                    <v:line id="Rak 28" style="position:absolute;flip:x;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="-3.65pt,40.55pt" to="123.85pt,41.05pt" w14:anchorId="4FAAF996" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/mXLatAEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5Ic1HAFyznEcHoI&#10;2gBtPmBNkRIBvsBlLPvvu6QcN2lvRXUgltzlcGd2tLk/WcOOMqL2ruPNouZMOuF77YaOv/zc3645&#10;wwSuB+Od7PhZIr/f3nzaTKGVSz9608vICMRhO4WOjymFtqpQjNICLnyQjpLKRwuJtnGo+ggToVtT&#10;Let6VU0+9iF6IRHpdDcn+bbgKyVF+q4UysRMx6m3VNZY1kNeq+0G2iFCGLW4tAH/0IUF7ejRK9QO&#10;ErDXqP+CslpEj16lhfC28kppIQsHYtPUf7D5MUKQhQuJg+EqE/4/WPHt+OCeI8kwBWwxPMfM4qSi&#10;Zcro8JVmWnhRp+xUZDtfZZOnxAQdNqvmy/IzqSsot7qjiOCqGSWjhYjpUXrLctBxo10mBS0cnzDN&#10;pW8l+dj5vTamDMY4NnX8bt3UGR3IH8pAotCGvuPoBs7ADGQ8kWKBRG90n69nIIzD4cFEdgQa/n5f&#10;03fp7ENZfnsHOM51JTXbwupE3jTadnydL7/dNi6jy+KuC4Pf4uXo4Ptz0bTKO5pckePismyN93uK&#10;3/8L218AAAD//wMAUEsDBBQABgAIAAAAIQBSn0Hy3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUjcWsfhJ1UapyqROHBAgsIDuPE2jojXIXbbwNOznOA4O6OZb6vN7Adxwin2&#10;gTSoZQYCqQ22p07D+9vjYgUiJkPWDIFQwxdG2NSXF5UpbTjTK552qRNcQrE0GlxKYyllbB16E5dh&#10;RGLvECZvEsupk3YyZy73g8yz7F560xMvODNi47D92B29hufwTU1x99Rm28/uRanmIeWd0/r6at6u&#10;QSSc018YfvEZHWpm2ocj2SgGDYvihpMaVkqBYD+/LQoQez7kCmRdyf8P1D8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA/5ly2rQBAABTAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAUp9B8t4AAAAIAQAADwAAAAAAAAAAAAAAAAAOBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F28043F" wp14:editId="0D37A999">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>763905</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>4445</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="4445" cy="1264920"/>
                       <wp:effectExtent l="19050" t="19050" r="33655" b="30480"/>
                       <wp:wrapNone/>
@@ -2753,53 +2731,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="3105255C" id="Rak 19" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="60.15pt,.35pt" to="60.5pt,99.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzGj4FrgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wkWxYYUXpokF2G&#10;rsC2H8DIki1AXxC1OPn3pZQ07dZbMR9kSiSfyMenzd3JWXZUCU3wgs9nLWfKy9AbPwj++9f+05oz&#10;zOB7sMErwc8K+d3244fNFDu1CGOwvUqMQDx2UxR8zDl2TYNyVA5wFqLy5NQhOci0TUPTJ5gI3dlm&#10;0barZgqpjylIhUinu4uTbyu+1krmH1qjyswKTrXluqa6HsrabDfQDQniaOS1DHhHFQ6Mp0tvUDvI&#10;wP4k8wbKGZkCBp1nMrgmaG2kqj1QN/P2n25+jhBV7YXIwXijCf8frHw43vvHRDRMETuMj6l0cdLJ&#10;lT/Vx06VrPONLHXKTNLh56+rJWeSHPPF6stiuS5cNi+5MWH+poJjxRDcGl9agQ6O3zFfQp9DyrEP&#10;e2NtHYf1bBJ8uZ63NDEJpAptIZPpYi84+oEzsAPJTeZUITFY05f0AoRpONzbxI5AI9/vW/qulf0V&#10;Vu7eAY6XuOq6iMGZTIq0xgm+LsnP2dYXdFU1de3ghbJiHUJ/rkw2ZUfzqnRctVUE8XpP9usXsH0C&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcTsSB3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUjcqN0goAlxKoRUCTj1hwPc3HiJI+x1FLtteHu2J7jtaEaz39TLKXhxxDH1kTTMZwoE&#10;UhttT52G993qZgEiZUPW+Eio4QcTLJvLi9pUNp5og8dt7gSXUKqMBpfzUEmZWofBpFkckNj7imMw&#10;meXYSTuaE5cHLwul7mUwPfEHZwZ8dth+bw9Bw4fafdK6XDhq8eXuNbytFK291tdX09MjiIxT/gvD&#10;GZ/RoWGmfTyQTcKzLtQtRzU8gDjbxZyn7fkoyxJkU8v/A5pfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALMaPgWuAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABxOxIHcAAAACAEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="3CFEF784">
+                    <v:line id="Rak 19" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="60.15pt,.35pt" to="60.5pt,99.95pt" w14:anchorId="3105255C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzGj4FrgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wkWxYYUXpokF2G&#10;rsC2H8DIki1AXxC1OPn3pZQ07dZbMR9kSiSfyMenzd3JWXZUCU3wgs9nLWfKy9AbPwj++9f+05oz&#10;zOB7sMErwc8K+d3244fNFDu1CGOwvUqMQDx2UxR8zDl2TYNyVA5wFqLy5NQhOci0TUPTJ5gI3dlm&#10;0barZgqpjylIhUinu4uTbyu+1krmH1qjyswKTrXluqa6HsrabDfQDQniaOS1DHhHFQ6Mp0tvUDvI&#10;wP4k8wbKGZkCBp1nMrgmaG2kqj1QN/P2n25+jhBV7YXIwXijCf8frHw43vvHRDRMETuMj6l0cdLJ&#10;lT/Vx06VrPONLHXKTNLh56+rJWeSHPPF6stiuS5cNi+5MWH+poJjxRDcGl9agQ6O3zFfQp9DyrEP&#10;e2NtHYf1bBJ8uZ63NDEJpAptIZPpYi84+oEzsAPJTeZUITFY05f0AoRpONzbxI5AI9/vW/qulf0V&#10;Vu7eAY6XuOq6iMGZTIq0xgm+LsnP2dYXdFU1de3ghbJiHUJ/rkw2ZUfzqnRctVUE8XpP9usXsH0C&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcTsSB3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUjcqN0goAlxKoRUCTj1hwPc3HiJI+x1FLtteHu2J7jtaEaz39TLKXhxxDH1kTTMZwoE&#10;UhttT52G993qZgEiZUPW+Eio4QcTLJvLi9pUNp5og8dt7gSXUKqMBpfzUEmZWofBpFkckNj7imMw&#10;meXYSTuaE5cHLwul7mUwPfEHZwZ8dth+bw9Bw4fafdK6XDhq8eXuNbytFK291tdX09MjiIxT/gvD&#10;GZ/RoWGmfTyQTcKzLtQtRzU8gDjbxZyn7fkoyxJkU8v/A5pfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALMaPgWuAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABxOxIHcAAAACAEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B721BB7" wp14:editId="539DF9BF">
                   <wp:extent cx="1554480" cy="1233170"/>
                   <wp:effectExtent l="0" t="0" r="7620" b="5080"/>
                   <wp:docPr id="14" name="Bildobjekt 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1945290106" name=""/>
                           <pic:cNvPicPr/>
@@ -5231,401 +5209,389 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10124" w:rsidRPr="00A10124" w14:paraId="4C549A2E" w14:textId="77777777" w:rsidTr="00C7771D">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24C0C096" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Scout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11A90187" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BAC5304" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CF9720E" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4899665E" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FF8F17A" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10124" w:rsidRPr="00A10124" w14:paraId="4B4B1060" w14:textId="77777777" w:rsidTr="00C7771D">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64ABADC7" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dosrapport</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="293687AE" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BFFF6A1" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15A53EDB" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F690C28" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C044800" w14:textId="77777777" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A10124">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -5645,51 +5611,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="77DCD857" w14:textId="12C711C7" w:rsidR="00A10124" w:rsidRPr="00A10124" w:rsidRDefault="00A10124" w:rsidP="00A104A3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A10124">
-        <w:lastRenderedPageBreak/>
         <w:t>Hängning PACS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:left w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="1039"/>
         <w:gridCol w:w="1040"/>
         <w:gridCol w:w="1040"/>
         <w:gridCol w:w="283"/>
@@ -8143,118 +8108,118 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00A10124">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="47103372" w14:textId="77777777" w:rsidR="001C1DA8" w:rsidRDefault="001C1DA8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="3602FF73" w14:textId="77777777" w:rsidR="001C1DA8" w:rsidRDefault="001C1DA8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="48E4D891" w14:textId="77777777" w:rsidR="001C1DA8" w:rsidRDefault="001C1DA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -8262,89 +8227,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -8373,51 +8338,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -8451,73 +8416,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="72D7D2F5" w14:textId="77777777" w:rsidR="001C1DA8" w:rsidRDefault="001C1DA8"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="0D281BDE" w14:textId="77777777" w:rsidR="001C1DA8" w:rsidRDefault="001C1DA8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="61771A03" w14:textId="77777777" w:rsidR="001C1DA8" w:rsidRDefault="001C1DA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -8555,91 +8520,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="71B96F0F">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1031" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -8678,60 +8643,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="70F37048">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1032" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -8805,51 +8770,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11309,68 +11274,67 @@
   <w:num w:numId="17" w16cid:durableId="1136873296">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="799690155">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1025212283">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1972662956">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1891067822">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1339846093">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="692809076">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
@@ -11404,50 +11368,51 @@
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A3547"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C1DA8"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
@@ -11518,50 +11483,51 @@
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00543181"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="00604E0B"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
@@ -11757,89 +11723,90 @@
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6D13779F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14209,51 +14176,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17556,74 +17523,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2341</Characters>
+  <Pages>1</Pages>
+  <Words>421</Words>
+  <Characters>2237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2653</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT Vena cava superior (830207)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>6</revision>
+  <revision>7</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>