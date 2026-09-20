--- v1 (2026-02-25)
+++ v2 (2026-09-20)
@@ -20,174 +20,166 @@
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7457763E" w14:textId="77777777" w:rsidR="00224A37" w:rsidRDefault="00224A37" w:rsidP="00F35B05">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:sectPr w:rsidR="00224A37" w:rsidSect="00224A37">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="74CDF605" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C1DA8A5" w14:textId="7F8A4CB8" w:rsidR="00224A37" w:rsidRPr="00902DFE" w:rsidRDefault="00902DFE" w:rsidP="00902DFE">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00224A37">
         <w:t>DT Urografi 4-fas (852900A)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F08C1F8" w14:textId="77777777" w:rsidR="00D01B83" w:rsidRPr="00224A37" w:rsidRDefault="00D01B83" w:rsidP="00902DFE">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00224A37">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E06182B" w14:textId="77777777" w:rsidR="00D01B83" w:rsidRPr="00224A37" w:rsidRDefault="00D01B83" w:rsidP="00D01B83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00224A37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Metodbeskrivning för DT-undersökning i NU-sjukvården.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18DBB2A3" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F60D1E2" w14:textId="0878B9DB" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00D01B83" w:rsidP="00902DFE">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående</w:t>
       </w:r>
       <w:r w:rsidR="00224A37" w:rsidRPr="00224A37">
         <w:t xml:space="preserve"> version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0060AD90" w14:textId="4F481095" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00A96CB3" w:rsidP="00224A37">
+    <w:p w14:paraId="0060AD90" w14:textId="04E75CE2" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00C84093" w:rsidP="00224A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>PVK specificerad</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Reviderad, indikationer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17EF145A" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C9FDD1A" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BF23ADD" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00902DFE" w:rsidRDefault="00224A37" w:rsidP="00224A37">
@@ -210,225 +202,257 @@
         </w:rPr>
         <w:t>Inför undersökningen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:left w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:insideV w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="1805552D" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="1805552D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="36C8F30C" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5620E721" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
-[...6 lines deleted...]
-              <w:ind w:right="0"/>
+          <w:p w14:paraId="1E8D7300" w14:textId="4D0FAD2F" w:rsidR="00224A37" w:rsidRPr="00E6659F" w:rsidRDefault="00393C50" w:rsidP="00F5456D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="170" w:right="0"/>
               <w:contextualSpacing/>
-              <w:rPr>
-[...11 lines deleted...]
-              <w:t>SVF urinblåse- och urinvägscancer.</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Makrohematori </w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-              <w:ind w:right="0"/>
+            <w:r w:rsidR="00541CC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>”&gt;=”30 år</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6659F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E6659F">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00E6659F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vid hög risk (positiv cytologi)</w:t>
+            </w:r>
+            <w:r w:rsidR="00845BFE">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00845BFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Positiv cystoskopi och preop utredning</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="4892988C" w:rsidRPr="00DB2935">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadieindelning urotelial cancer  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2935">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="4892988C" w:rsidRPr="00DB2935">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Stadieindelning känd njurtumör</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2935">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="4892988C" w:rsidRPr="00DB2935">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uppföljning urotelial cancer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5892EFC6" w14:textId="35F580CB" w:rsidR="00224A37" w:rsidRPr="00DB2935" w:rsidRDefault="00224A37" w:rsidP="00DB2935">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="170" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00224A37">
-[...30 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="1860A8D2" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="1860A8D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FA15573" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Förberedelser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B57D5CD" w14:textId="765AEF34" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00224A37">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -456,97 +480,95 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PVK</w:t>
             </w:r>
             <w:r w:rsidR="00A96CB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, helst grön.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="5554D442" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="5554D442" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F3943E0" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PO kontrast/dryck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62EDBC11" w14:textId="3A502E81" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1,5 timme före undersökningen ska patienten kissa. Därefter får patienten inte kissa förrän undersökningen är genomförd. Eventuell KAD ska vara stängd. </w:t>
             </w:r>
             <w:r w:rsidR="00DB6B12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -557,166 +579,162 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> undersökningen ska patienten dricka </w:t>
             </w:r>
             <w:r w:rsidR="00DB6B12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5 dl</w:t>
             </w:r>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> vatten med jämn fördelning. Polikliniska patienter dricker hemma.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="786F0257" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="786F0257" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="325FBA06" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IV kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D704E0D" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Omnipaque 350 mg I/ml enligt OmniJect ”Urografi 3- och 4-fas”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="6BBC528C" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="6BBC528C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55B9B798" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Strålskydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50C522F3" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Kvinnor 15-50 år ska tillfrågas om eventuell graviditet. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35DAB139" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -739,100 +757,98 @@
           <w:p w14:paraId="21CDB598" w14:textId="5E22D8F0" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00224A37">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="6093F789" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="6093F789" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="32B7A5E5" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A63FE5C" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -913,88 +929,87 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00224A37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55BB5810" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F2E4BE3" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00902DFE">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00224A37">
         <w:t>Bildtagning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="4282"/>
         <w:gridCol w:w="2806"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="6AB060AE" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="6AB060AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9038" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="170" w:type="dxa"/>
               <w:bottom w:w="170" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E21F06B" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
@@ -1514,51 +1529,51 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FFC000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                   <w:pict>
                     <v:rect w14:anchorId="1D16BC02" id="Rektangel 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.3pt;margin-top:35.65pt;width:128.75pt;height:108.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVbPlfNQIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxwn6GNGnCJIkF2C&#10;tkBb9MzI8gPQa5Qap/v1o2Qn2bqdhl1kSqQ+ih8/enF31IodJPrOmpLnkyln0ghbdaYp+cvz9sst&#10;Zz6AqUBZI0v+Lj2/W37+tOhdIWe2taqSyAjE+KJ3JW9DcEWWedFKDX5inTTkrC1qCLTFJqsQekLX&#10;KptNp9dZb7FyaIX0nk43g5MvE35dSxEe6trLwFTJ6W0hrZjWfVyz5QKKBsG1nRifAf/wCg2doaRn&#10;qA0EYG/Y/QGlO4HW2zpMhNWZretOyFQDVZNPP1Tz1IKTqRYix7szTf7/wYr7w5N7RKKhd77wZMYq&#10;jjXq+KX3sWMi6/1MljwGJugwv55f5bMrzgT58vnNzderRGd2ue7Qh2/SahaNkiN1I5EEh50PlJJC&#10;TyExm7HbTqnUEWVYX/L5bT6lpgkgYdQKApnaVSX3puEMVEOKEwETpLeqq+L1COSx2a8VsgNQ17fb&#10;9ZRQhnS/hcXcG/DtEJdcgx50F0iUqtMlv6W759vKRHSZZDVWcGEtWntbvT8iQzvozDux7SjJDnx4&#10;BCRhUTU0LOGBllpZKtGOFmetxR9/O4/x1G/yctaTUKn872+AkjPzpteWKsxpxJxIJuFjUCezRqtf&#10;aT5WEYFcYAThDKSNm3UYhoEmTMjVKoWRMh2EnXlyIoLHmiNVz8dXQDf2MpAM7u1JoFB8aOkQSx2+&#10;sDJuSMep8ePMxUH5dZ+iLn+G5U8AAAD//wMAUEsDBBQABgAIAAAAIQDkO3Qu4QAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJNUDVGIU6FKiL9TS6XCzYm3SSBeh9htA0/P&#10;coLbrGY0822xnGwvjjj6zpGCeBaBQKqd6ahRsH25u8pA+KDJ6N4RKvhCD8vy/KzQuXEnWuNxExrB&#10;JeRzraANYcil9HWLVvuZG5DY27vR6sDn2Egz6hOX214mUZRKqzvihVYPuGqx/tgcrILFrkmqt/en&#10;x8X+dfUcP3Tp+H3/qdTlxXR7AyLgFP7C8IvP6FAyU+UOZLzoFSQpBxVcx3MQbCdpFIOoWGTZHGRZ&#10;yP8PlD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1Wz5XzUCAABhBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5Dt0LuEAAAAIAQAADwAAAAAA&#10;AAAAAAAAAACPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" filled="f" strokecolor="#ffc000" strokeweight="3pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B386811" wp14:editId="1DA15F05">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>16510</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>294005</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1635125" cy="1619885"/>
                       <wp:effectExtent l="19050" t="19050" r="22225" b="18415"/>
                       <wp:wrapNone/>
@@ -1581,51 +1596,51 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                   <w:pict w14:anchorId="0B7F35C6">
                     <v:rect id="Rektangel 16" style="position:absolute;margin-left:1.3pt;margin-top:23.15pt;width:128.75pt;height:121pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="3pt" w14:anchorId="7B894E5B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWJqm9NAIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyEg6AoRVghEL2gX&#10;aXe158FxSCR/dWwI9Nd37ARotz1V5WDGnvEbz5s3mT+etWInib6xpuD5YMiZNMKWjTkU/O118+WB&#10;Mx/AlKCskQW/SM8fF58/zVs3kyNbW1VKZARi/Kx1Ba9DcLMs86KWGvzAOmnIWVnUEGiLh6xEaAld&#10;q2w0HE6z1mLp0ArpPZ2uOydfJPyqkiI8V5WXgamC09tCWjGt+7hmiznMDgiubkT/DPiHV2hoDCW9&#10;Qa0hADti8weUbgRab6swEFZntqoaIVMNVE0+/FDNSw1OplqIHO9uNPn/ByueTi9uh0RD6/zMkxmr&#10;OFeo4z+9j50TWZcbWfIcmKDDfDqe5KMJZ4J8+WQ8/TpMdGb36w59+CatZtEoOFI3Eklw2vpAKSn0&#10;GhKzGbtplEodUYa1BR8/5ITJBJAwKgWBTO3Kgntz4AzUgRQnAiZIb1VTxusRyONhv1LITkBd32yG&#10;9IuNpnS/hcXca/B1F5dcnR50E0iUqtEFf4iXr7eViegyyaqv4M5atPa2vOyQoe105p3YNJRkCz7s&#10;AElYVA0NS3impVKWSrS9xVlt8cffzmM89Zu8nLUkVCr/+xFQcmaOemWpwpxGzIlkEj4GdTUrtPqd&#10;5mMZEcgFRhBOR1q/WYVuGGjChFwuUxgp00HYmhcnInisOVL1en4HdH0vA8ngyV4FCrMPLe1iifI7&#10;K/2GdJw60c9cHJRf9ynq/mVY/AQAAP//AwBQSwMEFAAGAAgAAAAhANHmjZndAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OhEAQhO8mvsOkTby5A+wGERk2xkSN3kSN116mBcL8EGZ2wbe3Pemt&#10;OlWp+rrar9aIE81h8E5BuklAkGu9Hlyn4P3t4aoAESI6jcY7UvBNAfb1+VmFpfaLe6VTEzvBJS6U&#10;qKCPcSqlDG1PFsPGT+TY+/Kzxcjn3Ek948Ll1sgsSXJpcXC80ONE9z21Y3O0Cp6XzAyfHb48NWPz&#10;MfrdY3p9Y5W6vFjvbkFEWuNfGH7xGR1qZjr4o9NBGAVZzkEFu3wLgu0sT1IQBxZFsQVZV/L/A/UP&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYmqb00AgAAYQQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANHmjZndAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37F19DB6" wp14:editId="4B3C21B0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>629285</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>288290</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="755015"/>
                       <wp:effectExtent l="0" t="0" r="8890" b="6985"/>
@@ -1769,51 +1784,51 @@
                                 <a:solidFill>
                                   <a:srgbClr val="C00000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                   <w:pict>
                     <v:rect w14:anchorId="2C379474" id="Rektangel 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.4pt;margin-top:23.6pt;width:128.35pt;height:59.3pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1eHksMAIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwnLLkWIsEIgekG7&#10;SLvVngfHIZH81bEh0F/fsRNgu+2pKgcz9oyfZ968yezxpBU7SvSNNQUfDnLOpBG2bMy+4N9f118m&#10;nPkApgRljSz4WXr+OP/8ada6qbyztVWlREYgxk9bV/A6BDfNMi9qqcEPrJOGnJVFDYG2uM9KhJbQ&#10;tcru8nyctRZLh1ZI7+l01Tn5POFXlRThuaq8DEwVnHILacW07uKazWcw3SO4uhF9GvAPWWhoDD16&#10;hVpBAHbA5g8o3Qi03lZhIKzObFU1QqYaqJph/qGalxqcTLUQOd5dafL/D1Y8HV/cFomG1vmpJzNW&#10;capQx3/Kj50SWecrWfIUmKDD4XiU5/cPnAnyfX0Yje/Hkc3sdtuhD9+k1SwaBUdqRuIIjhsfutBL&#10;SHzM2HWjVGqIMqwt+GgyzKlnAkgXlYJApnZlwb3ZcwZqT4ITAROkt6op4/UI5HG/WypkR6CmL/P4&#10;6zP7LSy+vQJfd3HJ1clBN4E0qRpd8Mn728pEdJlU1VdwIy1aO1uet8jQdjLzTqwbemQDPmwBSVdU&#10;Dc1KeKalUpZKtL3FWW3x59/OYzy1m7yctaRTKv/HAVByZg56aanCIU2YE8kkfAzqYlZo9RuNxyIi&#10;kAuMIJyOtH6zDN0s0IAJuVikMBKmg7AxL05E8FhzpOr19Abo+l4GUsGTvegTph9a2sWSGG6s9BuS&#10;cdJIP3JxTt7vU9TtwzD/BQAA//8DAFBLAwQUAAYACAAAACEAj2O73t0AAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyP0UrDQBRE3wX/YbmCb3bjYmpNsylBIwhCxbQfsM3eJsHs3ZC9bePfuz7p4zDD&#10;zJl8M7tBnHEKvScN94sEBFLjbU+thv3u9W4FIrAhawZPqOEbA2yK66vcZNZf6BPPNbcillDIjIaO&#10;ecykDE2HzoSFH5Gid/STMxzl1Eo7mUssd4NUSbKUzvQUFzoz4nOHzVd9chp2FTdVuZ9fVPUu3xjL&#10;rfyoUevbm7lcg2Cc+S8Mv/gRHYrIdPAnskEMGlQEZw0PjwpEtFX6lII4xNwyXYEscvn/QPEDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANXh5LDACAABgBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAj2O73t0AAAAIAQAADwAAAAAAAAAAAAAAAACK&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" filled="f" strokecolor="#c00000" strokeweight="3pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C5E0CB7" wp14:editId="4F1AB6ED">
                   <wp:extent cx="1655307" cy="2181916"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="8890"/>
                   <wp:docPr id="24" name="Bildobjekt 24"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1196460784" name=""/>
                           <pic:cNvPicPr/>
@@ -2518,51 +2533,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E5DC904" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EF579B7" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00902DFE">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00224A37">
         <w:t>Reformatering</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="2694"/>
@@ -2965,51 +2980,51 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                   <w:pict>
                     <v:line w14:anchorId="23574F65" id="Rak 820408384" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="56.6pt,-.95pt" to="57.1pt,116.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbqIwsrwEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfoPwi6x1rnVWfhdQ4x3EvQ&#10;BmjyAbRW2hWgF0TVa/99Kdlx0vRWxAeZEskhOZxd3u+dZTuV0ATf8fms4Ux5GXrjh46/PG8uFpxh&#10;Bt+DDV51/KCQ36++fllOsVWXYQy2V4kRiMd2ih0fc46tEChH5QBnISpPTh2Sg0zXNIg+wUTozorL&#10;prkVU0h9TEEqRHpdH518VfG1VjL/1BpVZrbj1FuuZ6rntpxitYR2SBBHI09twH904cB4KnqGWkMG&#10;9juZf6CckSlg0HkmgxNBayNVnYGmmTcfpvk1QlR1FiIH45km/DxY+WP34J8S0TBFbDE+pTLFXidX&#10;/qk/tq9kHc5kqX1mkh5vr26IUEmO+fXd9be7yqV4y40J83cVHCtGx63xZRRoYfeImepR6GtIefZh&#10;Y6yt67CeTR2/WsybUgBIFdpCJtPFvuPoB87ADiQ3mVOFxGBNX9ILEKZh+2AT2wGtfLNp6Fe2TOX+&#10;Ciu114DjMa66jmJwJpMirXEdX5Tk12zrC7qqmjpN8EZZsbahP1QmRbnRvmrRk7aKIN7fyX7/Baz+&#10;AAAA//8DAFBLAwQUAAYACAAAACEA9vdliN4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2QkblvSlqGtNJ0Q0iTgNDYOcMta01QkTtVkW3l7vBMcf/vT78/VevJOnHCMfSAN2VyB&#10;QGpC21On4X2/mS1BxGSoNS4QavjBCOv6+qoyZRvO9IanXeoEl1AsjQab0lBKGRuL3sR5GJB49xVG&#10;bxLHsZPtaM5c7p3MlbqX3vTEF6wZ8Mli8707eg0fav9J29XSUoPPixf/ulG0dVrf3kyPDyASTukP&#10;hos+q0PNTodwpDYKxzkrckY1zLIViAuQ3fHgoCEvigXIupL/X6h/AQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJuojCyvAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAPb3ZYjeAAAACgEAAA8AAAAAAAAAAAAAAAAACQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C0D8DFC" wp14:editId="2F0CE479">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>9525</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>718185</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1414145" cy="0"/>
@@ -3030,51 +3045,51 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                   <w:pict>
                     <v:line w14:anchorId="6D666899" id="Rak 8" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".75pt,56.55pt" to="112.1pt,56.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCODikesQEAAFADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uOEzEMfUfiH6K8bzPdBVSNmu7DVoUH&#10;BCvBfoCbSWYi5aY4dNq/x0kvLPCGmJEiJ3aOfY6d9ePRO3bQGW0Mki8XHWc6qDjYMEr+8n13t+IM&#10;C4QBXAxa8pNG/rh5+2Y9p17fxym6QWdGIAH7OUk+lZJ6IVBN2gMuYtKBnCZmD4W2eRRDhpnQvRP3&#10;XfdBzDEPKUelEel0e3byTcM3Rqvy1RjUhTnJqbbS1tzWfV3FZg39mCFNVl3KgH+owoMNlPQGtYUC&#10;7Ee2f0F5q3LEaMpCRS+iMVbpxoHYLLs/2HybIOnGhcTBdJMJ/x+s+nJ4Cs+ZZJgT9piec2VxNNkz&#10;42z6RD1tvKhSdmyynW6y6WNhig6X7+r/njN19YkzRIVKGctHHT2rhuTOhsoIejh8xkJpKfQaUo9D&#10;3FnnWldcYLPkD6tlR41TQMNhHBQyfRokxzByBm6kqVMlN0iMzg71egXCPO6fXGYHoM7vdh19tdmU&#10;7rewmnsLOJ3jmus8E94WGkxnveSrevl624WKrttoXRj8Uq5a+zicmqCi7qhtLellxOpcvN6T/foh&#10;bH4CAAD//wMAUEsDBBQABgAIAAAAIQCNmwVq3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqONAAYU4VYnEgQMSLXyAGy92RLwOsdsGvp5FQoLTanZGs2/r1RwGccAp9ZE0&#10;qEUBAqmLtien4fXl4eIWRMqGrBkioYZPTLBqTk9qU9l4pA0ettkJLqFUGQ0+57GSMnUeg0mLOCKx&#10;9xanYDLLyUk7mSOXh0GWRXEtg+mJL3gzYuuxe9/ug4an+EXtzfKxK9Yf7lmp9j6Xzmt9fjav70Bk&#10;nPNfGH7wGR0aZtrFPdkkBtZLDvJQlwoE+2V5VYLY/W5kU8v/HzTfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAI4OKR6xAQAAUAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAI2bBWrcAAAACQEAAA8AAAAAAAAAAAAAAAAACwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CA5CD67" wp14:editId="1FC59AEC">
                   <wp:extent cx="1420495" cy="1476612"/>
                   <wp:effectExtent l="0" t="0" r="8255" b="9525"/>
                   <wp:docPr id="7" name="Bildobjekt 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
@@ -3297,51 +3312,51 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                   <w:pict>
                     <v:line w14:anchorId="08D24BE6" id="Rak 820408385" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-2.75pt,54.35pt" to="131.7pt,54.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcdgFgswEAAFADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X2R36BoYcXpokO4w&#10;bAW2/gBGlmwB+oKoxcm/H6V8rGtvw3wQSJF65COfVw8HZ9leJTTB97xdNJwpL8Ng/Njzl5/bj0vO&#10;MIMfwAaven5UyB/WNx9Wc+zUbZiCHVRiBOKxm2PPp5xjJwTKSTnARYjKU1CH5CCTm0YxJJgJ3Vlx&#10;2zSfxRzSEFOQCpFuN6cgX1d8rZXM37VGlZntOfWW65nquSunWK+gGxPEychzG/APXTgwnopeoTaQ&#10;gf1K5h2UMzIFDDovZHAiaG2kqhyITdu8YfNjgqgqFxoOxuuY8P/Bym/7R/+caAxzxA7jcyosDjo5&#10;pq2JX2inlRd1yg51bMfr2NQhM0mX7X1zf9fecSYvMXGCKFAxYX5SwbFi9NwaXxhBB/uvmKkspV5S&#10;yrUPW2Nt3Yr1bO75p2Xb0OIkkDi0hUymi0PP0Y+cgR1JdTKnConBmqE8L0CYxt2jTWwPtPnttqGv&#10;LJvK/ZVWam8Ap1NeDZ004UwmYVrjer4sjy+vrS/oqkrrzODP5Iq1C8OxDlQUj9ZWi54lVnTx2if7&#10;9Y+w/g0AAP//AwBQSwMEFAAGAAgAAAAhACgmIyjeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FOwzAQRfdI3MEaJHatnUDaKo1TlUgsWCDRwgHceLCjxuMQu23g9BgJCZbz5+nPm2ozuZ6dcQyd&#10;JwnZXABDar3uyEh4e32crYCFqEir3hNK+MQAm/r6qlKl9hfa4XkfDUslFEolwcY4lJyH1qJTYe4H&#10;pLR796NTMY2j4XpUl1Tuep4LseBOdZQuWDVgY7E97k9OwrP/omZZPLVi+2Fesqx5iLmxUt7eTNs1&#10;sIhT/IPhRz+pQ52cDv5EOrBewqwoEplysVoCS0C+uLsHdvhNeF3x/y/U3wAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAcdgFgswEAAFADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAoJiMo3gAAAAoBAAAPAAAAAAAAAAAAAAAAAA0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="red" strokeweight="3pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="533E0E39" wp14:editId="0EB48F9B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>837565</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1270</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="4445" cy="1390650"/>
@@ -3362,51 +3377,51 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                   <w:pict>
                     <v:line w14:anchorId="71AA0615" id="Rak 12" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="65.95pt,.1pt" to="66.3pt,109.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAhRaAuAEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0b+S0aZEacXpokO1Q&#10;bAW2/QBGlmwB+oKoxcm/L6WkabfehvkgkCL1yPdIrx4OzrK9SmiC7/h81nCmvAy98UPHf/3cXi05&#10;wwy+Bxu86vhRIX9Yf/60mmKrrsMYbK8SIxCP7RQ7PuYcWyFQjsoBzkJUnoI6JAeZ3DSIPsFE6M6K&#10;66a5E1NIfUxBKkS63ZyCfF3xtVYyf9caVWa249Rbrmeq566cYr2CdkgQRyPPbcA/dOHAeCp6gdpA&#10;BvY7mQ9QzsgUMOg8k8GJoLWRqnIgNvPmLzY/RoiqciFxMF5kwv8HK7/tH/1zIhmmiC3G51RYHHRy&#10;TFsTv9JMKy/qlB2qbMeLbOqQmaTLxWJxy5mkwPzmvrm7raqKE0pBiwnzFxUcK0bHrfGFFLSwf8JM&#10;lSn1NaVc+7A11tbBWM+mjt8s5w3NTgLth7aQyXSx7zj6gTOwAy2ezKlCYrCmL88LEKZh92gT2wMN&#10;f7tt6CvzpnJ/pJXaG8DxlFdDp7VwJtNuWuM6viyPX19bX9BV3a4zgzfxirUL/bFqKopHk6tFz1tW&#10;VuO9T/b7f2H9AgAA//8DAFBLAwQUAAYACAAAACEAQYVE6twAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU7DMBBF90jcwRokdtSxKwpN41QlEgsWSLRwADd27Yh4HGK3DZye6QqWT//rz5tqPYWe&#10;neyYuogKxKwAZrGNpkOn4OP9+e4RWMoaje4jWgXfNsG6vr6qdGniGbf2tMuO0QimUivwOQ8l56n1&#10;Nug0i4NFyg5xDDoTjo6bUZ9pPPRcFsWCB90hXfB6sI237efuGBS8xh9sHu5f2mLz5d6EaJ6ydF6p&#10;25tpswKW7ZT/ynDRJ3WoyWkfj2gS64nnYklVBRLYJZ7LBbA9oVhK4HXF/z9Q/wIAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAAhRaAuAEAAFMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBBhUTq3AAAAAgBAAAPAAAAAAAAAAAAAAAAABIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="red" strokeweight="3pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FF5DA31" wp14:editId="55C05C12">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>364490</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>156210</wp:posOffset>
                       </wp:positionV>
@@ -3943,82 +3958,82 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57863A73" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00224A37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="06960558" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00902DFE">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00224A37">
         <w:t>Arkivering</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1105"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="7B7CFD51" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="7B7CFD51" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4457C6E0" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
@@ -4184,51 +4199,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Arkiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="07D8BAC4" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="07D8BAC4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="050EFEFF" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4353,51 +4368,51 @@
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DEC2874" w14:textId="4558903A" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="032AA09C" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="032AA09C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2081B5C4" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4576,51 +4591,51 @@
           </w:tcPr>
           <w:p w14:paraId="41A8C8C2" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="6AA064B8" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="6AA064B8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="156023E4" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4810,51 +4825,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00224A37" w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="37AE3696" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="37AE3696" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2644D690" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4982,51 +4997,51 @@
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43192BB2" w14:textId="7875C396" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="6C421274" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="6C421274" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3170FA0D" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -5216,51 +5231,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="671EFE97" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="671EFE97" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DCADC76" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -5450,51 +5465,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="08DBB3B5" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="08DBB3B5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B19DCDE" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -5689,51 +5704,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00224A37" w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="33A1F5C6" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="33A1F5C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F89E517" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5861,51 +5876,51 @@
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30908743" w14:textId="1A286AAB" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="516B866A" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="516B866A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="675E7E00" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -6095,51 +6110,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="6A3E5102" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="6A3E5102" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="251076DD" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -6344,51 +6359,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00224A37" w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="12DF48A2" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="12DF48A2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73B69B48" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6519,51 +6534,51 @@
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53C049E2" w14:textId="57BA8E1D" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="191BEC2F" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="191BEC2F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AF2270D" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -6751,51 +6766,51 @@
           </w:tcPr>
           <w:p w14:paraId="1AFDE3E1" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="078FFB1D" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="078FFB1D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F408F74" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -6983,51 +6998,51 @@
           </w:tcPr>
           <w:p w14:paraId="6655E06F" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="48447C4C" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="48447C4C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39A13385" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -7223,452 +7238,440 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00224A37" w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="4484DE00" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="4484DE00" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06613CB7" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Scouter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B62E86F" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C7BCDC0" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34914061" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="435F8601" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42A4BA1E" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="485EECFB" w14:textId="77777777" w:rsidTr="00435526">
+      <w:tr w:rsidR="00224A37" w:rsidRPr="00224A37" w14:paraId="485EECFB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38457C51" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dosrapport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CBF12DB" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="294336D3" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="129AF946" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E59A3E1" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FF0EA72" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CB643A7" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00224A37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="774E6223" w14:textId="77777777" w:rsidR="00224A37" w:rsidRPr="00224A37" w:rsidRDefault="00224A37" w:rsidP="00902DFE">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00224A37">
         <w:t>Hängning PACS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:left w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="1559"/>
@@ -9954,224 +9957,224 @@
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00224A37">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="276E139F" w14:textId="77777777" w:rsidR="00DD1CC3" w:rsidRDefault="00DD1CC3">
+    <w:p w14:paraId="4981940A" w14:textId="77777777" w:rsidR="00342581" w:rsidRDefault="00342581">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F92E9E0" w14:textId="77777777" w:rsidR="00DD1CC3" w:rsidRDefault="00DD1CC3">
+    <w:p w14:paraId="5E5E5330" w14:textId="77777777" w:rsidR="00342581" w:rsidRDefault="00342581">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="275CD234" w14:textId="77777777" w:rsidR="00DD1CC3" w:rsidRDefault="00DD1CC3">
+    <w:p w14:paraId="142F35C5" w14:textId="77777777" w:rsidR="00342581" w:rsidRDefault="00342581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -10185,51 +10188,51 @@
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -10262,74 +10265,74 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64C4D1CD" w14:textId="77777777" w:rsidR="00DD1CC3" w:rsidRDefault="00DD1CC3"/>
+    <w:p w14:paraId="7A578B4B" w14:textId="77777777" w:rsidR="00342581" w:rsidRDefault="00342581"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DDE0CB1" w14:textId="77777777" w:rsidR="00DD1CC3" w:rsidRDefault="00DD1CC3">
+    <w:p w14:paraId="6ECE96B2" w14:textId="77777777" w:rsidR="00342581" w:rsidRDefault="00342581">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="55AE4FF1" w14:textId="77777777" w:rsidR="00DD1CC3" w:rsidRDefault="00DD1CC3">
+    <w:p w14:paraId="48511828" w14:textId="77777777" w:rsidR="00342581" w:rsidRDefault="00342581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -10364,94 +10367,94 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10487,51 +10490,51 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
@@ -11690,51 +11693,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -12284,51 +12287,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -13119,51 +13122,51 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="124931819">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="747577704">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2007393488">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1474063764">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="227689575">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1707177460">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -13171,189 +13174,202 @@
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00011ED6"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00021F7B"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00052E99"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="00097D37"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00127B81"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00151B85"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
+    <w:rsid w:val="00160AC5"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001F0050"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00224A37"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1CBB"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
+    <w:rsid w:val="00322A04"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="003374C0"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="00342581"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="0036014A"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="003878E2"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00393C50"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="004257B1"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="004574B9"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00496394"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C176F"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
+    <w:rsid w:val="005416C3"/>
+    <w:rsid w:val="00541CC6"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="005877C3"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="00603BCE"/>
@@ -13374,105 +13390,110 @@
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="00756F65"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00760BA0"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E0D82"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00803029"/>
     <w:rsid w:val="00812E4D"/>
+    <w:rsid w:val="00820318"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="008459C9"/>
+    <w:rsid w:val="00845BFE"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00902DFE"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="009543C7"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009727FE"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
@@ -13491,182 +13512,195 @@
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB05CC"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC585F"/>
+    <w:rsid w:val="00BE6747"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C84093"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D01B83"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D14B54"/>
     <w:rsid w:val="00D27066"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D811B7"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA4454"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB096C"/>
+    <w:rsid w:val="00DB2935"/>
     <w:rsid w:val="00DB6B12"/>
     <w:rsid w:val="00DD1CC3"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E00491"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E6659F"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F26042"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F5456D"/>
+    <w:rsid w:val="00F61F1F"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB7684"/>
+    <w:rsid w:val="00FD1C8F"/>
+    <w:rsid w:val="00FD30E7"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0F229733"/>
+    <w:rsid w:val="4892988C"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="64B89C37"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{C15EB2B9-2130-4CD2-A455-69DA69E04056}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14019,196 +14053,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -14286,606 +14320,606 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -14916,81 +14950,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -15029,53 +15063,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -15149,53 +15183,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -15269,53 +15303,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15365,53 +15399,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15461,53 +15495,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -15543,53 +15577,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -15638,51 +15672,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -15726,51 +15760,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -15857,67 +15891,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -15961,119 +15995,119 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -16113,51 +16147,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10193-390712850-19/SURROGATE/Str%c3%a5lskydd%20vid%20unders%c3%b6kningar%20och%20behandlingar%20med%20r%c3%b6ntgenstr%c3%a5lning.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10095-1819752655-350/SURROGATE/Intraven%c3%b6s%20jodkontrast%20%e2%80%93%20Rutiner%20inf%c3%b6r%20och%20efter%20unders%c3%b6kning.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId23" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10193-390712850-19/SURROGATE/Str%c3%a5lskydd%20vid%20unders%c3%b6kningar%20och%20behandlingar%20med%20r%c3%b6ntgenstr%c3%a5lning.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10095-1819752655-350/SURROGATE/Intraven%c3%b6s%20jodkontrast%20%e2%80%93%20Rutiner%20inf%c3%b6r%20och%20efter%20unders%c3%b6kning.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId23" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -23269,74 +23303,114 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3097</Characters>
+  <Pages>1</Pages>
+  <Words>526</Words>
+  <Characters>3002</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>25</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3497</CharactersWithSpaces>
+  <CharactersWithSpaces>3521</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="12" baseType="variant">
+      <vt:variant>
+        <vt:i4>2228285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10193-390712850-19/SURROGATE/Str%c3%a5lskydd vid unders%c3%b6kningar och behandlingar med r%c3%b6ntgenstr%c3%a5lning.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126525</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10095-1819752655-350/SURROGATE/Intraven%c3%b6s jodkontrast %e2%80%93 Rutiner inf%c3%b6r och efter unders%c3%b6kning.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT Urografi 4-fas (852900A)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>20</revision>
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <revision>34</revision>
+  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>