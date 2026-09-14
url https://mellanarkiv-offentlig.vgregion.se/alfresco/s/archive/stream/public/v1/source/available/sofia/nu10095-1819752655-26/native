--- v1 (2026-02-25)
+++ v2 (2026-09-14)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="27D1863D" w14:textId="77777777" w:rsidR="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="002F7B7F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-141"/>
         <w:sectPr w:rsidR="006B1A06" w:rsidSect="002F7B7F">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="0" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="2C179AD8" w14:textId="77777777" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="006B1A06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -63,75 +63,59 @@
     <w:p w14:paraId="6A6BCC97" w14:textId="6DC33AA2" w:rsidR="002F7B7F" w:rsidRDefault="002F7B7F" w:rsidP="002F7B7F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="002F7B7F">
         <w:t xml:space="preserve">MR rygg – Kriterier för akut undersökning </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="071BE6FD" w14:textId="77777777" w:rsidR="00F0395B" w:rsidRPr="00F0395B" w:rsidRDefault="00F0395B" w:rsidP="00F0395B"/>
     <w:p w14:paraId="361C576F" w14:textId="77777777" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="002F7B7F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="006B1A06">
         <w:t>Sammanfattning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="785307E0" w14:textId="77777777" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="002F7B7F">
       <w:pPr>
         <w:ind w:right="-141"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1A06">
-        <w:t xml:space="preserve">Att tydliggöra kriterier för utförande av MR </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> för specifika patientgrupper samt beskriva tillvägagångssättet.</w:t>
+        <w:t>Att tydliggöra kriterier för utförande av MR rygg jourtid för specifika patientgrupper samt beskriva tillvägagångssättet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24621250" w14:textId="029A8DBC" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="002F7B7F">
       <w:pPr>
         <w:ind w:right="-141"/>
       </w:pPr>
       <w:r w:rsidRPr="006B1A06">
-        <w:t xml:space="preserve">Om man inte får tag på MR-personal inom rimlig tid, får patienten </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> undersökas på </w:t>
+        <w:t xml:space="preserve">Om man inte får tag på MR-personal inom rimlig tid, får patienten istället undersökas på </w:t>
       </w:r>
       <w:r w:rsidR="00EF703E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006B1A06">
         <w:t>SU och det är remittenten som ansvarar för hela den processen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B955CD" w14:textId="3AABE0F4" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="002F7B7F">
       <w:pPr>
         <w:ind w:right="-141"/>
       </w:pPr>
       <w:r w:rsidRPr="006B1A06">
         <w:t>Om MR behövs inom ett par timmar och om inte MR-personal redan finns på plats, får vi hänvisa till remittenten till SU direkt, se nedan. Ofta räcker det med undersökning nästa dag.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A8E7C9" w14:textId="0945DAAF" w:rsidR="002F7B7F" w:rsidRDefault="002F7B7F" w:rsidP="00E968E3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35AEE8F6" w14:textId="51F2F6ED" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="00EF0312" w:rsidP="38A0C699">
@@ -141,93 +125,51 @@
       <w:r>
         <w:t>Inga förändringar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C00034F" w14:textId="507FFF3B" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="18C5961B" w:rsidP="38A0C699">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Indikationer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65942763" w14:textId="45F8DBE8" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="38A0C699">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:right="-141"/>
       </w:pPr>
       <w:r w:rsidRPr="38A0C699">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Akut tvärsnittslesion, ryggmärgskompression/</w:t>
-[...41 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Akut tvärsnittslesion, ryggmärgskompression/cauda equina pga. kotmetastaser:</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1A06">
         <w:br/>
         <w:t>(Ref nationella vårdprogrammet för prostatacancer)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB7FD1E" w14:textId="561BDD96" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="00180F0C">
       <w:pPr>
         <w:ind w:left="1418" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="006B1A06">
         <w:t xml:space="preserve">Svår segmentell, radierande smärta följt av kraftnedsättning och känselbortfall som under något/några dygn leder till parapares som blir bestående om inte patienten ”åtgärdas effektivt” inom ett dygn. Vid stark klinisk misstanke ska kortison ges i hög dos i väntan på MR. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50766747" w14:textId="77777777" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="00180F0C">
       <w:pPr>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1A06">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -251,94 +193,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E06EE7D" w14:textId="44FE3BFD" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="00E968E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="992"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AF821E1" w14:textId="575362A9" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="38A0C699">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="38A0C699">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Progredierande</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> neurologisk påverkan, med kort anamnes (timmar-något dygn), orsakad av ett behandlingsbart tillstånd.</w:t>
+        <w:t>Progredierande neurologisk påverkan, med kort anamnes (timmar-något dygn), orsakad av ett behandlingsbart tillstånd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C3880DE" w14:textId="0668D354" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="002C22E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Se dokument ”</w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="38A0C699">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>MR-undersökning v</w:t>
-[...13 lines deleted...]
-          <w:t>d akuta tillstånd som involverar ryggkotpelaren</w:t>
+          <w:t>MR-undersökning vid akuta tillstånd som involverar ryggkotpelaren</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">” (Ortopeden). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A5EFD3D" w14:textId="2C8552BA" w:rsidR="38A0C699" w:rsidRDefault="38A0C699" w:rsidP="38A0C699">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EB48D1C" w14:textId="77777777" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="002C22E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="1418"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1A06">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Akut MR så fort som möjligt.</w:t>
@@ -414,288 +334,179 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="445EEE9E" w14:textId="3E649222" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="2DA021E4" w:rsidP="002C22E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="993"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="38A0C699">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="006B1A06">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="38A0C699">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efter operation eller </w:t>
+        <w:t>Efter operation eller stentning i aorta descendens</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>stentning</w:t>
+    </w:p>
+    <w:p w14:paraId="08F50A94" w14:textId="2CF42FAD" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="002C22E9">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B1A06">
+        <w:t>Patienter som opererats eller stentats i aorta descendens kan drabbas av parapares postoperativt, sannolikt till följd av hypoperfusion. Paresen är irreversibel. För att underlätta blodförsörjningen kan man lägga in ett spinaldrän för att hålla det spinala trycket lågt. Innan ett sådant drän läggs måste epiduralt hematom uteslutas</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> i </w:t>
+      <w:r w:rsidR="005F08AA">
+        <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="006B1A06">
+      <w:r w:rsidR="005F08AA" w:rsidRPr="006B1A06">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA387D0" w14:textId="77777777" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="002C22E9">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1A06">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Akut MR inom 6 timmar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="492499E2" w14:textId="3C203A35" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="00C07D05">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="196"/>
       </w:pPr>
       <w:r w:rsidRPr="38A0C699">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Spinalt </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> efter ryggbedövning</w:t>
+        <w:t>Spinalt hematom efter ryggbedövning</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1A06">
         <w:t xml:space="preserve"> kan uppstå i sällsynta fall. Om neurologiska symptom uppstår bör dessa patienter opereras inom 8 timmar. </w:t>
       </w:r>
       <w:r w:rsidR="00BF4978">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006B1A06">
         <w:t>Se dokument ”</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="38A0C699">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Spinalt </w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> eller abscess efter ryggbedövning – Åtgärder vid misstanke</w:t>
+          <w:t>Spinalt hematom eller abscess efter ryggbedövning – Åtgärder vid misstanke</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>” (</w:t>
-[...7 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>” (AnOpIVA).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C30582F" w14:textId="77777777" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="00C07D05">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1A06">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Akut MR inom 6 timmar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05B3B7D4" w14:textId="77777777" w:rsidR="006B1A06" w:rsidRPr="006B1A06" w:rsidRDefault="006B1A06" w:rsidP="006B1A06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00E968E3">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="985" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2094922C" w14:textId="77777777" w:rsidR="00477D3B" w:rsidRDefault="00477D3B">
+    <w:p w14:paraId="0B113C11" w14:textId="77777777" w:rsidR="00875ECA" w:rsidRDefault="00875ECA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01711902" w14:textId="77777777" w:rsidR="00477D3B" w:rsidRDefault="00477D3B">
+    <w:p w14:paraId="5E9371B9" w14:textId="77777777" w:rsidR="00875ECA" w:rsidRDefault="00875ECA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2479C44A" w14:textId="77777777" w:rsidR="00477D3B" w:rsidRDefault="00477D3B">
+    <w:p w14:paraId="693F047F" w14:textId="77777777" w:rsidR="00875ECA" w:rsidRDefault="00875ECA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -736,107 +547,106 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -865,51 +675,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="50" name="Bildobjekt 50">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -943,73 +753,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17E28E4D" w14:textId="77777777" w:rsidR="00477D3B" w:rsidRDefault="00477D3B"/>
+    <w:p w14:paraId="300913DC" w14:textId="77777777" w:rsidR="00875ECA" w:rsidRDefault="00875ECA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="060D0246" w14:textId="77777777" w:rsidR="00477D3B" w:rsidRDefault="00477D3B">
+    <w:p w14:paraId="5B6CAB82" w14:textId="77777777" w:rsidR="00875ECA" w:rsidRDefault="00875ECA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3E32C385" w14:textId="77777777" w:rsidR="00477D3B" w:rsidRDefault="00477D3B">
+    <w:p w14:paraId="5A39DF21" w14:textId="77777777" w:rsidR="00875ECA" w:rsidRDefault="00875ECA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1087,51 +897,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -1297,51 +1107,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3850,53 +3660,52 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="241991194">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2042704542">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="586425463">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="486825586">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="270666513">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="978681659">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -4064,50 +3873,51 @@
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005552D4"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F08AA"/>
     <w:rsid w:val="005F3B4B"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065530D"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B1A06"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
@@ -4131,50 +3941,51 @@
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843729"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="008673E1"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00875ECA"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
@@ -4275,50 +4086,51 @@
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D07EB5"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA33D0"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC5332"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E27B72"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E6188C"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E968E3"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF0312"/>
     <w:rsid w:val="00EF703E"/>
@@ -6864,51 +6676,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10033-657870698-52/SURROGATE/Spinaldr%c3%a4nage.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10097-1520354460-135/SURROGATE/MR-unders%c3%b6kning%20vid%20akuta%20tillst%c3%a5nd%20som%20involverar%20ryggkotpelaren.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10086-1525759947-212/SURROGATE/Spinalt%20hematom%20eller%20abscess%20efter%20ryggbed%c3%b6vning%20%e2%80%93%20%c3%85tg%c3%a4rder%20vid%20misstanke.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10086-1525759947-212/SURROGATE/Spinalt%20hematom%20eller%20abscess%20efter%20ryggbed%c3%b6vning%20%e2%80%93%20%c3%85tg%c3%a4rder%20vid%20misstanke.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10097-1520354460-135/SURROGATE/MR-unders%c3%b6kning%20vid%20akuta%20tillst%c3%a5nd%20som%20involverar%20ryggkotpelaren.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7204,71 +7016,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>446</Words>
-  <Characters>2367</Characters>
+  <Words>413</Words>
+  <Characters>2190</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2808</CharactersWithSpaces>
+  <CharactersWithSpaces>2598</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>MR rygg – Kriterier för akut undersökning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>20</revision>
+  <revision>21</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>