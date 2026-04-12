--- v1 (2026-01-09)
+++ v2 (2026-04-12)
@@ -15,950 +15,958 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1CC2E46D" w14:textId="77777777" w:rsidR="001E1003" w:rsidRDefault="001E1003" w:rsidP="00F35B05">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:sectPr w:rsidR="001E1003" w:rsidSect="001E1003">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="076A1D32" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="00CA14FE">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F19BF68" w14:textId="75760C19" w:rsidR="001E1003" w:rsidRDefault="009F346C" w:rsidP="009F346C">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009F346C">
         <w:t>DT Rädda hjärnan (810</w:t>
       </w:r>
       <w:r w:rsidR="00A44144">
         <w:t>209</w:t>
       </w:r>
       <w:r w:rsidRPr="009F346C">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D06C4B5" w14:textId="77777777" w:rsidR="00CA14FE" w:rsidRPr="00CA14FE" w:rsidRDefault="00CA14FE" w:rsidP="00CA14FE"/>
     <w:p w14:paraId="59D0DC5C" w14:textId="6EECED50" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="009F346C" w:rsidP="009F346C">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar</w:t>
       </w:r>
       <w:r w:rsidR="001E1003" w:rsidRPr="001E1003">
         <w:t xml:space="preserve"> i denna version</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA29E9F" w14:textId="7DF29F04" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="00E9176F" w:rsidP="001E1003">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Inga förändringar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45AC1480" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="759B4B10" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="009F346C">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1003">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="619B9979" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1003">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Metodbeskrivning för DT-undersökning i NU-sjukvården.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295BB01E" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D803DB9" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="009F346C">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1003">
         <w:t>Inför undersökningen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:left w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:insideV w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="1699664C" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="1699664C" w14:textId="77777777" w:rsidTr="5F1D4C52">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7BCCBF57" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78D56456" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
+          <w:p w14:paraId="39D76062" w14:textId="602CB975" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="5F1D4C52">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E1003">
-[...8 lines deleted...]
-          <w:p w14:paraId="2D7741A3" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
+            <w:r w:rsidRPr="5F1D4C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rädda hjärnan-larm</w:t>
+            </w:r>
+            <w:r w:rsidR="5586BA2C" w:rsidRPr="5F1D4C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> alla undersökningar använder kod 810209.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="353C8574" w14:textId="77777777" w:rsidTr="5F1D4C52">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15F62B28" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Förberedelser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FE26431" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Om enbart Hjärna K- önskas väljer sköterskan koden 810000R och endast serie 1 körs. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="531DD092" w14:textId="7936C3CE" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
+              <w:t xml:space="preserve">Undersökningen genomförs utan krav på kontroll av </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kreatinin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B2A6A4A" w14:textId="1D8D9404" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Om man även önskar undersökning med angiografi väljs koden 81020</w:t>
-[...71 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>PVK</w:t>
+            </w:r>
+            <w:r w:rsidR="00580D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, grön.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="353C8574" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="0CFD53FC" w14:textId="77777777" w:rsidTr="5F1D4C52">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="15F62B28" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
+          </w:tcPr>
+          <w:p w14:paraId="6DD8948C" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Förberedelser</w:t>
+              <w:t>PO kontrast/dryck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...54 lines deleted...]
-              <w:t>, grön.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="28C79DCC" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ingen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="0CFD53FC" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="0A01638C" w14:textId="77777777" w:rsidTr="5F1D4C52">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6DD8948C" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
+          </w:tcPr>
+          <w:p w14:paraId="6D8B98DA" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>PO kontrast/dryck</w:t>
+              <w:t>IV kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-              <w:t>Ingen.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1F73C6C7" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kontrastmängd för </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>angioserien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> beror på maskin:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="379D8334" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toshiba: 60 ml </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Omnipaque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 350 mg I/ml, 6,0 ml/s.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30BF4399" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Siemens och GE: 90 ml </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Omnipaque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 350 mg I/ml, 6,0 ml/s.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34911907" w14:textId="191CC9AF" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eventuell </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>perfusionsserie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> görs på Toshiba och </w:t>
+            </w:r>
+            <w:r w:rsidR="00411D42">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GE OCH </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>då ges:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D79F038" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 ml </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Omnipaque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 350 mg I/ml, 5,5 ml/s.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="0A01638C" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="76FF958A" w14:textId="77777777" w:rsidTr="5F1D4C52">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6D8B98DA" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
+          </w:tcPr>
+          <w:p w14:paraId="7254A51C" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>IV kontrast</w:t>
+              <w:t>Strålskydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...179 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="344F064E" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Se kapitel 4.2 och 5.2 i </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56B19DCD" w14:textId="60251EA1" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="001E1003">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="6AED3E88" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="6AED3E88" w14:textId="77777777" w:rsidTr="5F1D4C52">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4618C7B1" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3FB1B52E" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ryggläge.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F80846C" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Huvudet mot gantryt.</w:t>
+              <w:t xml:space="preserve">Huvudet mot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>gantryt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2064ED7E" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Huvudstöd i lägsta läget. Hakan upplyft så att hårda gommen är vinkelrät mot underlaget.</w:t>
             </w:r>
@@ -1000,90 +1008,88 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45CA9375" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1003">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="01520EFA" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="00CA14FE">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1003">
-        <w:lastRenderedPageBreak/>
         <w:t>Bildtagning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="3089"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="00363F6E" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="00363F6E" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9038" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="284" w:type="dxa"/>
               <w:bottom w:w="284" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44154CF6" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
@@ -1190,51 +1196,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A4FE5C3" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70B77C2C" wp14:editId="4A239679">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70B77C2C" wp14:editId="4A239679">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>289560</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>97155</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="876300"/>
                       <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="11" name="Upp 11"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="876300"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -1267,107 +1273,107 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>1</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="70B77C2C" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="51309502">
+                    <v:shapetype id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe" w14:anchorId="70B77C2C">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="prod #0 #1 10800"/>
                         <v:f eqn="sum #0 0 @3"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
+                      <v:path textboxrect="@1,@4,@2,21600" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Upp 11" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:22.8pt;margin-top:7.65pt;width:32.3pt;height:69pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYuHN/UwIAAK0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kQ1sEdYogQYYB&#10;RVugLXpmZNkWoK9RSuzu14+SnTbrdhqWg0JKFB/59Ojrm8FodpAYlLMVn52VnEkrXK1sW/Hnp+2X&#10;K85CBFuDdlZW/FUGfrP8/Om69ws5d53TtURGSWxY9L7iXYx+URRBdNJAOHNeWjpsHBqI5GJb1Ag9&#10;ZTe6mJflRdE7rD06IUOg3c14yJc5f9NIEe+bJsjIdMWptphXzOsurcXyGhYtgu+UmMqAf6jCgLIE&#10;+pZqAxHYHtUfqYwS6IJr4plwpnBNo4TMPVA3s/JDN48deJl7IXKCf6Mp/L+04u7w6B+QaOh9WAQy&#10;UxdDgyb9U31syGS9vpElh8gEbX6dlfMZUSro6Ory4rzMZBbvlz2G+E06w5JR8b1fIbo+swSH2xAJ&#10;k6KPUQkuOK3qrdI6O9ju1hrZAejpttuSfum16MpvYdqynoQ3v6RjJoAk1GiIZBpfVzzYljPQLWlT&#10;RMzY1iWE/O4JewOhGzFy2lEQRkVSpVaGWkvAR2RtU2Uy62rq4J22ZMVhN0xc7lz9+oAM3ai54MVW&#10;Ed4thPgASCKjemlw4j0tjXbUhJsszjqHP/+2n+Lp7emUs55ESw3+2ANKzvR3S6o4v0i1snjq4Kmz&#10;O3Xs3qwdkTujEfUim3QZoz6aDTrzQvO1Sqh0BFYQ9kjl5KzjOEw0oUKuVjls71G1HV2hxKRyD/HW&#10;PnqR/ERfYv1peAH0kzIiSerOHcUOiw/qGGPp5RPBI6uTQzORBTHNbxq6Uz9HvX9llr8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQDkZRXy2gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJ2GVijEqaASR4gocN/E28QiXkex24a/x+VCjzszmn1TbmY3iCNNwXrWkC0UCOLWG8udhs+P&#10;l7sHECEiGxw8k4YfCrCprq9KLIw/8Tsdd7ETqYRDgRr6GMdCytD25DAs/EicvL2fHMZ0Tp00E55S&#10;uRvkUqm1dGg5fehxpG1P7ffu4DQ823qy6qt+zfBt33C9lTmNUuvbm/npEUSkOf6H4Yyf0KFKTI0/&#10;sAli0HC/Wqdk0lc5iLOfqSWI5k/IQValvFxQ/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBYuHN/UwIAAK0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDkZRXy2gAAAAkBAAAPAAAAAAAAAAAAAAAAAK0EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" adj="5056" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Upp 11" style="position:absolute;left:0;text-align:left;margin-left:22.8pt;margin-top:7.65pt;width:32.3pt;height:69pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="5056" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYuHN/UwIAAK0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kQ1sEdYogQYYB&#10;RVugLXpmZNkWoK9RSuzu14+SnTbrdhqWg0JKFB/59Ojrm8FodpAYlLMVn52VnEkrXK1sW/Hnp+2X&#10;K85CBFuDdlZW/FUGfrP8/Om69ws5d53TtURGSWxY9L7iXYx+URRBdNJAOHNeWjpsHBqI5GJb1Ag9&#10;ZTe6mJflRdE7rD06IUOg3c14yJc5f9NIEe+bJsjIdMWptphXzOsurcXyGhYtgu+UmMqAf6jCgLIE&#10;+pZqAxHYHtUfqYwS6IJr4plwpnBNo4TMPVA3s/JDN48deJl7IXKCf6Mp/L+04u7w6B+QaOh9WAQy&#10;UxdDgyb9U31syGS9vpElh8gEbX6dlfMZUSro6Ory4rzMZBbvlz2G+E06w5JR8b1fIbo+swSH2xAJ&#10;k6KPUQkuOK3qrdI6O9ju1hrZAejpttuSfum16MpvYdqynoQ3v6RjJoAk1GiIZBpfVzzYljPQLWlT&#10;RMzY1iWE/O4JewOhGzFy2lEQRkVSpVaGWkvAR2RtU2Uy62rq4J22ZMVhN0xc7lz9+oAM3ai54MVW&#10;Ed4thPgASCKjemlw4j0tjXbUhJsszjqHP/+2n+Lp7emUs55ESw3+2ANKzvR3S6o4v0i1snjq4Kmz&#10;O3Xs3qwdkTujEfUim3QZoz6aDTrzQvO1Sqh0BFYQ9kjl5KzjOEw0oUKuVjls71G1HV2hxKRyD/HW&#10;PnqR/ERfYv1peAH0kzIiSerOHcUOiw/qGGPp5RPBI6uTQzORBTHNbxq6Uz9HvX9llr8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQDkZRXy2gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJ2GVijEqaASR4gocN/E28QiXkex24a/x+VCjzszmn1TbmY3iCNNwXrWkC0UCOLWG8udhs+P&#10;l7sHECEiGxw8k4YfCrCprq9KLIw/8Tsdd7ETqYRDgRr6GMdCytD25DAs/EicvL2fHMZ0Tp00E55S&#10;uRvkUqm1dGg5fehxpG1P7ffu4DQ823qy6qt+zfBt33C9lTmNUuvbm/npEUSkOf6H4Yyf0KFKTI0/&#10;sAli0HC/Wqdk0lc5iLOfqSWI5k/IQValvFxQ/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBYuHN/UwIAAK0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDkZRXy2gAAAAkBAAAPAAAAAAAAAAAAAAAAAK0EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;">
                       <v:textbox inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="59CED69B" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="0066567D" w:rsidRDefault="001E1003" w:rsidP="00BF16FD">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="001E1003" w:rsidP="00BF16FD" w:rsidRDefault="001E1003" w14:paraId="649841BE" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52508EC6" wp14:editId="77823491">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52508EC6" wp14:editId="77823491">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1127125</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>86995</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="1682750"/>
                       <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="8" name="Upp 8"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="1682750"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -1400,92 +1406,92 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>2</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="52508EC6" id="Upp 8" o:spid="_x0000_s1027" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:88.75pt;margin-top:6.85pt;width:32.3pt;height:132.5pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLvJf+VQIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nW1sEcYogQYcB&#10;RVugLXpmZNkWoK9RSuzu14+S3SbrdhqWg0JKFB/59Ojl1WA0O0gMytmKl2czzqQVrla2rfjT4/Wn&#10;S85CBFuDdlZW/EUGfrX6+GHZ+4Wcu87pWiKjJDYsel/xLka/KIogOmkgnDkvLR02Dg1EcrEtaoSe&#10;shtdzGez86J3WHt0QoZAu9vxkK9y/qaRIt41TZCR6YpTbTGvmNddWovVEhYtgu+UmMqAf6jCgLIE&#10;+pZqCxHYHtUfqYwS6IJr4plwpnBNo4TMPVA35exdNw8deJl7IXKCf6Mp/L+04vbw4O+RaOh9WAQy&#10;UxdDgyb9U31syGS9vJElh8gEbX4pZ/OSKBV0VJ5fzi++ZjaL422PIX6TzrBkVHzv14iuzzTB4SZE&#10;AqXo16iEF5xW9bXSOjvY7jYa2QHo7Taz9EvPRVd+C9OW9VTB/IKOmQDSUKMhkml8XfFgW85AtyRO&#10;ETFjW5cQ8sMn7C2EbsTIaUdFGBVJllqZil+eImubKpNZWFMHR96SFYfdwBQBlylR2tm5+uUeGbpR&#10;e8GLa0WwNxDiPSCJjcqmAYp3tDTaUS9usjjrHP78236KJw3QKWc9iZf6/LEHlJzp75bU8fk8kcXi&#10;qYOnzu7UsXuzccRxSaPqRTbpMkb9ajbozDPN2Tqh0hFYQdgjo5OzieNQ0aQKuV7nsL1H1XZ0hRKT&#10;2j3EG/vgRfITi4n8x+EZ0E8CiSStW/cqeli8E8kYSwI4sjo5NBtZF9Mcp+E79XPU8Wuz+gUAAP//&#10;AwBQSwMEFAAGAAgAAAAhAPG8uvvhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I&#10;/AdrkbhRp+HhEuJUgIraA6rUFiSObrxNAn5EttuEf89ygtuM9tPsTDkfrWEnDLHzTsJ0kgFDV3vd&#10;uUbC2+7lagYsJuW0Mt6hhG+MMK/Oz0pVaD+4DZ62qWEU4mKhJLQp9QXnsW7RqjjxPTq6HXywKpEN&#10;DddBDRRuDc+z7I5b1Tn60Koen1usv7ZHK2E12PxpEbr1YbTrj8/7pXldLN+lvLwYHx+AJRzTHwy/&#10;9ak6VNRp749OR2bIC3FLKIlrAYyA/CafAtuTEDMBvCr5/wnVDwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDLvJf+VQIAALUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDxvLr74QAAAAoBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" adj="2633" fillcolor="#c00000" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="7AE3A15B">
+                    <v:shape id="Upp 8" style="position:absolute;left:0;text-align:left;margin-left:88.75pt;margin-top:6.85pt;width:32.3pt;height:132.5pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="#c00000" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="2633" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLvJf+VQIAALUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nW1sEcYogQYcB&#10;RVugLXpmZNkWoK9RSuzu14+S3SbrdhqWg0JKFB/59Ojl1WA0O0gMytmKl2czzqQVrla2rfjT4/Wn&#10;S85CBFuDdlZW/EUGfrX6+GHZ+4Wcu87pWiKjJDYsel/xLka/KIogOmkgnDkvLR02Dg1EcrEtaoSe&#10;shtdzGez86J3WHt0QoZAu9vxkK9y/qaRIt41TZCR6YpTbTGvmNddWovVEhYtgu+UmMqAf6jCgLIE&#10;+pZqCxHYHtUfqYwS6IJr4plwpnBNo4TMPVA35exdNw8deJl7IXKCf6Mp/L+04vbw4O+RaOh9WAQy&#10;UxdDgyb9U31syGS9vJElh8gEbX4pZ/OSKBV0VJ5fzi++ZjaL422PIX6TzrBkVHzv14iuzzTB4SZE&#10;AqXo16iEF5xW9bXSOjvY7jYa2QHo7Taz9EvPRVd+C9OW9VTB/IKOmQDSUKMhkml8XfFgW85AtyRO&#10;ETFjW5cQ8sMn7C2EbsTIaUdFGBVJllqZil+eImubKpNZWFMHR96SFYfdwBQBlylR2tm5+uUeGbpR&#10;e8GLa0WwNxDiPSCJjcqmAYp3tDTaUS9usjjrHP78236KJw3QKWc9iZf6/LEHlJzp75bU8fk8kcXi&#10;qYOnzu7UsXuzccRxSaPqRTbpMkb9ajbozDPN2Tqh0hFYQdgjo5OzieNQ0aQKuV7nsL1H1XZ0hRKT&#10;2j3EG/vgRfITi4n8x+EZ0E8CiSStW/cqeli8E8kYSwI4sjo5NBtZF9Mcp+E79XPU8Wuz+gUAAP//&#10;AwBQSwMEFAAGAAgAAAAhAPG8uvvhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I&#10;/AdrkbhRp+HhEuJUgIraA6rUFiSObrxNAn5EttuEf89ygtuM9tPsTDkfrWEnDLHzTsJ0kgFDV3vd&#10;uUbC2+7lagYsJuW0Mt6hhG+MMK/Oz0pVaD+4DZ62qWEU4mKhJLQp9QXnsW7RqjjxPTq6HXywKpEN&#10;DddBDRRuDc+z7I5b1Tn60Koen1usv7ZHK2E12PxpEbr1YbTrj8/7pXldLN+lvLwYHx+AJRzTHwy/&#10;9ak6VNRp749OR2bIC3FLKIlrAYyA/CafAtuTEDMBvCr5/wnVDwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDLvJf+VQIAALUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDxvLr74QAAAAoBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" w14:anchorId="52508EC6">
                       <v:textbox inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="33225222" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="0066567D" w:rsidRDefault="001E1003" w:rsidP="00BF16FD">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="001E1003" w:rsidP="00BF16FD" w:rsidRDefault="001E1003" w14:paraId="18F999B5" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59279B6E" wp14:editId="5F82B56F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59279B6E" wp14:editId="5F82B56F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>239395</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>84455</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1339850" cy="895985"/>
                       <wp:effectExtent l="19050" t="19050" r="12700" b="18415"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Rektangel 9"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1339850" cy="895985"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -1493,66 +1499,66 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:rect w14:anchorId="2A64DA59" id="Rektangel 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:18.85pt;margin-top:6.65pt;width:105.5pt;height:70.55pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBExBhTLwIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwtBqciKJUIgekEJ&#10;UhLlPHi9H5K/OjYs9Nd37F2gTXuqysGM7fGz35s3O388acWOEn1rTcEnozFn0ghbtqYu+Nvr5suM&#10;Mx/AlKCskQU/S88fF58/zTuXyzvbWFVKZARifN65gjchuDzLvGikBj+yThrarCxqCDTFOisROkLX&#10;Krsbj79mncXSoRXSe1pd95t8kfCrSorwXFVeBqYKTm8LacQ07uOYLeaQ1wiuacXwDPiHV2hoDV16&#10;hVpDAHbA9g8o3Qq03lZhJKzObFW1QiYOxGYy/sDmpQEnExcSx7urTP7/wYqn44vbIcnQOZ97CiOL&#10;U4U6/tP72CmJdb6KJU+BCVqcTKcPs3vSVNDe7OGeJlHN7HbaoQ/fpNUsBgVHKkbSCI5bH/rUS0q8&#10;zNhNq1QqiDKsK/h0NhlHfCBfVAoChdqVBfem5gxUTYYTAROkt6ot4/EI5LHerxSyI1DRN5sx/YaX&#10;/ZYW716Db/q8tNXbQbeBPKlaTbzi4ctpZSK6TK4aGNxEi9HelucdMrS9zbwTm5Yu2YIPO0DyFbGh&#10;XgnPNFTKEkU7RJw1Fn/8bT3mU7lpl7OOfEr0vx8AJWfmoFeWGE6ow5xIIeFjUJewQqvfqT2WEYG2&#10;wAjC6UUbJqvQ9wI1mJDLZUojYzoIW/PiRASPnKNUr6d3QDfUMpALnuzFn5B/KGmfS2a4qTJMyMbJ&#10;I0PLxT75dZ6ybh+GxU8AAAD//wMAUEsDBBQABgAIAAAAIQAZb4FI3QAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s0sBpSJLY0zU2Jto0+uUXYHAzhJ2W/DfO570ON97efNe&#10;sV3sIM5m8p0jBetVBMJQ7XRHjYLPj+ebDQgfkDQOjoyCb+NhW15eFJhrN9O7OVehERxCPkcFbQhj&#10;LqWvW2PRr9xoiLUvN1kMfE6N1BPOHG4HGUfRnbTYEX9ocTRPran76mQVvM3x0B0a3L1WfbXvXfqy&#10;zu6tUtdXy+MDiGCW8GeG3/pcHUrudHQn0l4MCpIsYyfzJAHBepxuGBwZ3KYpyLKQ/xeUPwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBExBhTLwIAAGAEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAZb4FI3QAAAAkBAAAPAAAAAAAAAAAAAAAAAIkE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="3pt"/>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="6903E655">
+                    <v:rect id="Rektangel 9" style="position:absolute;margin-left:18.85pt;margin-top:6.65pt;width:105.5pt;height:70.55pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="3pt" w14:anchorId="2A64DA59" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBExBhTLwIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwtBqciKJUIgekEJ&#10;UhLlPHi9H5K/OjYs9Nd37F2gTXuqysGM7fGz35s3O388acWOEn1rTcEnozFn0ghbtqYu+Nvr5suM&#10;Mx/AlKCskQU/S88fF58/zTuXyzvbWFVKZARifN65gjchuDzLvGikBj+yThrarCxqCDTFOisROkLX&#10;Krsbj79mncXSoRXSe1pd95t8kfCrSorwXFVeBqYKTm8LacQ07uOYLeaQ1wiuacXwDPiHV2hoDV16&#10;hVpDAHbA9g8o3Qq03lZhJKzObFW1QiYOxGYy/sDmpQEnExcSx7urTP7/wYqn44vbIcnQOZ97CiOL&#10;U4U6/tP72CmJdb6KJU+BCVqcTKcPs3vSVNDe7OGeJlHN7HbaoQ/fpNUsBgVHKkbSCI5bH/rUS0q8&#10;zNhNq1QqiDKsK/h0NhlHfCBfVAoChdqVBfem5gxUTYYTAROkt6ot4/EI5LHerxSyI1DRN5sx/YaX&#10;/ZYW716Db/q8tNXbQbeBPKlaTbzi4ctpZSK6TK4aGNxEi9HelucdMrS9zbwTm5Yu2YIPO0DyFbGh&#10;XgnPNFTKEkU7RJw1Fn/8bT3mU7lpl7OOfEr0vx8AJWfmoFeWGE6ow5xIIeFjUJewQqvfqT2WEYG2&#10;wAjC6UUbJqvQ9wI1mJDLZUojYzoIW/PiRASPnKNUr6d3QDfUMpALnuzFn5B/KGmfS2a4qTJMyMbJ&#10;I0PLxT75dZ6ybh+GxU8AAAD//wMAUEsDBBQABgAIAAAAIQAZb4FI3QAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s0sBpSJLY0zU2Jto0+uUXYHAzhJ2W/DfO570ON97efNe&#10;sV3sIM5m8p0jBetVBMJQ7XRHjYLPj+ebDQgfkDQOjoyCb+NhW15eFJhrN9O7OVehERxCPkcFbQhj&#10;LqWvW2PRr9xoiLUvN1kMfE6N1BPOHG4HGUfRnbTYEX9ocTRPran76mQVvM3x0B0a3L1WfbXvXfqy&#10;zu6tUtdXy+MDiGCW8GeG3/pcHUrudHQn0l4MCpIsYyfzJAHBepxuGBwZ3KYpyLKQ/xeUPwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBExBhTLwIAAGAEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAZb4FI3QAAAAkBAAAPAAAAAAAAAAAAAAAAAIkE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3477416F" wp14:editId="5E161E8E">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3477416F" wp14:editId="5E161E8E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>236855</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>80645</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1339850" cy="1689100"/>
                       <wp:effectExtent l="19050" t="19050" r="12700" b="25400"/>
                       <wp:wrapNone/>
                       <wp:docPr id="2" name="Rektangel 4"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1339850" cy="1689100"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -1560,53 +1566,53 @@
                                 <a:solidFill>
                                   <a:srgbClr val="C00000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:rect w14:anchorId="1986E334" id="Rektangel 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:18.65pt;margin-top:6.35pt;width:105.5pt;height:133pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCW1faNMQIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwmLumIjwgqB6AXt&#10;Iu1Wex4ch0TyV8eGQH99x06A7banqhzM2DN+43nzJrPHk1bsKNG31pR8PMo5k0bYqjX7kn9/XX+Z&#10;cuYDmAqUNbLkZ+n54/zzp1nnCnlnG6sqiYxAjC86V/ImBFdkmReN1OBH1klDztqihkBb3GcVQkfo&#10;WmV3eX6fdRYrh1ZI7+l01Tv5POHXtRThua69DEyVnN4W0opp3cU1m8+g2CO4phXDM+AfXqGhNZT0&#10;CrWCAOyA7R9QuhVova3DSFid2bpuhUw1UDXj/EM1Lw04mWohcry70uT/H6x4Or64LRINnfOFJzNW&#10;capRx396Hzslss5XsuQpMEGH48nkYfqVOBXkG99PH8Z5ojO7XXfowzdpNYtGyZG6kUiC48YHSkmh&#10;l5CYzdh1q1TqiDKsK/lkGjGZABJGrSCQqV1Vcm/2nIHak+JEwATprWqreD0CedzvlgrZEajryzz+&#10;YqMp3W9hMfcKfNPHJVevB90GEqVqdcmn728rE9FlktVQwY21aO1sdd4iQ9vrzDuxbinJBnzYApKw&#10;qBoalvBMS60slWgHi7PG4s+/ncd46jd5OetIqFT+jwOg5Mwc9NJShWMaMSeSSfgY1MWs0eo3mo9F&#10;RCAXGEE4PWnDZhn6YaAJE3KxSGGkTAdhY16ciOCx5kjV6+kN0A29DCSDJ3sRKBQfWtrHEuU3VoYN&#10;6Th1Ypi5OCjv9ynq9mWY/wIAAP//AwBQSwMEFAAGAAgAAAAhAI1JwVjeAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj9FKw0AQRd+F/sMyBd/spqmYELMpoUYQBMW0H7DNTpPQ7GzIbtv4945P+jZz&#10;7+XOmXw720FccfK9IwXrVQQCqXGmp1bBYf/6kILwQZPRgyNU8I0etsXiLteZcTf6wmsdWsEl5DOt&#10;oAthzKT0TYdW+5Ubkdg7ucnqwOvUSjPpG5fbQcZR9CSt7okvdHrEXYfNub5YBfsqNFV5mF/i6l2+&#10;BSw/5GeNSt0v5/IZRMA5/IXhF5/RoWCmo7uQ8WJQsEk2nGQ9TkCwHz+mLBx5SNIEZJHL/x8UPwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCW1faNMQIAAGEEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCNScFY3gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" filled="f" strokecolor="#c00000" strokeweight="3pt"/>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="32A64CCC">
+                    <v:rect id="Rektangel 4" style="position:absolute;margin-left:18.65pt;margin-top:6.35pt;width:105.5pt;height:133pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#c00000" strokeweight="3pt" w14:anchorId="1986E334" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCW1faNMQIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwmLumIjwgqB6AXt&#10;Iu1Wex4ch0TyV8eGQH99x06A7banqhzM2DN+43nzJrPHk1bsKNG31pR8PMo5k0bYqjX7kn9/XX+Z&#10;cuYDmAqUNbLkZ+n54/zzp1nnCnlnG6sqiYxAjC86V/ImBFdkmReN1OBH1klDztqihkBb3GcVQkfo&#10;WmV3eX6fdRYrh1ZI7+l01Tv5POHXtRThua69DEyVnN4W0opp3cU1m8+g2CO4phXDM+AfXqGhNZT0&#10;CrWCAOyA7R9QuhVova3DSFid2bpuhUw1UDXj/EM1Lw04mWohcry70uT/H6x4Or64LRINnfOFJzNW&#10;capRx396Hzslss5XsuQpMEGH48nkYfqVOBXkG99PH8Z5ojO7XXfowzdpNYtGyZG6kUiC48YHSkmh&#10;l5CYzdh1q1TqiDKsK/lkGjGZABJGrSCQqV1Vcm/2nIHak+JEwATprWqreD0CedzvlgrZEajryzz+&#10;YqMp3W9hMfcKfNPHJVevB90GEqVqdcmn728rE9FlktVQwY21aO1sdd4iQ9vrzDuxbinJBnzYApKw&#10;qBoalvBMS60slWgHi7PG4s+/ncd46jd5OetIqFT+jwOg5Mwc9NJShWMaMSeSSfgY1MWs0eo3mo9F&#10;RCAXGEE4PWnDZhn6YaAJE3KxSGGkTAdhY16ciOCx5kjV6+kN0A29DCSDJ3sRKBQfWtrHEuU3VoYN&#10;6Th1Ypi5OCjv9ynq9mWY/wIAAP//AwBQSwMEFAAGAAgAAAAhAI1JwVjeAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj9FKw0AQRd+F/sMyBd/spqmYELMpoUYQBMW0H7DNTpPQ7GzIbtv4945P+jZz&#10;7+XOmXw720FccfK9IwXrVQQCqXGmp1bBYf/6kILwQZPRgyNU8I0etsXiLteZcTf6wmsdWsEl5DOt&#10;oAthzKT0TYdW+5Ubkdg7ucnqwOvUSjPpG5fbQcZR9CSt7okvdHrEXYfNub5YBfsqNFV5mF/i6l2+&#10;BSw/5GeNSt0v5/IZRMA5/IXhF5/RoWCmo7uQ8WJQsEk2nGQ9TkCwHz+mLBx5SNIEZJHL/x8UPwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCW1faNMQIAAGEEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCNScFY3gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="119F289F" wp14:editId="21E618FB">
                   <wp:extent cx="1374140" cy="2215515"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="14" name="Bildobjekt 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="238575597" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
@@ -1661,57 +1667,67 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Scout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="1FABAB8F" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E1003">
-[...5 lines deleted...]
-              <w:t>Sternum – skalltak.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sternum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – skalltak.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17E1630B" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1739,67 +1755,67 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hjärna K-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="71786368" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
-[...15 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0E1"/>
+          <w:p w14:paraId="71786368" w14:textId="4805754D" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bakre skallgrop – skalltak.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="328A6F2A" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
@@ -1848,51 +1864,105 @@
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="625C95B6" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ROI i arcus aortae. Tröskelvärde och delay:</w:t>
+              <w:t xml:space="preserve">ROI i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>arcus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>aortae</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Tröskelvärde och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14E847DA" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Toshiba: 180 HU, 0 s</w:t>
             </w:r>
@@ -2011,59 +2081,95 @@
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="22067E62" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0E1"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Arcus aortae – skalltak.</w:t>
+              <w:t>á</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Arcus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>aortae</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – skalltak.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E2B416D" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Starta scannet i samma position som premonitoreringssnittet för att undvika onödig bordsförflyttning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2208,98 +2314,134 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">På begäran av trombolysjouren görs även en perfusionsserie. Scanområdet bestäms av trombolysjouren och beror på patientens symtombild. Boxen läggs på befintlig scout och täcker 8 cm (den omfattar alltså inte hela hjärnan). </w:t>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilderna </w:t>
             </w:r>
             <w:r w:rsidR="00F165C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>är inställda att skickas till Brainomix, Syngo.via och AW-server</w:t>
+              <w:t xml:space="preserve">är inställda att skickas till </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F165C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Brainomix</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F165C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F165C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Syngo.via</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F165C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och AW-server</w:t>
             </w:r>
             <w:r w:rsidR="00EF56AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, ej till PACS (detta sker automatiskt, behövs ej länkas manuellt).</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="140E550A" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13591806" wp14:editId="5BFB528E">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13591806" wp14:editId="5BFB528E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1343660</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>530860</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="663566"/>
                       <wp:effectExtent l="0" t="0" r="8890" b="3810"/>
                       <wp:wrapNone/>
                       <wp:docPr id="23" name="Upp 11"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="663566"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -2334,95 +2476,95 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>Bakre</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="13591806" id="_x0000_s1028" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:105.8pt;margin-top:41.8pt;width:32.3pt;height:52.25pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1K+oVwIAALcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+2kW1YEdYqgRYYB&#10;RVsgLXpmZNkWoNcoJXb360fJbpN1Ow3zgSFFio9PH3N5NRjNDhKDcrbis7OSM2mFq5VtK/70uPl0&#10;wVmIYGvQzsqKv8jAr1YfP1z2finnrnO6lsgoiQ3L3le8i9EviyKIThoIZ85LS87GoYFIJrZFjdBT&#10;dqOLeVkuit5h7dEJGQKd3oxOvsr5m0aKeN80QUamK069xSwxy12SxeoSli2C75SY2oB/6MKAslT0&#10;LdUNRGB7VH+kMkqgC66JZ8KZwjWNEjLPQNPMynfTbDvwMs9C4AT/BlP4f2nF3WHrH5Bg6H1YBlLT&#10;FEODJv1Sf2zIYL28gSWHyAQdfp6V8xlBKsi1WJx/WSwSmMXxsscQv0lnWFIqvvdrRNdnlOBwG+IY&#10;/RqVygWnVb1RWmcD2921RnYAeroNfWV+LSrwW5i2rCfizb+SmwkgCjUaIqnG1xUPtuUMdEvcFBFz&#10;betShfzuqfYNhG6skdOOhDAqEiu1MhW/KNM3jaZt6kxmXk0THGFLWhx2A1NUeJ5upJOdq18ekKEb&#10;qRe82CgqewshPgAS16ht2p94T6LRjmZxk8ZZ5/Dn385TfMWTpLE564m+NOqPPaDkTH+3xI/zReqa&#10;xVMDT43dqWH35toRzDNaVi+ySpcx6le1QWeeadPWqTC5wApqbgR1Mq7juFa0q0Ku1zls71G1HV2h&#10;xMR3D/HWbr1IdgIy4f84PAP6iSORyHXnXmkPy3c8GWOJZEdgJ4O2I3Nv2uS0fqd2jjr+36x+AQAA&#10;//8DAFBLAwQUAAYACAAAACEAUbJp798AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTWvDMAyG&#10;74P9B6PBbquTrGQhjVNGYR/XttugNyfW4tBYDrHbZv9+2mk9CaGHV89brWc3iDNOofekIF0kIJBa&#10;b3rqFHzsXx4KECFqMnrwhAp+MMC6vr2pdGn8hbZ43sVOcAiFUiuwMY6llKG16HRY+BGJb99+cjry&#10;OnXSTPrC4W6QWZLk0ume+IPVI24stsfdySlI/CFu35Zfn0v7umlC270f971X6v5ufl6BiDjHfxj+&#10;9FkdanZq/IlMEIOCLE1zRhUUjzwZyJ7yDETDZFGkIOtKXleofwEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDc1K+oVwIAALcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBRsmnv3wAAAAoBAAAPAAAAAAAAAAAAAAAAALEEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" adj="6676" fillcolor="yellow" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="11CF5849">
+                    <v:shape id="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:105.8pt;margin-top:41.8pt;width:32.3pt;height:52.25pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" fillcolor="yellow" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="6676" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1K+oVwIAALcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+2kW1YEdYqgRYYB&#10;RVsgLXpmZNkWoNcoJXb360fJbpN1Ow3zgSFFio9PH3N5NRjNDhKDcrbis7OSM2mFq5VtK/70uPl0&#10;wVmIYGvQzsqKv8jAr1YfP1z2finnrnO6lsgoiQ3L3le8i9EviyKIThoIZ85LS87GoYFIJrZFjdBT&#10;dqOLeVkuit5h7dEJGQKd3oxOvsr5m0aKeN80QUamK069xSwxy12SxeoSli2C75SY2oB/6MKAslT0&#10;LdUNRGB7VH+kMkqgC66JZ8KZwjWNEjLPQNPMynfTbDvwMs9C4AT/BlP4f2nF3WHrH5Bg6H1YBlLT&#10;FEODJv1Sf2zIYL28gSWHyAQdfp6V8xlBKsi1WJx/WSwSmMXxsscQv0lnWFIqvvdrRNdnlOBwG+IY&#10;/RqVygWnVb1RWmcD2921RnYAeroNfWV+LSrwW5i2rCfizb+SmwkgCjUaIqnG1xUPtuUMdEvcFBFz&#10;betShfzuqfYNhG6skdOOhDAqEiu1MhW/KNM3jaZt6kxmXk0THGFLWhx2A1NUeJ5upJOdq18ekKEb&#10;qRe82CgqewshPgAS16ht2p94T6LRjmZxk8ZZ5/Dn385TfMWTpLE564m+NOqPPaDkTH+3xI/zReqa&#10;xVMDT43dqWH35toRzDNaVi+ySpcx6le1QWeeadPWqTC5wApqbgR1Mq7juFa0q0Ku1zls71G1HV2h&#10;xMR3D/HWbr1IdgIy4f84PAP6iSORyHXnXmkPy3c8GWOJZEdgJ4O2I3Nv2uS0fqd2jjr+36x+AQAA&#10;//8DAFBLAwQUAAYACAAAACEAUbJp798AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTWvDMAyG&#10;74P9B6PBbquTrGQhjVNGYR/XttugNyfW4tBYDrHbZv9+2mk9CaGHV89brWc3iDNOofekIF0kIJBa&#10;b3rqFHzsXx4KECFqMnrwhAp+MMC6vr2pdGn8hbZ43sVOcAiFUiuwMY6llKG16HRY+BGJb99+cjry&#10;OnXSTPrC4W6QWZLk0ume+IPVI24stsfdySlI/CFu35Zfn0v7umlC270f971X6v5ufl6BiDjHfxj+&#10;9FkdanZq/IlMEIOCLE1zRhUUjzwZyJ7yDETDZFGkIOtKXleofwEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDc1K+oVwIAALcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBRsmnv3wAAAAoBAAAPAAAAAAAAAAAAAAAAALEEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" w14:anchorId="13591806">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="44327EC9" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="00BF16FD">
+                          <w:p w:rsidRPr="001E1003" w:rsidR="001E1003" w:rsidP="00BF16FD" w:rsidRDefault="001E1003" w14:paraId="451FF39C" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001E1003">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Bakre</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="539AEA26" wp14:editId="7915A877">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="539AEA26" wp14:editId="7915A877">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>64135</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>308610</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="677507"/>
                       <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
                       <wp:wrapNone/>
                       <wp:docPr id="18" name="Upp 11"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="677507"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -2457,94 +2599,94 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>Främre</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="539AEA26" id="_x0000_s1029" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:5.05pt;margin-top:24.3pt;width:32.3pt;height:53.35pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVYyDFXQIAAMcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykW1MEdYqgQYYB&#10;RVugHXpmZDkWoNcoJXb260fJbpN1Ow3zgSYlPj9/9PVNbzQ7SAzK2YpPJyVn0gpXK7ur+Pfnzacr&#10;zkIEW4N2Vlb8KAO/WX78cN35hZy51ulaIqMkNiw6X/E2Rr8oiiBaaSBMnJeWLhuHBiKZuCtqhI6y&#10;G13MyvKy6BzWHp2QIdDperjky5y/aaSID00TZGS64tRbzBKz3CZZLK9hsUPwrRJjG/APXRhQloq+&#10;pVpDBLZH9UcqowS64Jo4Ec4UrmmUkHkGmmZavpvmqQUv8ywETvBvMIX/l1bcH578IxIMnQ+LQGqa&#10;om/QpDf1x/oM1vENLNlHJujw87ScTQlSQVeX8/mXcp7ALE7BHkP8Kp1hSan43q8QXZdRgsNdiIP3&#10;q1cqF5xW9UZpnY1juNXIDkBfjj54TaFMQ4h0WPFNfsaCv4Vpyzoi4mxept6AKNVoiKQaX1c82B1n&#10;oHfEVREx92Jdqph5kHpZQ2iHojntQBCjIrFUK1PxqzI9Y2VtU6cy82yc6ARj0mK/7ZmiwhcpIp1s&#10;XX18RIZuoGLwYqOo7B1N9ghI3KO2aZ/iA4lGO5rFjRpnrcOffztP/hVPksbmrCM606g/9oCSMPtm&#10;iS8Xl6lrFs8NPDe254bdm1tHuE9peb3IKgVj1K9qg8680OatUmG6AiuouQHU0biNw5rR7gq5WmW3&#10;vUe1aymEEhP/PcQ7++RFshOQCf/n/gXQj5yJRLZ797oGsHjHm8GXSHcCdjRoWzIXx81O63huZ6/T&#10;/2f5CwAA//8DAFBLAwQUAAYACAAAACEAJAIFc98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70h9B2uRuFGntGmjEKeKEFxAQvRH5bqNTRI1XofYbcLbs5zocXZGs99k69G24mJ63zhS&#10;MJtGIAyVTjdUKdjvXu4TED4gaWwdGQU/xsM6n9xkmGo30MZctqESXEI+RQV1CF0qpS9rY9FPXWeI&#10;vS/XWwws+0rqHgcut618iKKltNgQf6ixM0+1KU/bs1Uw/xzeD9+7IjlIPcTV2+a1eP5Ape5ux+IR&#10;RDBj+A/DHz6jQ85MR3cm7UXLOppxUsEiWYJgf7VYgTjyPY7nIPNMXg/IfwEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCVYyDFXQIAAMcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAkAgVz3wAAAAgBAAAPAAAAAAAAAAAAAAAAALcEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" adj="6539" fillcolor="window" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="0E8E08DC">
+                    <v:shape id="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:5.05pt;margin-top:24.3pt;width:32.3pt;height:53.35pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" fillcolor="window" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="6539" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVYyDFXQIAAMcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykW1MEdYqgQYYB&#10;RVugHXpmZDkWoNcoJXb260fJbpN1Ow3zgSYlPj9/9PVNbzQ7SAzK2YpPJyVn0gpXK7ur+Pfnzacr&#10;zkIEW4N2Vlb8KAO/WX78cN35hZy51ulaIqMkNiw6X/E2Rr8oiiBaaSBMnJeWLhuHBiKZuCtqhI6y&#10;G13MyvKy6BzWHp2QIdDperjky5y/aaSID00TZGS64tRbzBKz3CZZLK9hsUPwrRJjG/APXRhQloq+&#10;pVpDBLZH9UcqowS64Jo4Ec4UrmmUkHkGmmZavpvmqQUv8ywETvBvMIX/l1bcH578IxIMnQ+LQGqa&#10;om/QpDf1x/oM1vENLNlHJujw87ScTQlSQVeX8/mXcp7ALE7BHkP8Kp1hSan43q8QXZdRgsNdiIP3&#10;q1cqF5xW9UZpnY1juNXIDkBfjj54TaFMQ4h0WPFNfsaCv4Vpyzoi4mxept6AKNVoiKQaX1c82B1n&#10;oHfEVREx92Jdqph5kHpZQ2iHojntQBCjIrFUK1PxqzI9Y2VtU6cy82yc6ARj0mK/7ZmiwhcpIp1s&#10;XX18RIZuoGLwYqOo7B1N9ghI3KO2aZ/iA4lGO5rFjRpnrcOffztP/hVPksbmrCM606g/9oCSMPtm&#10;iS8Xl6lrFs8NPDe254bdm1tHuE9peb3IKgVj1K9qg8680OatUmG6AiuouQHU0biNw5rR7gq5WmW3&#10;vUe1aymEEhP/PcQ7++RFshOQCf/n/gXQj5yJRLZ797oGsHjHm8GXSHcCdjRoWzIXx81O63huZ6/T&#10;/2f5CwAA//8DAFBLAwQUAAYACAAAACEAJAIFc98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70h9B2uRuFGntGmjEKeKEFxAQvRH5bqNTRI1XofYbcLbs5zocXZGs99k69G24mJ63zhS&#10;MJtGIAyVTjdUKdjvXu4TED4gaWwdGQU/xsM6n9xkmGo30MZctqESXEI+RQV1CF0qpS9rY9FPXWeI&#10;vS/XWwws+0rqHgcut618iKKltNgQf6ixM0+1KU/bs1Uw/xzeD9+7IjlIPcTV2+a1eP5Ape5ux+IR&#10;RDBj+A/DHz6jQ85MR3cm7UXLOppxUsEiWYJgf7VYgTjyPY7nIPNMXg/IfwEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCVYyDFXQIAAMcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAkAgVz3wAAAAgBAAAPAAAAAAAAAAAAAAAAALcEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" w14:anchorId="539AEA26">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="2DACA1F6" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="00BF16FD">
+                          <w:p w:rsidRPr="001E1003" w:rsidR="001E1003" w:rsidP="00BF16FD" w:rsidRDefault="001E1003" w14:paraId="1C124651" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001E1003">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Främre</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EECD650" wp14:editId="6EE6A948">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EECD650" wp14:editId="6EE6A948">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>100330</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>513080</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1616710" cy="671195"/>
                       <wp:effectExtent l="0" t="0" r="21590" b="14605"/>
                       <wp:wrapNone/>
                       <wp:docPr id="25" name="Rektangel 25"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1616710" cy="671195"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -2552,66 +2694,66 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FFFF00"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:rect w14:anchorId="488247B2" id="Rektangel 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:7.9pt;margin-top:40.4pt;width:127.3pt;height:52.85pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8V+U5MAIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L0lWWrqLCCsEohe0&#10;i8Su9jw4Donkr44Ngf76jp0A7banqjmYcWby7PfmDdOnk1bsKNG31pS8GOWcSSNs1Zp9yd9eV18e&#10;OPMBTAXKGlnys/T8afb507RzE3lnG6sqiYxAjJ90ruRNCG6SZV40UoMfWScNJWuLGgJtcZ9VCB2h&#10;a5Xd5fk46yxWDq2Q3tPbZZ/ks4Rf11KEl7r2MjBVcrpbSCumdRfXbDaFyR7BNa0YrgH/cAsNraFD&#10;r1BLCMAO2P4BpVuB1ts6jITVma3rVsjEgdgU+Qc22wacTFxIHO+uMvn/Byuej1u3QZKhc37iKYws&#10;TjXq+Ev3Y6ck1vkqljwFJuhlMS7GXwvSVFCOouLxPqqZ3b526MM3aTWLQcmRmpE0guPah770UhIP&#10;M3bVKpUaogzr6ITH/D7iA/miVhAo1K4quTd7zkDtyXAiYIL0VrVV/DwCedzvFgrZEajpK3ry1Ge6&#10;2W9l8ewl+KavS6neDroN5EnV6pI/5PEZeCkT0WVy1cDgJlqMdrY6b5Ch7W3mnVi1dMgafNgAkq+I&#10;Dc1KeKGlVpYo2iHirLH442/vYz21m7KcdeRTov/9ACg5Mwe9sMSwoAlzIoWEj0FdwhqtfqfxmEcE&#10;SoERhNOLNmwWoZ8FGjAh5/NURsZ0ENZm60QEj5yjVK+nd0A39DKQC57txZ8w+dDSvpbMcFNl2JCN&#10;k0eGkYtz8us+Vd3+GGY/AQAA//8DAFBLAwQUAAYACAAAACEAvkEZptwAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyP0UrDQBBF3wX/YRnBN7trsTXEbIoKgqUIWvsBk+yYBLOzIbtpo1/v+KRPw+UM&#10;d84Um9n36khj7AJbuF4YUMR1cB03Fg7vT1cZqJiQHfaBycIXRdiU52cF5i6c+I2O+9QoKeGYo4U2&#10;pSHXOtYteYyLMBAL+wijxyRxbLQb8STlvtdLY9baY8dyocWBHluqP/eTtzDR63dyLujDFt3Dbnyu&#10;tt3LztrLi/n+DlSiOf0tw6++qEMpTlWY2EXVS16JebKQGZnCl7fmBlQlIFuvQJeF/v9B+QMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC8V+U5MAIAAGAEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC+QRmm3AAAAAkBAAAPAAAAAAAAAAAAAAAAAIoE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" filled="f" strokecolor="yellow" strokeweight="1.5pt"/>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="2ACF7E66">
+                    <v:rect id="Rektangel 25" style="position:absolute;margin-left:7.9pt;margin-top:40.4pt;width:127.3pt;height:52.85pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="yellow" strokeweight="1.5pt" w14:anchorId="488247B2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8V+U5MAIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L0lWWrqLCCsEohe0&#10;i8Su9jw4Donkr44Ngf76jp0A7banqjmYcWby7PfmDdOnk1bsKNG31pS8GOWcSSNs1Zp9yd9eV18e&#10;OPMBTAXKGlnys/T8afb507RzE3lnG6sqiYxAjJ90ruRNCG6SZV40UoMfWScNJWuLGgJtcZ9VCB2h&#10;a5Xd5fk46yxWDq2Q3tPbZZ/ks4Rf11KEl7r2MjBVcrpbSCumdRfXbDaFyR7BNa0YrgH/cAsNraFD&#10;r1BLCMAO2P4BpVuB1ts6jITVma3rVsjEgdgU+Qc22wacTFxIHO+uMvn/Byuej1u3QZKhc37iKYws&#10;TjXq+Ev3Y6ck1vkqljwFJuhlMS7GXwvSVFCOouLxPqqZ3b526MM3aTWLQcmRmpE0guPah770UhIP&#10;M3bVKpUaogzr6ITH/D7iA/miVhAo1K4quTd7zkDtyXAiYIL0VrVV/DwCedzvFgrZEajpK3ry1Ge6&#10;2W9l8ewl+KavS6neDroN5EnV6pI/5PEZeCkT0WVy1cDgJlqMdrY6b5Ch7W3mnVi1dMgafNgAkq+I&#10;Dc1KeKGlVpYo2iHirLH442/vYz21m7KcdeRTov/9ACg5Mwe9sMSwoAlzIoWEj0FdwhqtfqfxmEcE&#10;SoERhNOLNmwWoZ8FGjAh5/NURsZ0ENZm60QEj5yjVK+nd0A39DKQC57txZ8w+dDSvpbMcFNl2JCN&#10;k0eGkYtz8us+Vd3+GGY/AQAA//8DAFBLAwQUAAYACAAAACEAvkEZptwAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyP0UrDQBBF3wX/YRnBN7trsTXEbIoKgqUIWvsBk+yYBLOzIbtpo1/v+KRPw+UM&#10;d84Um9n36khj7AJbuF4YUMR1cB03Fg7vT1cZqJiQHfaBycIXRdiU52cF5i6c+I2O+9QoKeGYo4U2&#10;pSHXOtYteYyLMBAL+wijxyRxbLQb8STlvtdLY9baY8dyocWBHluqP/eTtzDR63dyLujDFt3Dbnyu&#10;tt3LztrLi/n+DlSiOf0tw6++qEMpTlWY2EXVS16JebKQGZnCl7fmBlQlIFuvQJeF/v9B+QMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC8V+U5MAIAAGAEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC+QRmm3AAAAAkBAAAPAAAAAAAAAAAAAAAAAIoE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21F9106A" wp14:editId="6AF783A7">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21F9106A" wp14:editId="6AF783A7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>99060</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>315595</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1616710" cy="671489"/>
                       <wp:effectExtent l="0" t="0" r="21590" b="14605"/>
                       <wp:wrapNone/>
                       <wp:docPr id="13" name="Rektangel 13"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1616710" cy="671489"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -2619,53 +2761,53 @@
                                 <a:solidFill>
                                   <a:sysClr val="window" lastClr="FFFFFF"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:rect w14:anchorId="54CDB73E" id="Rektangel 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:7.8pt;margin-top:24.85pt;width:127.3pt;height:52.85pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+FksEOQIAAHAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46LrWuNOkWQILsU&#10;bYG26JmV5diAJGqUEif7+lGym2zdTsN8UCiReiIfH3N9s7dG7DSFHl0ty7OZFNopbHq3qeXz0/rT&#10;pRQhgmvAoNO1POggb+YfP1wPvtLn2KFpNAkGcaEafC27GH1VFEF12kI4Q68dO1skC5G3tCkagoHR&#10;rSnOZ7OLYkBqPKHSIfDpanTKecZvW63ifdsGHYWpJecW80p5fU1rMb+GakPgu15NacA/ZGGhd/zo&#10;EWoFEcSW+j+gbK8IA7bxTKEtsG17pXMNXE05e1fNYwde51qYnOCPNIX/B6vudo/+gZiGwYcqsJmq&#10;2Ldk0y/nJ/aZrMORLL2PQvFheVFefC2ZU8U+tj5fXiU2i9NtTyF+02hFMmpJ3IzMEexuQxxD30LS&#10;Yw7XvTG5IcaJgV+4mn1J+MC6aA1ENq1vahncRgowGxacipQhA5q+SdcTUDiEpSGxA+45S6XBQQoD&#10;IfJhLdf5mzL97VrKZQWhGy9m1ygP20fWqOltLS9n6ZtuG5de01llU0UnEpP1is3hgQThKLvg1brn&#10;R245lwcg1hlXx7MT73lpDXLJOFlSdEg//nae4rn97JViYN0yHd+3QFoKt7VL5JJLnjivssn4FM2b&#10;2RLaFx6XRUJgFzjFOCOJ02YZx9nggVN6schhLFQP8dY9epXAU82Jqqf9C5CfehtZFXf4pleo3rV4&#10;jGVxnFiZNizrrJlpBNPc/LrPUac/ivlPAAAA//8DAFBLAwQUAAYACAAAACEAYLWnYt8AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90Y0lRjNkVE8SAIjbbgbZuMm8XsbMhu&#10;29hf7/RUj4/v8eabcjm5XuxxDNaTgttZAgKp8a0lo+Dz4+XmDkSImlrde0IFvxhgWV1elLpo/YFW&#10;uK+jETxCodAKuhiHQsrQdOh0mPkBidm3H52OHEcj21EfeNz1Mk2SXDptiS90esCnDpufeucUPDf5&#10;u12/Hd2XyXLzujrajbS1UtdX0+MDiIhTPJfhpM/qULHT1u+oDaLnPM+5qSC7X4Bgni6SFMT2BOYZ&#10;yKqU/z+o/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA+FksEOQIAAHAEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBgtadi3wAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" filled="f" strokecolor="window" strokeweight="1.5pt"/>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="73B4FCF6">
+                    <v:rect id="Rektangel 13" style="position:absolute;margin-left:7.8pt;margin-top:24.85pt;width:127.3pt;height:52.85pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="window" strokeweight="1.5pt" w14:anchorId="54CDB73E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+FksEOQIAAHAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46LrWuNOkWQILsU&#10;bYG26JmV5diAJGqUEif7+lGym2zdTsN8UCiReiIfH3N9s7dG7DSFHl0ty7OZFNopbHq3qeXz0/rT&#10;pRQhgmvAoNO1POggb+YfP1wPvtLn2KFpNAkGcaEafC27GH1VFEF12kI4Q68dO1skC5G3tCkagoHR&#10;rSnOZ7OLYkBqPKHSIfDpanTKecZvW63ifdsGHYWpJecW80p5fU1rMb+GakPgu15NacA/ZGGhd/zo&#10;EWoFEcSW+j+gbK8IA7bxTKEtsG17pXMNXE05e1fNYwde51qYnOCPNIX/B6vudo/+gZiGwYcqsJmq&#10;2Ldk0y/nJ/aZrMORLL2PQvFheVFefC2ZU8U+tj5fXiU2i9NtTyF+02hFMmpJ3IzMEexuQxxD30LS&#10;Yw7XvTG5IcaJgV+4mn1J+MC6aA1ENq1vahncRgowGxacipQhA5q+SdcTUDiEpSGxA+45S6XBQQoD&#10;IfJhLdf5mzL97VrKZQWhGy9m1ygP20fWqOltLS9n6ZtuG5de01llU0UnEpP1is3hgQThKLvg1brn&#10;R245lwcg1hlXx7MT73lpDXLJOFlSdEg//nae4rn97JViYN0yHd+3QFoKt7VL5JJLnjivssn4FM2b&#10;2RLaFx6XRUJgFzjFOCOJ02YZx9nggVN6schhLFQP8dY9epXAU82Jqqf9C5CfehtZFXf4pleo3rV4&#10;jGVxnFiZNizrrJlpBNPc/LrPUac/ivlPAAAA//8DAFBLAwQUAAYACAAAACEAYLWnYt8AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90Y0lRjNkVE8SAIjbbgbZuMm8XsbMhu&#10;29hf7/RUj4/v8eabcjm5XuxxDNaTgttZAgKp8a0lo+Dz4+XmDkSImlrde0IFvxhgWV1elLpo/YFW&#10;uK+jETxCodAKuhiHQsrQdOh0mPkBidm3H52OHEcj21EfeNz1Mk2SXDptiS90esCnDpufeucUPDf5&#10;u12/Hd2XyXLzujrajbS1UtdX0+MDiIhTPJfhpM/qULHT1u+oDaLnPM+5qSC7X4Bgni6SFMT2BOYZ&#10;yKqU/z+o/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA+FksEOQIAAHAEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBgtadi3wAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34829302" wp14:editId="104E7897">
                   <wp:extent cx="1842135" cy="1377290"/>
                   <wp:effectExtent l="0" t="0" r="5715" b="0"/>
                   <wp:docPr id="5" name="Bildobjekt 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="498283322" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
@@ -2712,148 +2854,195 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="4B76B4B4" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Hjärna K+ perfusion</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Hjärna K+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>perfusion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="23FF3AAE" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Främre cirkulationen (vit box):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="117ADE29" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0E1"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Botten av sella turcica och uppåt.</w:t>
+              <w:t>á</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Botten av </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sella</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>turcica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och uppåt.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31A9802B" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bakre cirkulationen (gul box):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EA6D114" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
-[...15 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0E1"/>
+          <w:p w14:paraId="4EA6D114" w14:textId="1471D35B" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Botten av bakre skallgropen och uppåt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="70AFD5D6" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
@@ -2936,56 +3125,58 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>K+ perfusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64FFF151" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49D99C79" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="00CA14FE">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E1003">
         <w:t>Reformatering</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="2806"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="74946839" w14:textId="77777777" w:rsidTr="001E1003">
         <w:trPr>
@@ -3068,51 +3259,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02EE3034" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D74E98F" wp14:editId="7930EF55">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D74E98F" wp14:editId="7930EF55">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>1004570</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1063625</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="409575" cy="575945"/>
                       <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="20" name="Ned 20"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="10800000">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="409575" cy="575945"/>
                               </a:xfrm>
                               <a:prstGeom prst="downArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -3145,240 +3336,240 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>AX</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="2D74E98F" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="7498EA39">
+                    <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe" w14:anchorId="2D74E98F">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum height 0 #1"/>
                         <v:f eqn="sum 10800 0 #1"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="prod @4 @3 10800"/>
                         <v:f eqn="sum width 0 @5"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
+                      <v:path textboxrect="@1,0,@2,@6" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Ned 20" o:spid="_x0000_s1030" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:79.1pt;margin-top:83.75pt;width:32.25pt;height:45.35pt;rotation:180;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyT0PKVAIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x0TT+COkXQIsOA&#10;oC3QDj0rshwLkESNUmNnv36U7LRpt9OwHAhSoh7J58dcXffWsJ3CoMFVfDopOVNOQq3dtuI/nlZf&#10;LjgLUbhaGHCq4nsV+PXi86erzs/VCbRgaoWMQFyYd77ibYx+XhRBtsqKMAGvHF02gFZECnFb1Cg6&#10;QremOCnLs6IDrD2CVCHQ6e1wyRcZv2mUjPdNE1RkpuLUW8wWs90kWyyuxHyLwrdajm2If+jCCu2o&#10;6CvUrYiCvaD+A8pqiRCgiRMJtoCm0VLlGWiaaflhmsdWeJVnIXKCf6Up/D9Yebd79A9INHQ+zAO5&#10;aYq+QcsQiK1peVGmXx6O2mV95m7/yp3qI5N0eFpezs5nnEm6IufydJa4LQashOkxxG8KLEtOxWvo&#10;3BIRuowsdusQh/xDXnoTwOh6pY3JAW43NwbZTtC3XK1yV8OTd2nGsY76PjmnppkUpKnGiEiu9XXF&#10;g9tyJsyWxCoj5toOUgVCGnq8FaEdamTYQSFWR5Kp0bbiIx9DZePSM5WFNk7wxmPyYr/pmabCpwko&#10;nWyg3j/gwC51GLxcaWJkLUJ8EEjio0NaqHhPpjFAs8DocdYC/vrbecqveLKcdSRmmvPni0DFmfnu&#10;SC1fz9InZPE4wONgcxy4F3sDxPE0d5ddeozRHNwGwT7T3i1TVboSTlJnA6NjcBOHJaPNlWq5zGmk&#10;eC/i2j16mcAPhD/1zwL9KItIerqDg/DF/IMwhlzS1RuTY0D7keU27nJawOM4Z7394yx+AwAA//8D&#10;AFBLAwQUAAYACAAAACEAq7snxOAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74Lf&#10;YRnBm9000j/EbEopWGpFwUbwusmOSXB3Nma3bfz2Tk96e4/3ePObfDU6K044hM6TgukkAYFUe9NR&#10;o+C9fLxbgghRk9HWEyr4wQCr4voq15nxZ3rD0yE2gkcoZFpBG2OfSRnqFp0OE98jcfbpB6cj26GR&#10;ZtBnHndWpkkyl053xBda3eOmxfrrcHQK9tvX5/r+pdz5j83WPu2m31W53it1ezOuH0BEHONfGS74&#10;jA4FM1X+SCYIy362TLnKYr6YgeBGmqYLEBWLSySLXP7/ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA8k9DylQCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAq7snxOAAAAALAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" adj="13920" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Ned 20" style="position:absolute;left:0;text-align:left;margin-left:79.1pt;margin-top:83.75pt;width:32.25pt;height:45.35pt;rotation:180;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1030" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t67" adj="13920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyT0PKVAIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x0TT+COkXQIsOA&#10;oC3QDj0rshwLkESNUmNnv36U7LRpt9OwHAhSoh7J58dcXffWsJ3CoMFVfDopOVNOQq3dtuI/nlZf&#10;LjgLUbhaGHCq4nsV+PXi86erzs/VCbRgaoWMQFyYd77ibYx+XhRBtsqKMAGvHF02gFZECnFb1Cg6&#10;QremOCnLs6IDrD2CVCHQ6e1wyRcZv2mUjPdNE1RkpuLUW8wWs90kWyyuxHyLwrdajm2If+jCCu2o&#10;6CvUrYiCvaD+A8pqiRCgiRMJtoCm0VLlGWiaaflhmsdWeJVnIXKCf6Up/D9Yebd79A9INHQ+zAO5&#10;aYq+QcsQiK1peVGmXx6O2mV95m7/yp3qI5N0eFpezs5nnEm6IufydJa4LQashOkxxG8KLEtOxWvo&#10;3BIRuowsdusQh/xDXnoTwOh6pY3JAW43NwbZTtC3XK1yV8OTd2nGsY76PjmnppkUpKnGiEiu9XXF&#10;g9tyJsyWxCoj5toOUgVCGnq8FaEdamTYQSFWR5Kp0bbiIx9DZePSM5WFNk7wxmPyYr/pmabCpwko&#10;nWyg3j/gwC51GLxcaWJkLUJ8EEjio0NaqHhPpjFAs8DocdYC/vrbecqveLKcdSRmmvPni0DFmfnu&#10;SC1fz9InZPE4wONgcxy4F3sDxPE0d5ddeozRHNwGwT7T3i1TVboSTlJnA6NjcBOHJaPNlWq5zGmk&#10;eC/i2j16mcAPhD/1zwL9KItIerqDg/DF/IMwhlzS1RuTY0D7keU27nJawOM4Z7394yx+AwAA//8D&#10;AFBLAwQUAAYACAAAACEAq7snxOAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74Lf&#10;YRnBm9000j/EbEopWGpFwUbwusmOSXB3Nma3bfz2Tk96e4/3ePObfDU6K044hM6TgukkAYFUe9NR&#10;o+C9fLxbgghRk9HWEyr4wQCr4voq15nxZ3rD0yE2gkcoZFpBG2OfSRnqFp0OE98jcfbpB6cj26GR&#10;ZtBnHndWpkkyl053xBda3eOmxfrrcHQK9tvX5/r+pdz5j83WPu2m31W53it1ezOuH0BEHONfGS74&#10;jA4FM1X+SCYIy362TLnKYr6YgeBGmqYLEBWLSySLXP7/ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA8k9DylQCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAq7snxOAAAAALAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;">
                       <v:textbox style="layout-flow:vertical" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="475A591B" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="0066564D" w:rsidRDefault="001E1003" w:rsidP="00BF16FD">
+                          <w:p w:rsidRPr="0066564D" w:rsidR="001E1003" w:rsidP="00BF16FD" w:rsidRDefault="001E1003" w14:paraId="5580844F" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>AX</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="655A8EA8" wp14:editId="5E1FA9C2">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="655A8EA8" wp14:editId="5E1FA9C2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>11430</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1042035</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1557655" cy="0"/>
                       <wp:effectExtent l="0" t="19050" r="23495" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="15" name="Rak 15"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm flipV="1">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1558138" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="4D09B781" id="Rak 15" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".9pt,82.05pt" to="123.55pt,82.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyu/wUsgEAAFADAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tv2zAMvg/YfxB0b2y3aBEYUXpokF6G&#10;tcAed0aWbAF6QdTi5N+XUh5rt9swHwRSpD7y40evHg/Osr1KaIIXvFu0nCkvw2D8KPiP79ubJWeY&#10;wQ9gg1eCHxXyx/XnT6s59uo2TMEOKjEC8djPUfAp59g3DcpJOcBFiMpTUIfkIJObxmZIMBO6s81t&#10;2z40c0hDTEEqRLrdnIJ8XfG1VjK/aI0qMys49Zbrmeq5K2ezXkE/JoiTkec24B+6cGA8Fb1CbSAD&#10;+5XMX1DOyBQw6LyQwTVBayNV5UBsuvYPNt8miKpyoeFgvI4J/x+s/Lp/8q+JxjBH7DG+psLioJNj&#10;2pr4kzStvKhTdqhjO17Hpg6ZSbrs7u+X3R0JLS+x5gRRoGLC/KyCY8UQ3BpfGEEP+y+YqSylXlLK&#10;tQ9bY21VxXo2C3637FoSTgIth7aQyXRxEBz9yBnYkbZO5lQhMVgzlOcFCNO4e7KJ7YGU325b+orY&#10;VO5DWqm9AZxOeTV02glnMi2mNU7wZXl8eW19QVd1tc4Mfk+uWLswHOtAm+KRbLXoecXKXrz3yX7/&#10;I6zfAAAA//8DAFBLAwQUAAYACAAAACEAi3eU+9wAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70h7h8hIu7G01dhQaTqNShx2QILBA2SNSSoap2uyrfD0GAkJTvbv3/r9udpMvhdnHGMX&#10;SEG+yEAgtcF0ZBW8vT7e3IGISZPRfSBU8IkRNvXsqtKlCRd6wfM+WcEhFEutwKU0lFLG1qHXcREG&#10;JPbew+h1YjlaaUZ94XDfyyLLVtLrjviC0wM2DtuP/ckreApf1Kxvd222PdrnPG8eUmGdUvPraXsP&#10;IuGU/pbhB5/RoWamQziRiaJnzeCJy2qZg2C/WK65OfxOZF3J/x/U3wAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDyu/wUsgEAAFADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCLd5T73AAAAAkBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="2BDCD801">
+                    <v:line id="Rak 15" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from=".9pt,82.05pt" to="123.55pt,82.05pt" w14:anchorId="4D09B781" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyu/wUsgEAAFADAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tv2zAMvg/YfxB0b2y3aBEYUXpokF6G&#10;tcAed0aWbAF6QdTi5N+XUh5rt9swHwRSpD7y40evHg/Osr1KaIIXvFu0nCkvw2D8KPiP79ubJWeY&#10;wQ9gg1eCHxXyx/XnT6s59uo2TMEOKjEC8djPUfAp59g3DcpJOcBFiMpTUIfkIJObxmZIMBO6s81t&#10;2z40c0hDTEEqRLrdnIJ8XfG1VjK/aI0qMys49Zbrmeq5K2ezXkE/JoiTkec24B+6cGA8Fb1CbSAD&#10;+5XMX1DOyBQw6LyQwTVBayNV5UBsuvYPNt8miKpyoeFgvI4J/x+s/Lp/8q+JxjBH7DG+psLioJNj&#10;2pr4kzStvKhTdqhjO17Hpg6ZSbrs7u+X3R0JLS+x5gRRoGLC/KyCY8UQ3BpfGEEP+y+YqSylXlLK&#10;tQ9bY21VxXo2C3637FoSTgIth7aQyXRxEBz9yBnYkbZO5lQhMVgzlOcFCNO4e7KJ7YGU325b+orY&#10;VO5DWqm9AZxOeTV02glnMi2mNU7wZXl8eW19QVd1tc4Mfk+uWLswHOtAm+KRbLXoecXKXrz3yX7/&#10;I6zfAAAA//8DAFBLAwQUAAYACAAAACEAi3eU+9wAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70h7h8hIu7G01dhQaTqNShx2QILBA2SNSSoap2uyrfD0GAkJTvbv3/r9udpMvhdnHGMX&#10;SEG+yEAgtcF0ZBW8vT7e3IGISZPRfSBU8IkRNvXsqtKlCRd6wfM+WcEhFEutwKU0lFLG1qHXcREG&#10;JPbew+h1YjlaaUZ94XDfyyLLVtLrjviC0wM2DtuP/ckreApf1Kxvd222PdrnPG8eUmGdUvPraXsP&#10;IuGU/pbhB5/RoWamQziRiaJnzeCJy2qZg2C/WK65OfxOZF3J/x/U3wAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDyu/wUsgEAAFADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCLd5T73AAAAAkBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FC05270" wp14:editId="10278029">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FC05270" wp14:editId="10278029">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>727075</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-6985</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="28575" cy="2172335"/>
                       <wp:effectExtent l="19050" t="19050" r="28575" b="37465"/>
                       <wp:wrapNone/>
                       <wp:docPr id="16" name="Rak 16"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="28969" cy="2172614"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="19E9C425" id="Rak 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="57.25pt,-.55pt" to="59.5pt,170.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNhk9YrwEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b/yxIUuNOD00SC9D&#10;W2DbD2BkyRagL4hqnPz7UUqadtttmA8yJZJP5OPT+v5oDTvIiNq7njeLmjPphB+0G3v+88fudsUZ&#10;JnADGO9kz08S+f3m5tN6Dp1s/eTNICMjEIfdHHo+pRS6qkIxSQu48EE6ciofLSTaxrEaIsyEbk3V&#10;1vWymn0cQvRCItLp9uzkm4KvlBTpWSmUiZmeU22prLGs+7xWmzV0Y4QwaXEpA/6hCgva0aVXqC0k&#10;YK9R/wVltYgevUoL4W3lldJClh6om6b+o5vvEwRZeiFyMFxpwv8HK54OD+4lEg1zwA7DS8xdHFW0&#10;+U/1sWMh63QlSx4TE3TYru6Wd5wJ8rTN13bZfMlkVu/JIWJ6lN6ybPTcaJd7gQ4O3zCdQ99C8rHz&#10;O21MmYdxbO7551VT08gEkCyUgUSmDUPP0Y2cgRlJbyLFAone6CGnZyCM4/7BRHYAmvluV9N3qey3&#10;sHz3FnA6xxXXWQ1WJ5Kk0bbnq5z8lm1cRpdFVJcO3jnL1t4Pp0JllXc0sELHRVxZER/3ZH98Aptf&#10;AAAA//8DAFBLAwQUAAYACAAAACEAldabP94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07D&#10;MBBF90j8gzVI7Frb0KI2xKkQUiVg1QcL2LnxkETY4yh22/D3TFewvJqjO+eWqzF4ccIhdZEM6KkC&#10;gVRH11Fj4H2/nixApGzJWR8JDfxgglV1fVXawsUzbfG0y43gEkqFNdDm3BdSprrFYNM09kh8+4pD&#10;sJnj0Eg32DOXBy/vlHqQwXbEH1rb43OL9ffuGAx8qP0nbZaLlmp8mb+Gt7WijTfm9mZ8egSRccx/&#10;MFz0WR0qdjrEI7kkPGc9mzNqYKI1iAuglzzuYOB+phXIqpT/J1S/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAI2GT1ivAQAASgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAJXWmz/eAAAACgEAAA8AAAAAAAAAAAAAAAAACQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="348DEE41">
+                    <v:line id="Rak 16" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="57.25pt,-.55pt" to="59.5pt,170.5pt" w14:anchorId="19E9C425" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNhk9YrwEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b/yxIUuNOD00SC9D&#10;W2DbD2BkyRagL4hqnPz7UUqadtttmA8yJZJP5OPT+v5oDTvIiNq7njeLmjPphB+0G3v+88fudsUZ&#10;JnADGO9kz08S+f3m5tN6Dp1s/eTNICMjEIfdHHo+pRS6qkIxSQu48EE6ciofLSTaxrEaIsyEbk3V&#10;1vWymn0cQvRCItLp9uzkm4KvlBTpWSmUiZmeU22prLGs+7xWmzV0Y4QwaXEpA/6hCgva0aVXqC0k&#10;YK9R/wVltYgevUoL4W3lldJClh6om6b+o5vvEwRZeiFyMFxpwv8HK54OD+4lEg1zwA7DS8xdHFW0&#10;+U/1sWMh63QlSx4TE3TYru6Wd5wJ8rTN13bZfMlkVu/JIWJ6lN6ybPTcaJd7gQ4O3zCdQ99C8rHz&#10;O21MmYdxbO7551VT08gEkCyUgUSmDUPP0Y2cgRlJbyLFAone6CGnZyCM4/7BRHYAmvluV9N3qey3&#10;sHz3FnA6xxXXWQ1WJ5Kk0bbnq5z8lm1cRpdFVJcO3jnL1t4Pp0JllXc0sELHRVxZER/3ZH98Aptf&#10;AAAA//8DAFBLAwQUAAYACAAAACEAldabP94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07D&#10;MBBF90j8gzVI7Frb0KI2xKkQUiVg1QcL2LnxkETY4yh22/D3TFewvJqjO+eWqzF4ccIhdZEM6KkC&#10;gVRH11Fj4H2/nixApGzJWR8JDfxgglV1fVXawsUzbfG0y43gEkqFNdDm3BdSprrFYNM09kh8+4pD&#10;sJnj0Eg32DOXBy/vlHqQwXbEH1rb43OL9ffuGAx8qP0nbZaLlmp8mb+Gt7WijTfm9mZ8egSRccx/&#10;MFz0WR0qdjrEI7kkPGc9mzNqYKI1iAuglzzuYOB+phXIqpT/J1S/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAI2GT1ivAQAASgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAJXWmz/eAAAACgEAAA8AAAAAAAAAAAAAAAAACQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="566C66E8" wp14:editId="17B4AD19">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="566C66E8" wp14:editId="17B4AD19">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>215900</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1470025</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="657225"/>
                       <wp:effectExtent l="0" t="9208" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="19" name="Upp 19"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="5400000">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="657225"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -3411,56 +3602,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>COR</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="566C66E8" id="Upp 19" o:spid="_x0000_s1031" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:17pt;margin-top:115.75pt;width:32.3pt;height:51.75pt;rotation:90;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDw5tLCVAIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k/UJQpwhaZBhQ&#10;tAXSomdFlmMBkqhRSuzu14+SnDbrdhqWA0FK1CP5/Jir68EatlcYNLiaT08mnCknodFuW/Pnp9WX&#10;S85CFK4RBpyq+asK/Hrx+dNV7+dqBh2YRiEjEBfmva95F6OfV1WQnbIinIBXji5bQCsihbitGhQ9&#10;oVtTzSaT86oHbDyCVCHQ6W255IuM37ZKxoe2DSoyU3PqLWaL2W6SrRZXYr5F4TstxzbEP3RhhXZU&#10;9A3qVkTBdqj/gLJaIgRo44kEW0HbaqnyDDTNdPJhmnUnvMqzEDnBv9EU/h+svN+v/SMSDb0P80Bu&#10;mmJo0TIEYuvsdJJ+eTbqlg2Zutc36tQQmaTD0+lkNiWCJV2dn13MZmeJ2qpAJUiPIX5TYFlyar7z&#10;S0ToM67Y34VYsg9Z6UUAo5uVNiYHuN3cGGR7QR9ytco9lSe/pRnHepLh7IJaZlKQoFojIrnWNzUP&#10;bsuZMFtSqoyYaztIFQipdHgrQldqZNgiD6sjadRoW/PLwkapbFx6prLKxgneSUxeHDYD01Q4k5FO&#10;NtC8PmKhljoMXq408XEnQnwUSMqjQ9qm+ECmNUCzwOhx1gH+/Nt5yq95sjQ2Zz2JmUb9sROoODPf&#10;Hanl63n6hiweB3gcbI4Dt7M3QDRPc4PZpccYzcFtEewL7d0yFaYr4SQ1V0gdg5tYlow2V6rlMqeR&#10;4r2Id27tZQI/cP40vAj0oy4iCeoeDsIX8w/aKLkkrHcyx4D2I+tt3OW0gMdxznr/x1n8AgAA//8D&#10;AFBLAwQUAAYACAAAACEA/iAOkt4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPPU/DMBCGdyT+&#10;g3VIbNRJIFGVxqkQiAWEKIWlmxtfkwj7HGK3Cf+e6wTbvbpH70e1np0VJxxD70lBukhAIDXe9NQq&#10;+Px4ulmCCFGT0dYTKvjBAOv68qLSpfETveNpG1vBJhRKraCLcSilDE2HToeFH5D4d/Cj05Hl2Eoz&#10;6onNnZVZkhTS6Z44odMDPnTYfG2PTsGUT0jFa2Ozx5dd890+v40beVDq+mq+X4GIOMc/GM71uTrU&#10;3Gnvj2SCsKzvciYVZHnKm85AuuRjr+A2zQuQdSX/T6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAPDm0sJUAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAP4gDpLeAAAACgEAAA8AAAAAAAAAAAAAAAAArgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" adj="6741" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="07865D7C">
+                    <v:shape id="Upp 19" style="position:absolute;left:0;text-align:left;margin-left:17pt;margin-top:115.75pt;width:32.3pt;height:51.75pt;rotation:90;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1031" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="6741" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDw5tLCVAIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k/UJQpwhaZBhQ&#10;tAXSomdFlmMBkqhRSuzu14+SnDbrdhqWA0FK1CP5/Jir68EatlcYNLiaT08mnCknodFuW/Pnp9WX&#10;S85CFK4RBpyq+asK/Hrx+dNV7+dqBh2YRiEjEBfmva95F6OfV1WQnbIinIBXji5bQCsihbitGhQ9&#10;oVtTzSaT86oHbDyCVCHQ6W255IuM37ZKxoe2DSoyU3PqLWaL2W6SrRZXYr5F4TstxzbEP3RhhXZU&#10;9A3qVkTBdqj/gLJaIgRo44kEW0HbaqnyDDTNdPJhmnUnvMqzEDnBv9EU/h+svN+v/SMSDb0P80Bu&#10;mmJo0TIEYuvsdJJ+eTbqlg2Zutc36tQQmaTD0+lkNiWCJV2dn13MZmeJ2qpAJUiPIX5TYFlyar7z&#10;S0ToM67Y34VYsg9Z6UUAo5uVNiYHuN3cGGR7QR9ytco9lSe/pRnHepLh7IJaZlKQoFojIrnWNzUP&#10;bsuZMFtSqoyYaztIFQipdHgrQldqZNgiD6sjadRoW/PLwkapbFx6prLKxgneSUxeHDYD01Q4k5FO&#10;NtC8PmKhljoMXq408XEnQnwUSMqjQ9qm+ECmNUCzwOhx1gH+/Nt5yq95sjQ2Zz2JmUb9sROoODPf&#10;Hanl63n6hiweB3gcbI4Dt7M3QDRPc4PZpccYzcFtEewL7d0yFaYr4SQ1V0gdg5tYlow2V6rlMqeR&#10;4r2Id27tZQI/cP40vAj0oy4iCeoeDsIX8w/aKLkkrHcyx4D2I+tt3OW0gMdxznr/x1n8AgAA//8D&#10;AFBLAwQUAAYACAAAACEA/iAOkt4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPPU/DMBCGdyT+&#10;g3VIbNRJIFGVxqkQiAWEKIWlmxtfkwj7HGK3Cf+e6wTbvbpH70e1np0VJxxD70lBukhAIDXe9NQq&#10;+Px4ulmCCFGT0dYTKvjBAOv68qLSpfETveNpG1vBJhRKraCLcSilDE2HToeFH5D4d/Cj05Hl2Eoz&#10;6onNnZVZkhTS6Z44odMDPnTYfG2PTsGUT0jFa2Ozx5dd890+v40beVDq+mq+X4GIOMc/GM71uTrU&#10;3Gnvj2SCsKzvciYVZHnKm85AuuRjr+A2zQuQdSX/T6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAPDm0sJUAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAP4gDpLeAAAACgEAAA8AAAAAAAAAAAAAAAAArgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" w14:anchorId="566C66E8">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="110319F7" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="0066567D" w:rsidRDefault="001E1003" w:rsidP="00BF16FD">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="001E1003" w:rsidP="00BF16FD" w:rsidRDefault="001E1003" w14:paraId="6F6EA83F" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>COR</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -3527,117 +3718,117 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06BBFAE2" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F99E2D7" wp14:editId="7DA03CE0">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F99E2D7" wp14:editId="7DA03CE0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>820420</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>3175</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="23495" cy="1581150"/>
                       <wp:effectExtent l="19050" t="19050" r="33655" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="21" name="Rak 21"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm flipH="1">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="23495" cy="1581150"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="4ED711B0" id="Rak 21" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="64.6pt,.25pt" to="66.45pt,124.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbBkxauQEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPtf4hy32amS1EZdbqHrQoH&#10;BCsBP8DNJDOR8qU4dNp/j5N2ywI3xBwiO3ae/Z49m8eTs+yoEprge94uGs6Ul2Ewfuz592/7+zVn&#10;mMEPYINXPT8r5I/buzebOXZqGaZgB5UYgXjs5tjzKefYCYFyUg5wEaLyFNQhOcjkplEMCWZCd1Ys&#10;m+admEMaYgpSIdLt7hLk24qvtZL5i9aoMrM9p95yPVM9D+UU2w10Y4I4GXltA/6hCwfGU9Eb1A4y&#10;sB/J/AXljEwBg84LGZwIWhupKgdi0zZ/sPk6QVSVC4mD8SYT/j9Y+fn45J8TyTBH7DA+p8LipJNj&#10;2pr4kWZaeVGn7FRlO99kU6fMJF0uH96+X3EmKdKu1m27qrKKC0yBiwnzBxUcK0bPrfGFFXRw/ISZ&#10;SlPqS0q59mFvrK2TsZ7NPX9Ytw0NTwItiLaQyXRx6Dn6kTOwI22ezKlCYrBmKM8LEKbx8GQTOwJN&#10;f79v6CsDp3K/pZXaO8DpkldDl71wJtNyWuN6vi6PX15bX9BVXa8rg1/qFesQhnMVVRSPRleLXtes&#10;7MZrn+zXP8P2JwAAAP//AwBQSwMEFAAGAAgAAAAhAECwU6XdAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyoE0OgCXGqEokDB6RS+gFuvNgR8TrEbhv4etwTHEczmnlTr2Y3&#10;sCNOofckIV9kwJA6r3syEnbvzzdLYCEq0mrwhBK+McCqubyoVaX9id7wuI2GpRIKlZJgYxwrzkNn&#10;0amw8CNS8j785FRMcjJcT+qUyt3ARZbdc6d6SgtWjdha7D63Byfh1f9Q+1C8dNn6y2zyvH2Kwlgp&#10;r6/m9SOwiHP8C8MZP6FDk5j2/kA6sCFpUYoUlVAAO9u3ogS2lyDuygJ4U/P/B5pfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABsGTFq5AQAAVAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAECwU6XdAAAACAEAAA8AAAAAAAAAAAAAAAAAEwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="2C55BBDC">
+                    <v:line id="Rak 21" style="position:absolute;flip:x;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="64.6pt,.25pt" to="66.45pt,124.75pt" w14:anchorId="4ED711B0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbBkxauQEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPtf4hy32amS1EZdbqHrQoH&#10;BCsBP8DNJDOR8qU4dNp/j5N2ywI3xBwiO3ae/Z49m8eTs+yoEprge94uGs6Ul2Ewfuz592/7+zVn&#10;mMEPYINXPT8r5I/buzebOXZqGaZgB5UYgXjs5tjzKefYCYFyUg5wEaLyFNQhOcjkplEMCWZCd1Ys&#10;m+admEMaYgpSIdLt7hLk24qvtZL5i9aoMrM9p95yPVM9D+UU2w10Y4I4GXltA/6hCwfGU9Eb1A4y&#10;sB/J/AXljEwBg84LGZwIWhupKgdi0zZ/sPk6QVSVC4mD8SYT/j9Y+fn45J8TyTBH7DA+p8LipJNj&#10;2pr4kWZaeVGn7FRlO99kU6fMJF0uH96+X3EmKdKu1m27qrKKC0yBiwnzBxUcK0bPrfGFFXRw/ISZ&#10;SlPqS0q59mFvrK2TsZ7NPX9Ytw0NTwItiLaQyXRx6Dn6kTOwI22ezKlCYrBmKM8LEKbx8GQTOwJN&#10;f79v6CsDp3K/pZXaO8DpkldDl71wJtNyWuN6vi6PX15bX9BVXa8rg1/qFesQhnMVVRSPRleLXtes&#10;7MZrn+zXP8P2JwAAAP//AwBQSwMEFAAGAAgAAAAhAECwU6XdAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyoE0OgCXGqEokDB6RS+gFuvNgR8TrEbhv4etwTHEczmnlTr2Y3&#10;sCNOofckIV9kwJA6r3syEnbvzzdLYCEq0mrwhBK+McCqubyoVaX9id7wuI2GpRIKlZJgYxwrzkNn&#10;0amw8CNS8j785FRMcjJcT+qUyt3ARZbdc6d6SgtWjdha7D63Byfh1f9Q+1C8dNn6y2zyvH2Kwlgp&#10;r6/m9SOwiHP8C8MZP6FDk5j2/kA6sCFpUYoUlVAAO9u3ogS2lyDuygJ4U/P/B5pfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABsGTFq5AQAAVAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAECwU6XdAAAACAEAAA8AAAAAAAAAAAAAAAAAEwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="074C5770" wp14:editId="16C3131F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="074C5770" wp14:editId="16C3131F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>336550</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>716280</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="591820"/>
                       <wp:effectExtent l="4445" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="22" name="Upp 22"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="5400000">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="591820"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -3670,56 +3861,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>SAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="074C5770" id="Upp 22" o:spid="_x0000_s1032" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:26.5pt;margin-top:56.4pt;width:32.3pt;height:46.6pt;rotation:90;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABlwe9VgIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kbZcFdYqgRYYB&#10;QRsgHXpmZDkWoK9RSuzs14+SnTbtdhqWA0FK1CP5/Jib285odpAYlLMlH1+MOJNWuErZXcl/PC0/&#10;TTkLEWwF2llZ8qMM/Hb+8cNN62dy4hqnK4mMQGyYtb7kTYx+VhRBNNJAuHBeWrqsHRqIFOKuqBBa&#10;Qje6mIxG10XrsPLohAyBTu/7Sz7P+HUtRXys6yAj0yWn3mK2mO022WJ+A7Mdgm+UGNqAf+jCgLJU&#10;9AXqHiKwPao/oIwS6IKr44VwpnB1rYTMM9A049G7aTYNeJlnIXKCf6Ep/D9Y8XDY+DUSDa0Ps0Bu&#10;mqKr0TB0xNbV5Sj98mzULesydccX6mQXmaDDy/FoMiaCBV1dfR1PJ5naoodKkB5D/CadYckp+d4v&#10;EF2bceGwCpE6oOxTVnoRnFbVUmmdA9xt7zSyA9CHXC5zT/2TN2naspZkOPlCLTMBJKhaQyTX+Krk&#10;we44A70jpYqIubZ1qUJWQap9D6Hpa2TYXh5GRdKoVqbk056NvrK2qTOZVTZM8Epi8mK37ZiiwtcJ&#10;KJ1sXXVcY08tdRi8WCoqu4IQ14CkPDqkbYqPZGrtaBY3eJw1Dn/97TzllzxZGpuzlsRMo/7cA0rO&#10;9HdLavl8nb4hi+cBngfb88DuzZ0jmse5wezSY4z65NbozDPt3SIVpiuwgprrSR2Cu9gvGW2ukItF&#10;TiPFe4gru/EigZ9U8dQ9A/pBF5EE9eBOwofZO230uSSVVzKHgPYjK2jY5bSA53HOev3Hmf8GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBCqLnF4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbv&#10;SPyHyEjcWNoN0a00nRAbcBmIDsQ5a0xbaJyqydaOX493gps/Hr1+nC1H24oD9r5xpCCeRCCQSmca&#10;qhS8vz1czUH4oMno1hEqOKKHZX5+lunUuIEKPGxDJTiEfKoV1CF0qZS+rNFqP3EdEu8+XW914Lav&#10;pOn1wOG2ldMoupFWN8QXat3hfY3l93ZvFQyvH/7lqVivrtdf1ePzWPwcN+VKqcuL8e4WRMAx/MFw&#10;0md1yNlp5/ZkvGgVzOYJkzyfJjGIEzCLFyB2XCziBGSeyf8v5L8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAAZcHvVYCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAQqi5xeEAAAAKAQAADwAAAAAAAAAAAAAAAACwBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" adj="7486" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="56A934B3">
+                    <v:shape id="Upp 22" style="position:absolute;left:0;text-align:left;margin-left:26.5pt;margin-top:56.4pt;width:32.3pt;height:46.6pt;rotation:90;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1032" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="7486" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABlwe9VgIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kbZcFdYqgRYYB&#10;QRsgHXpmZDkWoK9RSuzs14+SnTbtdhqWA0FK1CP5/Jib285odpAYlLMlH1+MOJNWuErZXcl/PC0/&#10;TTkLEWwF2llZ8qMM/Hb+8cNN62dy4hqnK4mMQGyYtb7kTYx+VhRBNNJAuHBeWrqsHRqIFOKuqBBa&#10;Qje6mIxG10XrsPLohAyBTu/7Sz7P+HUtRXys6yAj0yWn3mK2mO022WJ+A7Mdgm+UGNqAf+jCgLJU&#10;9AXqHiKwPao/oIwS6IKr44VwpnB1rYTMM9A049G7aTYNeJlnIXKCf6Ep/D9Y8XDY+DUSDa0Ps0Bu&#10;mqKr0TB0xNbV5Sj98mzULesydccX6mQXmaDDy/FoMiaCBV1dfR1PJ5naoodKkB5D/CadYckp+d4v&#10;EF2bceGwCpE6oOxTVnoRnFbVUmmdA9xt7zSyA9CHXC5zT/2TN2naspZkOPlCLTMBJKhaQyTX+Krk&#10;we44A70jpYqIubZ1qUJWQap9D6Hpa2TYXh5GRdKoVqbk056NvrK2qTOZVTZM8Epi8mK37ZiiwtcJ&#10;KJ1sXXVcY08tdRi8WCoqu4IQ14CkPDqkbYqPZGrtaBY3eJw1Dn/97TzllzxZGpuzlsRMo/7cA0rO&#10;9HdLavl8nb4hi+cBngfb88DuzZ0jmse5wezSY4z65NbozDPt3SIVpiuwgprrSR2Cu9gvGW2ukItF&#10;TiPFe4gru/EigZ9U8dQ9A/pBF5EE9eBOwofZO230uSSVVzKHgPYjK2jY5bSA53HOev3Hmf8GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBCqLnF4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbv&#10;SPyHyEjcWNoN0a00nRAbcBmIDsQ5a0xbaJyqydaOX493gps/Hr1+nC1H24oD9r5xpCCeRCCQSmca&#10;qhS8vz1czUH4oMno1hEqOKKHZX5+lunUuIEKPGxDJTiEfKoV1CF0qZS+rNFqP3EdEu8+XW914Lav&#10;pOn1wOG2ldMoupFWN8QXat3hfY3l93ZvFQyvH/7lqVivrtdf1ePzWPwcN+VKqcuL8e4WRMAx/MFw&#10;0md1yNlp5/ZkvGgVzOYJkzyfJjGIEzCLFyB2XCziBGSeyf8v5L8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAAZcHvVYCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAQqi5xeEAAAAKAQAADwAAAAAAAAAAAAAAAACwBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" w14:anchorId="074C5770">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="2AA1CE60" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="0066567D" w:rsidRDefault="001E1003" w:rsidP="00BF16FD">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="001E1003" w:rsidP="00BF16FD" w:rsidRDefault="001E1003" w14:paraId="0666B90B" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -3758,84 +3949,82 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="219D509A" w14:textId="77777777" w:rsidTr="001E1003">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C6F4569" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>K-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53C6C1A8" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Vinklas som vanlig Hjärna K- (HYFA-planet, pons etc).</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3896,51 +4085,71 @@
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="2B29D600" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>K+ angio AX</w:t>
+              <w:t xml:space="preserve">K+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>angio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="7F037E5C" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
@@ -4015,51 +4224,71 @@
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="61A9908C" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>K+ angio COR</w:t>
+              <w:t xml:space="preserve">K+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>angio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="411B2F57" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
@@ -4130,51 +4359,71 @@
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="1858C03C" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>K+ angio SAG</w:t>
+              <w:t xml:space="preserve">K+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>angio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="1FD37F70" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
@@ -4245,52 +4494,63 @@
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="6F05F395" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>K+ perfusion</w:t>
-            </w:r>
+              <w:t xml:space="preserve">K+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>perfusion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="525EA020" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
@@ -4519,83 +4779,82 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AD0268B" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1003">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F15719" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="00CA14FE">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1003">
-        <w:lastRenderedPageBreak/>
         <w:t>Arkivering</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1105"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="7A1BEAEB" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="7A1BEAEB" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69A75A48" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
@@ -4671,59 +4930,61 @@
               <w:t>Snitt/ink.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="696C70EA" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kernel</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0034B381" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Siemens/GE/Toshiba)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4773,51 +5034,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Arkiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="0CF6D874" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="0CF6D874" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C1039F3" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4985,51 +5246,51 @@
           </w:tcPr>
           <w:p w14:paraId="219284A1" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="27C99053" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="27C99053" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74DA83F3" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5184,51 +5445,51 @@
           </w:tcPr>
           <w:p w14:paraId="61201B70" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="2C29C5E1" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="2C29C5E1" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AB2848F" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5383,51 +5644,51 @@
           </w:tcPr>
           <w:p w14:paraId="64304DE9" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="4BB763B5" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="4BB763B5" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5999013C" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5600,51 +5861,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="001E1003" w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="21677B71" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="21677B71" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5578EC8C" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
@@ -5749,84 +6010,84 @@
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="432C9BF2" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="31C2770F" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="31C2770F" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19F76071" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:sym w:font="Wingdings 3" w:char="F039"/>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tunna snitt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -5974,51 +6235,51 @@
           </w:tcPr>
           <w:p w14:paraId="7F74753C" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="3739927E" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="3739927E" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C5E4275" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -6173,51 +6434,51 @@
           </w:tcPr>
           <w:p w14:paraId="5BD5E185" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="55440E25" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="55440E25" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36B5CA2F" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -6372,51 +6633,51 @@
           </w:tcPr>
           <w:p w14:paraId="4B63F893" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="2D83370A" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="2D83370A" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EDF8D1D" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6590,84 +6851,84 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="001E1003" w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="4FE0BA40" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="4FE0BA40" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DE34603" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:sym w:font="Wingdings 3" w:char="F039"/>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tjocka snitt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
@@ -6814,84 +7075,84 @@
           </w:tcPr>
           <w:p w14:paraId="08FF9416" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="346BE2E9" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="346BE2E9" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B56142B" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:sym w:font="Wingdings 3" w:char="F039"/>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  MIP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3050BD8B" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
@@ -7030,51 +7291,51 @@
           </w:tcPr>
           <w:p w14:paraId="288FEC60" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="5386CCFF" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="5386CCFF" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29ECDBCA" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7229,51 +7490,51 @@
           </w:tcPr>
           <w:p w14:paraId="1535FF10" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="29C2F747" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="29C2F747" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="757337B6" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7428,90 +7689,101 @@
           </w:tcPr>
           <w:p w14:paraId="4E7CEDFE" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="5B514857" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="5B514857" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="379515A4" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Hjärna K+ perfusion</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Hjärna K+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>perfusion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D6C0CEB" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -7658,51 +7930,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="001E1003" w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="343CC862" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="343CC862" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58510C58" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7857,449 +8129,439 @@
           </w:tcPr>
           <w:p w14:paraId="4312686C" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>KTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="78D7D5E2" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="78D7D5E2" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AE02694" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Scout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2434C07A" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16C8D174" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31180D68" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02C72674" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D1AD12F" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="01595DC3" w14:textId="77777777" w:rsidTr="007B111B">
+      <w:tr w:rsidR="001E1003" w:rsidRPr="001E1003" w14:paraId="01595DC3" w14:textId="77777777" w:rsidTr="00F70476">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B353FD5" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dosrapport</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14DE8441" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37847C18" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70996D52" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4903E35E" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35365B4D" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C6EAB93" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CB906EA" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="00CA14FE">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1003">
         <w:t>Hängning PACS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:left w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="1559"/>
@@ -8618,58 +8880,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5658FAC1" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Hj/hals K+</w:t>
+              <w:t>Hj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/hals K+</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E989D80" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MIP</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FDEF3BE" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
@@ -8698,58 +8971,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17399B5D" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Hj/hals K+</w:t>
+              <w:t>Hj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/hals K+</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="180A0260" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MIP</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5309CA35" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
@@ -8777,58 +9061,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="399F28F9" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Hj/hals K+</w:t>
+              <w:t>Hj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/hals K+</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29F3AA81" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MIP</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03E0ECBC" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
@@ -9612,240 +9907,306 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3273EDE6" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Hj/hals K+</w:t>
+              <w:t>Hj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/hals K+</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="247A68AC" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tunna sn</w:t>
-            </w:r>
+              <w:t xml:space="preserve">tunna </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="070E5957" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C8623B0" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Hj/hals K+</w:t>
+              <w:t>Hj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/hals K+</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="511402E9" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tunna sn</w:t>
-            </w:r>
+              <w:t xml:space="preserve">tunna </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="07C074AC" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D489DA8" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Hj/hals K+</w:t>
+              <w:t>Hj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/hals K+</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65D5388E" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tunna sn</w:t>
-            </w:r>
+              <w:t xml:space="preserve">tunna </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3FE7899C" w14:textId="77777777" w:rsidR="001E1003" w:rsidRPr="001E1003" w:rsidRDefault="001E1003" w:rsidP="001E1003">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10559,231 +10920,231 @@
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="001E1003">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64BD9536" w14:textId="77777777" w:rsidR="00E03C86" w:rsidRDefault="00E03C86">
+    <w:p w14:paraId="4E0C183C" w14:textId="77777777" w:rsidR="008C448D" w:rsidRDefault="008C448D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C9F3308" w14:textId="77777777" w:rsidR="00E03C86" w:rsidRDefault="00E03C86">
+    <w:p w14:paraId="4D2C9246" w14:textId="77777777" w:rsidR="008C448D" w:rsidRDefault="008C448D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="44A90CF0" w14:textId="77777777" w:rsidR="00E03C86" w:rsidRDefault="00E03C86">
+    <w:p w14:paraId="590D712D" w14:textId="77777777" w:rsidR="008C448D" w:rsidRDefault="008C448D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 3">
-    <w:panose1 w:val="05040102010807070707"/>
+    <w:altName w:val="Symbol"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -10797,51 +11158,51 @@
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -10874,85 +11235,85 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="118B547A" w14:textId="77777777" w:rsidR="00E03C86" w:rsidRDefault="00E03C86"/>
+    <w:p w14:paraId="15614623" w14:textId="77777777" w:rsidR="008C448D" w:rsidRDefault="008C448D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C9C17DA" w14:textId="77777777" w:rsidR="00E03C86" w:rsidRDefault="00E03C86">
+    <w:p w14:paraId="6FE91A15" w14:textId="77777777" w:rsidR="008C448D" w:rsidRDefault="008C448D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="59D5BFD1" w14:textId="77777777" w:rsidR="00E03C86" w:rsidRDefault="00E03C86">
+    <w:p w14:paraId="2D2DACB0" w14:textId="77777777" w:rsidR="008C448D" w:rsidRDefault="008C448D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -10976,106 +11337,106 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="6F35DA09">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1033" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -11099,93 +11460,93 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="4D63D7AB">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1034" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -12302,51 +12663,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -12896,51 +13257,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -13731,52 +14092,52 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1294991707">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1046218272">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1989895359">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1536888174">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="95059912">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1599407421">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -13786,490 +14147,524 @@
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00071916"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C4D2B"/>
     <w:rsid w:val="000D0BDB"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001840D6"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B414A"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E1003"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00241907"/>
+    <w:rsid w:val="00246980"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="0026127E"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="00284E5E"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="002F7DB8"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00317084"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003428B1"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="00344D92"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003B08D2"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00411D42"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004C092D"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00523216"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00545FA0"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="00571523"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00580D1A"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0755"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="0065300D"/>
+    <w:rsid w:val="00653389"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="00732764"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="0076294A"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008524B8"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008C448D"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00916232"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009444B3"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
+    <w:rsid w:val="009E73E8"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F346C"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A362EB"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A44144"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA5E83"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD6F5B"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF16FD"/>
+    <w:rsid w:val="00BF403F"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4008C"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA02CC"/>
     <w:rsid w:val="00CA14FE"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D12A8F"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E03C86"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E827C7"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E9176F"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF56AA"/>
     <w:rsid w:val="00F165C8"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F36F52"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F70476"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="39CAAFF1"/>
+    <w:rsid w:val="5586BA2C"/>
+    <w:rsid w:val="565CDF90"/>
+    <w:rsid w:val="5F1D4C52"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7A77F9D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{C8FC5D0C-B915-4B0B-9BE5-CAA7C6F1E8D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14622,196 +15017,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -14889,606 +15284,606 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -15519,81 +15914,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -15632,53 +16027,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -15752,53 +16147,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -15872,53 +16267,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15968,53 +16363,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -16064,53 +16459,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -16146,53 +16541,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -16241,51 +16636,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -16329,51 +16724,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -16460,67 +16855,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -16564,119 +16959,119 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -20337,74 +20732,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3262</Characters>
+  <Pages>1</Pages>
+  <Words>530</Words>
+  <Characters>3026</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3780</CharactersWithSpaces>
+  <CharactersWithSpaces>3549</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT Rädda hjärnan (810209)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>17</revision>
+  <revision>22</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>