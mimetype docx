--- v0 (2026-01-09)
+++ v1 (2026-05-17)
@@ -13,358 +13,407 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3F88E91B" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="00F35B05">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="3F88E91B" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="00E55A5F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:right="-1844"/>
         <w:sectPr w:rsidR="000E49D4" w:rsidSect="000E49D4">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="46884118" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47F5808B" w14:textId="6522EC61" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="001F0614" w:rsidP="001F0614">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik1"/>
+    <w:p w14:paraId="47F5808B" w14:textId="089B39A4" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="001F0614" w:rsidP="6F313699">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E49D4">
-        <w:t>DT Paratyreoidea (819</w:t>
+      <w:r w:rsidRPr="6F313699">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DT </w:t>
       </w:r>
-      <w:r w:rsidR="003A7CC7">
+      <w:r w:rsidR="00BD5FB4" w:rsidRPr="6F313699">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Tyreoidea, p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F313699">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>aratyreoidea</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5FB4" w:rsidRPr="6F313699">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="535E3F4F" w:rsidRPr="6F313699">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>K-/K+</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5FB4" w:rsidRPr="6F313699">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> flerfas</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55A5F">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F313699">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>(819</w:t>
+      </w:r>
+      <w:r w:rsidR="003A7CC7" w:rsidRPr="6F313699">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E49D4">
+      <w:r w:rsidRPr="6F313699">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t>02)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305141AB" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3851098C" w14:textId="362A9951" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="001F0614" w:rsidP="001F0614">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar</w:t>
       </w:r>
       <w:r w:rsidR="000E49D4" w:rsidRPr="000E49D4">
         <w:t xml:space="preserve"> i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E82431" w14:textId="57B4F318" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
+    <w:p w14:paraId="17E82431" w14:textId="171AB1C3" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="00E2793F" w:rsidP="000E49D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E49D4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Inga förändringar</w:t>
+        <w:t xml:space="preserve">Metoden ändrat </w:t>
       </w:r>
-      <w:r w:rsidR="001F0614">
+      <w:r w:rsidR="00241281">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>metodnamn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC12798" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7018CA1B" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="001F0614">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000E49D4">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="020E707D" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E49D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Metodbeskrivning för DT-undersökning i NU-sjukvården.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFE167E" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74B1CA9F" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="001F0614">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000E49D4">
         <w:t>Inför undersökningen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:left w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:insideV w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="6874E7E3" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="6874E7E3" w14:textId="77777777" w:rsidTr="00862712">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="63B7276D" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="04706F92" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lokalisation av paratyreoideaadenom, när scintigrafi och/eller ultraljud varit inkonklusivt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="355288BE" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="355288BE" w14:textId="77777777" w:rsidTr="00862712">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67F0E3FA" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Förberedelser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F66D8F8" w14:textId="0B31C726" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="000E49D4">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -408,333 +457,325 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Avlägsna eventuell tandprotes, örhängen, halsband etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="359C3B6E" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="359C3B6E" w14:textId="77777777" w:rsidTr="00862712">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A54A4E9" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PO kontrast/dryck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C4747D9" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ingen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="5932AC04" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="5932AC04" w14:textId="77777777" w:rsidTr="00862712">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45A0BE82" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IV kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42B94902" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Omnipaque 350 mg I/ml enligt OmniJect ”Paratyreoidea”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="501EC34A" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="501EC34A" w14:textId="77777777" w:rsidTr="00862712">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07FDEA93" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Strålskydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="331CCA11" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Se kapitel 4.2 och 5.2 i </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7280BEA5" w14:textId="0E61F96E" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="000E49D4">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="43F8B39F" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="43F8B39F" w14:textId="77777777" w:rsidTr="00862712">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4736D7C2" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1DFFFA35" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -827,92 +868,90 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="130753EF" w14:textId="77777777" w:rsidR="001F0614" w:rsidRDefault="001F0614">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE904AD" w14:textId="4054DF4D" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="001F0614">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000E49D4">
-        <w:lastRenderedPageBreak/>
         <w:t>Bildtagning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="4708"/>
         <w:gridCol w:w="2380"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="46E2C956" w14:textId="77777777" w:rsidTr="000E49D4">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C655B5A" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
@@ -944,51 +983,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="576E8B4C" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="596C6EB4" wp14:editId="2FDFC39D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="596C6EB4" wp14:editId="2FDFC39D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>189865</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>473075</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="575310"/>
                       <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Upp 4"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="575310"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -1037,90 +1076,90 @@
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="596C6EB4" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="prod #0 #1 10800"/>
                         <v:f eqn="sum #0 0 @3"/>
                       </v:formulas>
                       <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Upp 4" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:14.95pt;margin-top:37.25pt;width:32.3pt;height:45.3pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0DtQDSgIAAKEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52k6weCOkXQIsOA&#10;oi2QFj0zshwbkESNUmJ3v36U7LRZt9OwHBRSpPnI50dfXffWiL2m0KIr5fRkIoV2CqvWbUv5/LT6&#10;cilFiOAqMOh0KV91kNeLz5+uOj/XM2zQVJoEF3Fh3vlSNjH6eVEE1WgL4QS9dhyskSxEdmlbVAQd&#10;V7emmE0m50WHVHlCpUPg29shKBe5fl1rFR/qOugoTCm5t5hPyucmncXiCuZbAt+0amwD/qELC61j&#10;0LdStxBB7Kj9o5RtFWHAOp4otAXWdat0noGnmU4+TLNuwOs8C5MT/BtN4f+VVff7tX8kpqHzYR7Y&#10;TFP0Ndn0z/2JPpP1+kaW7qNQfPl1OplNmVLFobOLs1O2uUrx/rCnEL9ptCIZpdz5JRF2mSXY34U4&#10;ZB+yElxA01ar1pjs0HZzY0jsgV/dajXh3wjwW5pxomPhzS44LBSwhGoDkU3rq1IGt5UCzJa1qSJl&#10;bIcJIb/3hH0LoRkwctlBELaNrErT2lJeJuADsnGpM511NU7wTluyYr/pRy43WL0+kiAcNBe8WrWM&#10;dwchPgKxyLhfXpz4wEdtkIfA0ZKiQfr5t/uUz++eo1J0LFoe8McOSEthvjtWxel56lXEY4eOnc2x&#10;43b2BpncKa+oV9nkhymag1kT2hfer2VC5RA4xdgDlaNzE4dl4g1VernMaaxsD/HOrb1KxRNliemn&#10;/gXIj2qILKN7PAgc5h8UMeSynBKpA5Ojw3uQVTbubFq0Yz9nvX9ZFr8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQA39ZTt3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsNADEX3SPzDyEjs6KQVfSRk&#10;UqFCRZe0FNZOYpKIjCdkpm3o1+OuYGVZ9+j6OF0OtlVH6n3j2MB4FIEiLlzZcGVg/7a+W4DyAbnE&#10;1jEZ+CEPy+z6KsWkdCfe0nEXKiUl7BM0UIfQJVr7oiaLfuQ6Ysk+XW8xyNpXuuzxJOW21ZMommmL&#10;DcuFGjta1VR87Q7WwDO/v2zxdfHkN/l8XZ0/mm/ar4y5vRkeH0AFGsIfDBd9UYdMnHJ34NKr1sAk&#10;joU0ML+fgpI8vsxcuNl0DDpL9f8Hsl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANA7U&#10;A0oCAAChBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;N/WU7d4AAAAIAQAADwAAAAAAAAAAAAAAAACkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;" adj="7701" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Upp 4" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:14.95pt;margin-top:37.25pt;width:32.3pt;height:45.3pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0DtQDSgIAAKEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52k6weCOkXQIsOA&#10;oi2QFj0zshwbkESNUmJ3v36U7LRZt9OwHBRSpPnI50dfXffWiL2m0KIr5fRkIoV2CqvWbUv5/LT6&#10;cilFiOAqMOh0KV91kNeLz5+uOj/XM2zQVJoEF3Fh3vlSNjH6eVEE1WgL4QS9dhyskSxEdmlbVAQd&#10;V7emmE0m50WHVHlCpUPg29shKBe5fl1rFR/qOugoTCm5t5hPyucmncXiCuZbAt+0amwD/qELC61j&#10;0LdStxBB7Kj9o5RtFWHAOp4otAXWdat0noGnmU4+TLNuwOs8C5MT/BtN4f+VVff7tX8kpqHzYR7Y&#10;TFP0Ndn0z/2JPpP1+kaW7qNQfPl1OplNmVLFobOLs1O2uUrx/rCnEL9ptCIZpdz5JRF2mSXY34U4&#10;ZB+yElxA01ar1pjs0HZzY0jsgV/dajXh3wjwW5pxomPhzS44LBSwhGoDkU3rq1IGt5UCzJa1qSJl&#10;bIcJIb/3hH0LoRkwctlBELaNrErT2lJeJuADsnGpM511NU7wTluyYr/pRy43WL0+kiAcNBe8WrWM&#10;dwchPgKxyLhfXpz4wEdtkIfA0ZKiQfr5t/uUz++eo1J0LFoe8McOSEthvjtWxel56lXEY4eOnc2x&#10;43b2BpncKa+oV9nkhymag1kT2hfer2VC5RA4xdgDlaNzE4dl4g1VernMaaxsD/HOrb1KxRNliemn&#10;/gXIj2qILKN7PAgc5h8UMeSynBKpA5Ojw3uQVTbubFq0Yz9nvX9ZFr8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQA39ZTt3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsNADEX3SPzDyEjs6KQVfSRk&#10;UqFCRZe0FNZOYpKIjCdkpm3o1+OuYGVZ9+j6OF0OtlVH6n3j2MB4FIEiLlzZcGVg/7a+W4DyAbnE&#10;1jEZ+CEPy+z6KsWkdCfe0nEXKiUl7BM0UIfQJVr7oiaLfuQ6Ysk+XW8xyNpXuuzxJOW21ZMommmL&#10;DcuFGjta1VR87Q7WwDO/v2zxdfHkN/l8XZ0/mm/ar4y5vRkeH0AFGsIfDBd9UYdMnHJ34NKr1sAk&#10;joU0ML+fgpI8vsxcuNl0DDpL9f8Hsl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANA7U&#10;A0oCAAChBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;N/WU7d4AAAAIAQAADwAAAAAAAAAAAAAAAACkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;" adj="7701" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="3D4F908F" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="0066567D" w:rsidRDefault="000E49D4" w:rsidP="00BF656C">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="366017CE" wp14:editId="1F7E1567">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="366017CE" wp14:editId="1F7E1567">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>17780</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>473075</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1362710" cy="587375"/>
                       <wp:effectExtent l="19050" t="19050" r="27940" b="22225"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Rektangel 3"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1362710" cy="587490"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -1128,67 +1167,67 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:rect w14:anchorId="156417E2" id="Rektangel 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.4pt;margin-top:37.25pt;width:107.3pt;height:46.25pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnTEWvNAIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8Lwlsu0sRYYVA9IJ2&#10;kdhqz4PjkEj+6tgQ6K/v2Amw3fZUlYMZe8ZvPG/eZPp40oodJfrGmoIPBzln0ghbNmZf8O8vq09j&#10;znwAU4KyRhb8LD1/nH38MG3dRI5sbVUpkRGI8ZPWFbwOwU2yzItaavAD66QhZ2VRQ6At7rMSoSV0&#10;rbJRnt9nrcXSoRXSezpddk4+S/hVJUV4riovA1MFp7eFtGJad3HNZlOY7BFc3Yj+GfAPr9DQGEp6&#10;hVpCAHbA5g8o3Qi03lZhIKzObFU1QqYaqJph/q6abQ1OplqIHO+uNPn/Byuejlu3QaKhdX7iyYxV&#10;nCrU8Z/ex06JrPOVLHkKTNDh8O5+9DAkTgX5vowfPn9NbGa32w59+CatZtEoOFIzEkdwXPtAGSn0&#10;EhKTGbtqlEoNUYa1Bb8bD/OID6SLSkEgU7uy4N7sOQO1J8GJgAnSW9WU8XoE8rjfLRSyI1DTV6uc&#10;frHPlO63sJh7Cb7u4pKrk4NuAmlSNbrg43j5cluZiC6TqvoKbqRFa2fL8wYZ2k5m3olVQ0nW4MMG&#10;kHRF1dCshGdaKmWpRNtbnNUWf/7tPMZTu8nLWUs6pfJ/HAAlZ+agF5YqHNKEOZFMwsegLmaFVr/S&#10;eMwjArnACMLpSOs3i9DNAg2YkPN5CiNhOghrs3UigseaI1Uvp1dA1/cykAqe7EWfMHnX0i6WKL+x&#10;0m9IxqkT/cjFOXm7T1G3D8PsFwAAAP//AwBQSwMEFAAGAAgAAAAhAHYrnCjcAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OhEAQhO8mvsOkTby5AwQXRYaNMVGjN1HjtZdpgTA/hJld8O1tT+6x&#10;UpWqr6rdao040hwG7xSkmwQEudbrwXUKPt4fr25AhIhOo/GOFPxQgF19flZhqf3i3ujYxE5wiQsl&#10;KuhjnEopQ9uTxbDxEzn2vv1sMbKcO6lnXLjcGpklyVZaHBwv9DjRQ0/t2BysgpclM8NXh6/Pzdh8&#10;jj5/Sotbq9TlxXp/ByLSGv/D8IfP6FAz094fnA7CKMgYPCoo8msQbGdpkYPYc25bJCDrSp4eqH8B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp0xFrzQCAABgBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdiucKNwAAAAIAQAADwAAAAAAAAAAAAAA&#10;AACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="3pt"/>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                  <w:pict w14:anchorId="0A4263B9">
+                    <v:rect id="Rektangel 3" style="position:absolute;margin-left:1.4pt;margin-top:37.25pt;width:107.3pt;height:46.25pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="3pt" w14:anchorId="156417E2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnTEWvNAIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8Lwlsu0sRYYVA9IJ2&#10;kdhqz4PjkEj+6tgQ6K/v2Amw3fZUlYMZe8ZvPG/eZPp40oodJfrGmoIPBzln0ghbNmZf8O8vq09j&#10;znwAU4KyRhb8LD1/nH38MG3dRI5sbVUpkRGI8ZPWFbwOwU2yzItaavAD66QhZ2VRQ6At7rMSoSV0&#10;rbJRnt9nrcXSoRXSezpddk4+S/hVJUV4riovA1MFp7eFtGJad3HNZlOY7BFc3Yj+GfAPr9DQGEp6&#10;hVpCAHbA5g8o3Qi03lZhIKzObFU1QqYaqJph/q6abQ1OplqIHO+uNPn/Byuejlu3QaKhdX7iyYxV&#10;nCrU8Z/ex06JrPOVLHkKTNDh8O5+9DAkTgX5vowfPn9NbGa32w59+CatZtEoOFIzEkdwXPtAGSn0&#10;EhKTGbtqlEoNUYa1Bb8bD/OID6SLSkEgU7uy4N7sOQO1J8GJgAnSW9WU8XoE8rjfLRSyI1DTV6uc&#10;frHPlO63sJh7Cb7u4pKrk4NuAmlSNbrg43j5cluZiC6TqvoKbqRFa2fL8wYZ2k5m3olVQ0nW4MMG&#10;kHRF1dCshGdaKmWpRNtbnNUWf/7tPMZTu8nLWUs6pfJ/HAAlZ+agF5YqHNKEOZFMwsegLmaFVr/S&#10;eMwjArnACMLpSOs3i9DNAg2YkPN5CiNhOghrs3UigseaI1Uvp1dA1/cykAqe7EWfMHnX0i6WKL+x&#10;0m9IxqkT/cjFOXm7T1G3D8PsFwAAAP//AwBQSwMEFAAGAAgAAAAhAHYrnCjcAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OhEAQhO8mvsOkTby5AwQXRYaNMVGjN1HjtZdpgTA/hJld8O1tT+6x&#10;UpWqr6rdao040hwG7xSkmwQEudbrwXUKPt4fr25AhIhOo/GOFPxQgF19flZhqf3i3ujYxE5wiQsl&#10;KuhjnEopQ9uTxbDxEzn2vv1sMbKcO6lnXLjcGpklyVZaHBwv9DjRQ0/t2BysgpclM8NXh6/Pzdh8&#10;jj5/Sotbq9TlxXp/ByLSGv/D8IfP6FAz094fnA7CKMgYPCoo8msQbGdpkYPYc25bJCDrSp4eqH8B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp0xFrzQCAABgBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdiucKNwAAAAIAQAADwAAAAAAAAAAAAAA&#10;AACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4307C28C" wp14:editId="1BBF3C32">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4307C28C" wp14:editId="1BBF3C32">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>741045</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>315595</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="1148715"/>
                       <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="7" name="Upp 7"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="1148715"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -1256,51 +1295,51 @@
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="4307C28C" id="Upp 7" o:spid="_x0000_s1027" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:58.35pt;margin-top:24.85pt;width:32.3pt;height:90.45pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQdy/kSwIAAKkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxxnXVsYdYogRYYB&#10;RVugHXpmZDkWoK9RSuzu14+S3SbrdhqWg0KKNB/5/Oir68FodpAYlLM1L2dzzqQVrlF2V/PvT5tP&#10;l5yFCLYB7ays+YsM/Hr58cNV7yu5cJ3TjURGRWyoel/zLkZfFUUQnTQQZs5LS8HWoYFILu6KBqGn&#10;6kYXi/n8vOgdNh6dkCHQ7c0Y5Mtcv22liPdtG2RkuubUW8wn5nObzmJ5BdUOwXdKTG3AP3RhQFkC&#10;fSt1AxHYHtUfpYwS6IJr40w4U7i2VULmGWiacv5umscOvMyzEDnBv9EU/l9ZcXd49A9INPQ+VIHM&#10;NMXQokn/1B8bMlkvb2TJITJBl2flfFESpYJCZXl2eVF+SWwWx6c9hvhVOsOSUfO9XyG6PtMEh9sQ&#10;x+zXrIQXnFbNRmmdHdxt1xrZAejdrefpNwH8lqYt66mDxQWFmQDSUKshkml8U/Ngd5yB3pE4RcSM&#10;bV1CyC8+Yd9A6EaMXHZUhFGRZKmVqfnlKbK2qTOZhTVNcOQtWXHYDkwRcJkKpZuta14ekKEbtRe8&#10;2CiCvYUQHwBJbNQ2LVC8p6PVjmZxk8VZ5/Dn3+5TPmmAopz1JF6a88ceUHKmv1lSx+fzRBaLpw6e&#10;OttTx+7N2hHHJa2qF9mkhzHqV7NFZ55pz1YJlUJgBWGPjE7OOo5LRZsq5GqV00jhHuKtffQiFU/M&#10;JcKfhmdAP4kikpzu3KvQoXonjDGXVHVkcnJoH7LYpt1NC3fq56zjF2b5CwAA//8DAFBLAwQUAAYA&#10;CAAAACEA2ccEUeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvEMBCG74L/IYzgRdy0Xalr&#10;bbosggdBhNbP42wztsVmUpPsbv33Zk96Gl7m4Z1nyvVsRrEn5wfLCtJFAoK4tXrgTsHL8/3lCoQP&#10;yBpHy6Tghzysq9OTEgttD1zTvgmdiCXsC1TQhzAVUvq2J4N+YSfiuPu0zmCI0XVSOzzEcjPKLEly&#10;aXDgeKHHie56ar+anVFw0dQfmy59e3iq3x91Zh3q1+lbqfOzeXMLItAc/mA46kd1qKLT1u5YezHG&#10;nObXEVVwdRPnEVilSxBbBdkyyUFWpfz/QvULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;kHcv5EsCAACpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA2ccEUeAAAAAKAQAADwAAAAAAAAAAAAAAAAClBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" adj="3857" fillcolor="#c00000" stroked="f" strokeweight="1pt">
+                    <v:shape w14:anchorId="4307C28C" id="Upp 7" o:spid="_x0000_s1027" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:58.35pt;margin-top:24.85pt;width:32.3pt;height:90.45pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQdy/kSwIAAKkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxxnXVsYdYogRYYB&#10;RVugHXpmZDkWoK9RSuzu14+S3SbrdhqWg0KKNB/5/Oir68FodpAYlLM1L2dzzqQVrlF2V/PvT5tP&#10;l5yFCLYB7ays+YsM/Hr58cNV7yu5cJ3TjURGRWyoel/zLkZfFUUQnTQQZs5LS8HWoYFILu6KBqGn&#10;6kYXi/n8vOgdNh6dkCHQ7c0Y5Mtcv22liPdtG2RkuubUW8wn5nObzmJ5BdUOwXdKTG3AP3RhQFkC&#10;fSt1AxHYHtUfpYwS6IJr40w4U7i2VULmGWiacv5umscOvMyzEDnBv9EU/l9ZcXd49A9INPQ+VIHM&#10;NMXQokn/1B8bMlkvb2TJITJBl2flfFESpYJCZXl2eVF+SWwWx6c9hvhVOsOSUfO9XyG6PtMEh9sQ&#10;x+zXrIQXnFbNRmmdHdxt1xrZAejdrefpNwH8lqYt66mDxQWFmQDSUKshkml8U/Ngd5yB3pE4RcSM&#10;bV1CyC8+Yd9A6EaMXHZUhFGRZKmVqfnlKbK2qTOZhTVNcOQtWXHYDkwRcJkKpZuta14ekKEbtRe8&#10;2CiCvYUQHwBJbNQ2LVC8p6PVjmZxk8VZ5/Dn3+5TPmmAopz1JF6a88ceUHKmv1lSx+fzRBaLpw6e&#10;OttTx+7N2hHHJa2qF9mkhzHqV7NFZ55pz1YJlUJgBWGPjE7OOo5LRZsq5GqV00jhHuKtffQiFU/M&#10;JcKfhmdAP4kikpzu3KvQoXonjDGXVHVkcnJoH7LYpt1NC3fq56zjF2b5CwAA//8DAFBLAwQUAAYA&#10;CAAAACEA2ccEUeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvEMBCG74L/IYzgRdy0Xalr&#10;bbosggdBhNbP42wztsVmUpPsbv33Zk96Gl7m4Z1nyvVsRrEn5wfLCtJFAoK4tXrgTsHL8/3lCoQP&#10;yBpHy6Tghzysq9OTEgttD1zTvgmdiCXsC1TQhzAVUvq2J4N+YSfiuPu0zmCI0XVSOzzEcjPKLEly&#10;aXDgeKHHie56ar+anVFw0dQfmy59e3iq3x91Zh3q1+lbqfOzeXMLItAc/mA46kd1qKLT1u5YezHG&#10;nObXEVVwdRPnEVilSxBbBdkyyUFWpfz/QvULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;kHcv5EsCAACpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA2ccEUeAAAAAKAQAADwAAAAAAAAAAAAAAAAClBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" adj="3857" fillcolor="#c00000" stroked="f" strokeweight="1pt">
                       <v:textbox inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="5C617B08" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="00F95F51">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="22B9D5F9" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="00F95F51">
                             <w:pPr>
@@ -1328,51 +1367,51 @@
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1274FAA5" wp14:editId="2CC0536D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1274FAA5" wp14:editId="2CC0536D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>20955</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>312420</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1362710" cy="1166495"/>
                       <wp:effectExtent l="19050" t="19050" r="27940" b="14605"/>
                       <wp:wrapNone/>
                       <wp:docPr id="8" name="Rektangel 8"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1362710" cy="1166841"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -1380,53 +1419,53 @@
                                 <a:solidFill>
                                   <a:srgbClr val="C00000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:rect w14:anchorId="190063A7" id="Rektangel 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.65pt;margin-top:24.6pt;width:107.3pt;height:91.85pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJolnyLwIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyFsRREirBCIXtAu&#10;Erva8+A4JJK/OjYE+us7dgJstz1V5WDGnvEbz5s3mT2etWInib6xpuD5YMiZNMKWjTkU/PVl/WXC&#10;mQ9gSlDWyIJfpOeP88+fZq2bypGtrSolMgIxftq6gtchuGmWeVFLDX5gnTTkrCxqCLTFQ1YitISu&#10;VTYaDsdZa7F0aIX0nk5XnZPPE35VSRGeq8rLwFTB6W0hrZjWfVyz+QymBwRXN6J/BvzDKzQ0hpLe&#10;oFYQgB2x+QNKNwKtt1UYCKszW1WNkKkGqiYffqhmV4OTqRYix7sbTf7/wYqn085tkWhonZ96MmMV&#10;5wp1/Kf3sXMi63IjS54DE3SYP4xH33LiVJAvz8fjydc80pndrzv04bu0mkWj4EjdSCTBaeNDF3oN&#10;idmMXTdKpY4ow9qCP0zyYUwAJIxKQSBTu7Lg3hw4A3UgxYmACdJb1ZTxegTyeNgvFbITUNeXw/jr&#10;X/ZbWMy9Al93ccnV6UE3gUSpGl3wyfvbykR0mWTVV3BnLVp7W162yNB2OvNOrBtKsgEftoAkLKqG&#10;hiU801IpSyXa3uKstvjzb+cxnvpNXs5aEiqV/+MIKDkzR720VGFOI+ZEMgkfg7qaFVr9RvOxiAjk&#10;AiMIpyOt3yxDNww0YUIuFimMlOkgbMzOiQgea45UvZzfAF3fy0AyeLJXgcL0Q0u7WBLDnZV+QzpO&#10;GulnLg7K+32Kun8Z5r8AAAD//wMAUEsDBBQABgAIAAAAIQBfpFXp3gAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9RS8QwEITfBf9DWME3L71U1NamR9EKgnBi735ArlnbYrMpTe6u/nvXJ32bZYaZ&#10;b4vN4kZxwjkMnjSsVwkIpNbbgToN+93LzQOIEA1ZM3pCDd8YYFNeXhQmt/5MH3hqYie4hEJuNPQx&#10;TrmUoe3RmbDyExJ7n352JvI5d9LO5szlbpQqSe6kMwPxQm8mfOqx/WqOTsOujm1d7ZdnVb/J14jV&#10;Vr43qPX11VI9goi4xL8w/OIzOpTMdPBHskGMGtKUgxpuMwWCbbW+z0AcWKQqA1kW8v8D5Q8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyaJZ8i8CAABhBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAX6RV6d4AAAAIAQAADwAAAAAAAAAAAAAAAACJ&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" filled="f" strokecolor="#c00000" strokeweight="3pt"/>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                  <w:pict w14:anchorId="62D0D45C">
+                    <v:rect id="Rektangel 8" style="position:absolute;margin-left:1.65pt;margin-top:24.6pt;width:107.3pt;height:91.85pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#c00000" strokeweight="3pt" w14:anchorId="190063A7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJolnyLwIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyFsRREirBCIXtAu&#10;Erva8+A4JJK/OjYE+us7dgJstz1V5WDGnvEbz5s3mT2etWInib6xpuD5YMiZNMKWjTkU/PVl/WXC&#10;mQ9gSlDWyIJfpOeP88+fZq2bypGtrSolMgIxftq6gtchuGmWeVFLDX5gnTTkrCxqCLTFQ1YitISu&#10;VTYaDsdZa7F0aIX0nk5XnZPPE35VSRGeq8rLwFTB6W0hrZjWfVyz+QymBwRXN6J/BvzDKzQ0hpLe&#10;oFYQgB2x+QNKNwKtt1UYCKszW1WNkKkGqiYffqhmV4OTqRYix7sbTf7/wYqn085tkWhonZ96MmMV&#10;5wp1/Kf3sXMi63IjS54DE3SYP4xH33LiVJAvz8fjydc80pndrzv04bu0mkWj4EjdSCTBaeNDF3oN&#10;idmMXTdKpY4ow9qCP0zyYUwAJIxKQSBTu7Lg3hw4A3UgxYmACdJb1ZTxegTyeNgvFbITUNeXw/jr&#10;X/ZbWMy9Al93ccnV6UE3gUSpGl3wyfvbykR0mWTVV3BnLVp7W162yNB2OvNOrBtKsgEftoAkLKqG&#10;hiU801IpSyXa3uKstvjzb+cxnvpNXs5aEiqV/+MIKDkzR720VGFOI+ZEMgkfg7qaFVr9RvOxiAjk&#10;AiMIpyOt3yxDNww0YUIuFimMlOkgbMzOiQgea45UvZzfAF3fy0AyeLJXgcL0Q0u7WBLDnZV+QzpO&#10;GulnLg7K+32Kun8Z5r8AAAD//wMAUEsDBBQABgAIAAAAIQBfpFXp3gAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9RS8QwEITfBf9DWME3L71U1NamR9EKgnBi735ArlnbYrMpTe6u/nvXJ32bZYaZ&#10;b4vN4kZxwjkMnjSsVwkIpNbbgToN+93LzQOIEA1ZM3pCDd8YYFNeXhQmt/5MH3hqYie4hEJuNPQx&#10;TrmUoe3RmbDyExJ7n352JvI5d9LO5szlbpQqSe6kMwPxQm8mfOqx/WqOTsOujm1d7ZdnVb/J14jV&#10;Vr43qPX11VI9goi4xL8w/OIzOpTMdPBHskGMGtKUgxpuMwWCbbW+z0AcWKQqA1kW8v8D5Q8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyaJZ8i8CAABhBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAX6RV6d4AAAAIAQAADwAAAAAAAAAAAAAAAACJ&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="694D3B03" wp14:editId="52DDC7B1">
                   <wp:extent cx="1403321" cy="1653303"/>
                   <wp:effectExtent l="0" t="0" r="6985" b="4445"/>
                   <wp:docPr id="2" name="Bildobjekt 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1171700103" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
@@ -1668,55 +1707,55 @@
               </w:rPr>
               <w:t>Paratyreoidea K-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4708" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="1B97DC44" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0E1"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sternoclavicularleden – hakspetsen (hela tyreoidea skall vara med).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BE9E310" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -1784,55 +1823,55 @@
               </w:rPr>
               <w:t>Paratyreoidea K+ artärfas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4708" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="000DC73E" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0E1"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Carina – käkvinkeln.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BA15404" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -1899,55 +1938,55 @@
               </w:rPr>
               <w:t>Paratyreoidea K+ venfas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4708" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="77CADB1D" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0E1"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Carina – käkvinkeln.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C44DA07" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -1977,51 +2016,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5EF89679" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01B1771A" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="00BF656C">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000E49D4">
         <w:t>Reformatering</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="2977"/>
@@ -2110,51 +2149,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0234CC4B" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2142B6D5" wp14:editId="176CC194">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2142B6D5" wp14:editId="176CC194">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>565150</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>861695</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="657225"/>
                       <wp:effectExtent l="28892" t="28258" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="19" name="Upp 19"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="4584776">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="657225"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -2189,220 +2228,220 @@
                                     </w:rPr>
                                     <w:t>COR</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="2142B6D5" id="Upp 19" o:spid="_x0000_s1028" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:44.5pt;margin-top:67.85pt;width:32.3pt;height:51.75pt;rotation:5007798fd;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7ZzKnVwIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X514bVIEdYqgRYYB&#10;RVsgLXpmZDkWoK9RSuzu14+SnTbrdhqWg0BKzHvky2Ournuj2UFiUM5WfHo24Uxa4WpldxV/flp/&#10;ueQsRLA1aGdlxV9l4NfLz5+uOr+QpWudriUyArFh0fmKtzH6RVEE0UoD4cx5aemxcWggUoq7okbo&#10;CN3oopxMZkXnsPbohAyBbm+HR77M+E0jRXxomiAj0xWn3mI+MZ/bdBbLK1jsEHyrxNgG/EMXBpQl&#10;0jeoW4jA9qj+gDJKoAuuiWfCmcI1jRIyz0DTTCcfptm04GWehcQJ/k2m8P9gxf1h4x+RZOh8WAQK&#10;0xR9g4ahI7XOLy7P5/NZno26ZX2W7vVNOtlHJujyfDoppySwoKfZxbwsL5K0xQCVID2G+E06w1JQ&#10;8b1fIbou48LhLsSh+liVvhGcVvVaaZ0T3G1vNLID0A+5Xk/oMxL8VqYt68iG5ZyemQAyVKMhUmh8&#10;XfFgd5yB3pFTRcTMbV1iyC5I3LcQ2oEjww72MCqSR7UyFb9MxEdmbVNnMrtsnOBdxBTFftszRcRl&#10;Ako3W1e/PuIgLXUYvFgror2DEB8ByXl0SdsUH+hotKNZ3Bhx1jr8+bf7VF/xdNLYnHVkZhr1xx5Q&#10;cqa/W3LL11nqmsXTBE+T7Wli9+bGkczT3GAO6csY9TFs0JkX2rtVIqYnsIKaG0Qdk5s4LBltrpCr&#10;VS4jx3uId3bjRQI/uuKpfwH0oy8iGereHY0Piw/eGGrJWO9ijgntR/bbuMtpAU/zXPX+j7P8BQAA&#10;//8DAFBLAwQUAAYACAAAACEAhdCimOEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF&#10;90j8gzVIbBB1GpQ+QpwKIeiCBSppP8CNp0mUeBxiNw1/z3QFy5k5unNutplsJ0YcfONIwXwWgUAq&#10;nWmoUnDYvz+uQPigyejOESr4QQ+b/PYm06lxF/rCsQiV4BDyqVZQh9CnUvqyRqv9zPVIfDu5werA&#10;41BJM+gLh9tOxlG0kFY3xB9q3eNrjWVbnK2CYfddfD6E7fajLKR5a3en1i1Hpe7vppdnEAGn8AfD&#10;VZ/VIWenozuT8aJTsFgnTPI+SWIQV2D5xOWOCuL5egUyz+T/CvkvAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAPtnMqdXAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAIXQopjhAAAACgEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" adj="6741" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape w14:anchorId="2142B6D5" id="Upp 19" o:spid="_x0000_s1028" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:44.5pt;margin-top:67.85pt;width:32.3pt;height:51.75pt;rotation:5007798fd;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7ZzKnVwIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X514bVIEdYqgRYYB&#10;RVsgLXpmZDkWoK9RSuzu14+SnTbrdhqWg0BKzHvky2Ournuj2UFiUM5WfHo24Uxa4WpldxV/flp/&#10;ueQsRLA1aGdlxV9l4NfLz5+uOr+QpWudriUyArFh0fmKtzH6RVEE0UoD4cx5aemxcWggUoq7okbo&#10;CN3oopxMZkXnsPbohAyBbm+HR77M+E0jRXxomiAj0xWn3mI+MZ/bdBbLK1jsEHyrxNgG/EMXBpQl&#10;0jeoW4jA9qj+gDJKoAuuiWfCmcI1jRIyz0DTTCcfptm04GWehcQJ/k2m8P9gxf1h4x+RZOh8WAQK&#10;0xR9g4ahI7XOLy7P5/NZno26ZX2W7vVNOtlHJujyfDoppySwoKfZxbwsL5K0xQCVID2G+E06w1JQ&#10;8b1fIbou48LhLsSh+liVvhGcVvVaaZ0T3G1vNLID0A+5Xk/oMxL8VqYt68iG5ZyemQAyVKMhUmh8&#10;XfFgd5yB3pFTRcTMbV1iyC5I3LcQ2oEjww72MCqSR7UyFb9MxEdmbVNnMrtsnOBdxBTFftszRcRl&#10;Ako3W1e/PuIgLXUYvFgror2DEB8ByXl0SdsUH+hotKNZ3Bhx1jr8+bf7VF/xdNLYnHVkZhr1xx5Q&#10;cqa/W3LL11nqmsXTBE+T7Wli9+bGkczT3GAO6csY9TFs0JkX2rtVIqYnsIKaG0Qdk5s4LBltrpCr&#10;VS4jx3uId3bjRQI/uuKpfwH0oy8iGereHY0Piw/eGGrJWO9ijgntR/bbuMtpAU/zXPX+j7P8BQAA&#10;//8DAFBLAwQUAAYACAAAACEAhdCimOEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF&#10;90j8gzVIbBB1GpQ+QpwKIeiCBSppP8CNp0mUeBxiNw1/z3QFy5k5unNutplsJ0YcfONIwXwWgUAq&#10;nWmoUnDYvz+uQPigyejOESr4QQ+b/PYm06lxF/rCsQiV4BDyqVZQh9CnUvqyRqv9zPVIfDu5werA&#10;41BJM+gLh9tOxlG0kFY3xB9q3eNrjWVbnK2CYfddfD6E7fajLKR5a3en1i1Hpe7vppdnEAGn8AfD&#10;VZ/VIWenozuT8aJTsFgnTPI+SWIQV2D5xOWOCuL5egUyz+T/CvkvAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAPtnMqdXAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAIXQopjhAAAACgEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" adj="6741" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="533DC54C" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="0066567D" w:rsidRDefault="000E49D4" w:rsidP="00F95F51">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>COR</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="424B0715" wp14:editId="535B92EF">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="424B0715" wp14:editId="535B92EF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2540</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>601980</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1388110" cy="292100"/>
                       <wp:effectExtent l="19050" t="19050" r="21590" b="31750"/>
                       <wp:wrapNone/>
                       <wp:docPr id="15" name="Rak 15"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm flipV="1">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1388491" cy="292100"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="3A62D90B" id="Rak 15" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,47.4pt" to="109.5pt,70.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdGcNGtwEAAFUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfqZMuQtmo6R62KhcE&#10;KwF7nzp2Yslf8pim/feM3W5Z4IbIwZrxjN/MezPZPJycZUeV0AQ/8HbVcKa8DKPx08C/f9u/6zjD&#10;DH4EG7wa+Fkhf9i+fbNZYq/WYQ52VIkRiMd+iQOfc469EChn5QBXISpPQR2Sg0xumsSYYCF0Z8W6&#10;aT6IJaQxpiAVIt3uLkG+rfhaK5m/aI0qMztw6i3XM9XzUE6x3UA/JYizkdc24B+6cGA8Fb1B7SAD&#10;+5HMX1DOyBQw6LySwYmgtZGqciA2bfMHm68zRFW5kDgYbzLh/4OVn4+P/imRDEvEHuNTKixOOjmm&#10;rYnPNNPKizplpyrb+SabOmUm6bK967r39y1nkmLr+3XbVF3FBafgxYT5owqOFWPg1vhCC3o4fsJM&#10;tSn1JaVc+7A31tbRWM+Wgd91BZNJoA3RFjKZLo4DRz9xBnai1ZM5VUgM1ozleQHCNB0ebWJHoPHv&#10;9w19ZeJU7re0UnsHOF/yauiyGM5k2k5r3MC78vjltfUFXdX9ujL4JV+xDmE8V1VF8Wh2teh1z8py&#10;vPbJfv03bH8CAAD//wMAUEsDBBQABgAIAAAAIQB6KySh3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BTsMwEEX3SNzBGiR21E4UoE3jVCUSCxZIUDiAG0+diHgcYrcNnJ5hBcvRf/r/TbWZ/SBO&#10;OMU+kIZsoUAgtcH25DS8vz3eLEHEZMiaIRBq+MIIm/ryojKlDWd6xdMuOcElFEujoUtpLKWMbYfe&#10;xEUYkTg7hMmbxOfkpJ3Mmcv9IHOl7qQ3PfFCZ0ZsOmw/dkev4Tl8U3N/+9Sq7ad7ybLmIeWu0/r6&#10;at6uQSSc0x8Mv/qsDjU77cORbBSDhoI5DauC/TnNsxV/tmesUEuQdSX/+9c/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAB0Zw0a3AQAAVQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHorJKHcAAAABwEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                  <w:pict w14:anchorId="46466268">
+                    <v:line id="Rak 15" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from=".2pt,47.4pt" to="109.5pt,70.4pt" w14:anchorId="3A62D90B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdGcNGtwEAAFUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfqZMuQtmo6R62KhcE&#10;KwF7nzp2Yslf8pim/feM3W5Z4IbIwZrxjN/MezPZPJycZUeV0AQ/8HbVcKa8DKPx08C/f9u/6zjD&#10;DH4EG7wa+Fkhf9i+fbNZYq/WYQ52VIkRiMd+iQOfc469EChn5QBXISpPQR2Sg0xumsSYYCF0Z8W6&#10;aT6IJaQxpiAVIt3uLkG+rfhaK5m/aI0qMztw6i3XM9XzUE6x3UA/JYizkdc24B+6cGA8Fb1B7SAD&#10;+5HMX1DOyBQw6LySwYmgtZGqciA2bfMHm68zRFW5kDgYbzLh/4OVn4+P/imRDEvEHuNTKixOOjmm&#10;rYnPNNPKizplpyrb+SabOmUm6bK967r39y1nkmLr+3XbVF3FBafgxYT5owqOFWPg1vhCC3o4fsJM&#10;tSn1JaVc+7A31tbRWM+Wgd91BZNJoA3RFjKZLo4DRz9xBnai1ZM5VUgM1ozleQHCNB0ebWJHoPHv&#10;9w19ZeJU7re0UnsHOF/yauiyGM5k2k5r3MC78vjltfUFXdX9ujL4JV+xDmE8V1VF8Wh2teh1z8py&#10;vPbJfv03bH8CAAD//wMAUEsDBBQABgAIAAAAIQB6KySh3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BTsMwEEX3SNzBGiR21E4UoE3jVCUSCxZIUDiAG0+diHgcYrcNnJ5hBcvRf/r/TbWZ/SBO&#10;OMU+kIZsoUAgtcH25DS8vz3eLEHEZMiaIRBq+MIIm/ryojKlDWd6xdMuOcElFEujoUtpLKWMbYfe&#10;xEUYkTg7hMmbxOfkpJ3Mmcv9IHOl7qQ3PfFCZ0ZsOmw/dkev4Tl8U3N/+9Sq7ad7ybLmIeWu0/r6&#10;at6uQSSc0x8Mv/qsDjU77cORbBSDhoI5DauC/TnNsxV/tmesUEuQdSX/+9c/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAB0Zw0a3AQAAVQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHorJKHcAAAABwEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B20C0A6" wp14:editId="328B9ABD">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B20C0A6" wp14:editId="328B9ABD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>843915</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>24130</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="358140" cy="1506220"/>
                       <wp:effectExtent l="19050" t="19050" r="22860" b="36830"/>
                       <wp:wrapNone/>
                       <wp:docPr id="16" name="Rak 16"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="358445" cy="1506804"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="0EAAB254" id="Rak 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="66.45pt,1.9pt" to="94.65pt,120.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5+eHHrwEAAEsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0b+S0SWEYcXpokF2G&#10;rcC2H8DIki1AXxC1OPn3o5Q07bbbMB9kSiSfyMenzdPJWXZUCU3wPV8uGs6Ul2Ewfuz5j+/7u5Yz&#10;zOAHsMGrnp8V8qftxw+bOXbqPkzBDioxAvHYzbHnU86xEwLlpBzgIkTlyalDcpBpm0YxJJgJ3Vlx&#10;3zSPYg5piClIhUinu4uTbyu+1krmr1qjysz2nGrLdU11PZRVbDfQjQniZOS1DPiHKhwYT5feoHaQ&#10;gf1M5i8oZ2QKGHReyOBE0NpIVXugbpbNH918myCq2guRg/FGE/4/WPnl+OxfEtEwR+wwvqTSxUkn&#10;V/5UHztVss43stQpM0mHD+t2tVpzJsm1XDePbbMqbIq37Jgwf1LBsWL03BpfmoEOjp8xX0JfQ8qx&#10;D3tjbR2I9WymG9plQzOTQLrQFjKZLg49Rz9yBnYkwcmcKiQGa4aSXoAwjYdnm9gRaOj7fUPftbLf&#10;wsrdO8DpElddFzk4k0mT1rietyX5Ndv6gq6qqq4dvJFWrEMYzpVLUXY0sUrHVV1FEu/3ZL9/A9tf&#10;AAAA//8DAFBLAwQUAAYACAAAACEAf46Q9N0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KjdBFAS4lQIqRJwKi0HuLnxEkfE6yh22/D3bE9wHM1o5k29mv0gjjjFPpCG5UKB&#10;QGqD7anT8L5b3xQgYjJkzRAINfxghFVzeVGbyoYTveFxmzrBJRQro8GlNFZSxtahN3ERRiT2vsLk&#10;TWI5ddJO5sTlfpCZUvfSm554wZkRnxy239uD1/Chdp+0KQtHLT7fvfjXtaLNoPX11fz4ACLhnP7C&#10;cMZndGiYaR8OZKMYWOdZyVENOT84+0WZg9hryG6XCmRTy/8Pml8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAefnhx68BAABLAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAf46Q9N0AAAAJAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                  <w:pict w14:anchorId="10E950C0">
+                    <v:line id="Rak 16" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="66.45pt,1.9pt" to="94.65pt,120.5pt" w14:anchorId="0EAAB254" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5+eHHrwEAAEsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0b+S0SWEYcXpokF2G&#10;rcC2H8DIki1AXxC1OPn3o5Q07bbbMB9kSiSfyMenzdPJWXZUCU3wPV8uGs6Ul2Ewfuz5j+/7u5Yz&#10;zOAHsMGrnp8V8qftxw+bOXbqPkzBDioxAvHYzbHnU86xEwLlpBzgIkTlyalDcpBpm0YxJJgJ3Vlx&#10;3zSPYg5piClIhUinu4uTbyu+1krmr1qjysz2nGrLdU11PZRVbDfQjQniZOS1DPiHKhwYT5feoHaQ&#10;gf1M5i8oZ2QKGHReyOBE0NpIVXugbpbNH918myCq2guRg/FGE/4/WPnl+OxfEtEwR+wwvqTSxUkn&#10;V/5UHztVss43stQpM0mHD+t2tVpzJsm1XDePbbMqbIq37Jgwf1LBsWL03BpfmoEOjp8xX0JfQ8qx&#10;D3tjbR2I9WymG9plQzOTQLrQFjKZLg49Rz9yBnYkwcmcKiQGa4aSXoAwjYdnm9gRaOj7fUPftbLf&#10;wsrdO8DpElddFzk4k0mT1rietyX5Ndv6gq6qqq4dvJFWrEMYzpVLUXY0sUrHVV1FEu/3ZL9/A9tf&#10;AAAA//8DAFBLAwQUAAYACAAAACEAf46Q9N0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KjdBFAS4lQIqRJwKi0HuLnxEkfE6yh22/D3bE9wHM1o5k29mv0gjjjFPpCG5UKB&#10;QGqD7anT8L5b3xQgYjJkzRAINfxghFVzeVGbyoYTveFxmzrBJRQro8GlNFZSxtahN3ERRiT2vsLk&#10;TWI5ddJO5sTlfpCZUvfSm554wZkRnxy239uD1/Chdp+0KQtHLT7fvfjXtaLNoPX11fz4ACLhnP7C&#10;cMZndGiYaR8OZKMYWOdZyVENOT84+0WZg9hryG6XCmRTy/8Pml8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAefnhx68BAABLAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAf46Q9N0AAAAJAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30BC1702" wp14:editId="3ACB731B">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30BC1702" wp14:editId="3ACB731B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>186690</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>229870</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="409575" cy="575945"/>
                       <wp:effectExtent l="0" t="19050" r="28575" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="20" name="Ned 20"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="20932886">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="409575" cy="575945"/>
                               </a:xfrm>
                               <a:prstGeom prst="downArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -2453,51 +2492,51 @@
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="30BC1702" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum height 0 #1"/>
                         <v:f eqn="sum 10800 0 #1"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="prod @4 @3 10800"/>
                         <v:f eqn="sum width 0 @5"/>
                       </v:formulas>
                       <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Ned 20" o:spid="_x0000_s1029" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:14.7pt;margin-top:18.1pt;width:32.25pt;height:45.35pt;rotation:-728666fd;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTX2lVWAIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0k/UiDOkXQIsOA&#10;og3QDj0rshwLkESNUmN3v36U7LRZt9OwHARSYt4jXx5zdd1bw/YKgwZX8clJyZlyEmrtdhX//rT+&#10;MucsROFqYcCpir+qwK+Xnz9ddX6hptCCqRUyAnFh0fmKtzH6RVEE2Sorwgl45eixAbQiUoq7okbR&#10;Ebo1xbQsz4sOsPYIUoVAt7fDI19m/KZRMj40TVCRmYpTbzGfmM9tOovllVjsUPhWy7EN8Q9dWKEd&#10;kb5B3Yoo2AvqP6CslggBmngiwRbQNFqqPANNMyk/TPPYCq/yLCRO8G8yhf8HK+/3j36DJEPnwyJQ&#10;mKboG7QMgdSalpez6Xx+noejdlmftXt90071kUm6PC0vzy7OOJP0RMHl6VnSthiwEqbHEL8qsCwF&#10;Fa+hcytE6DKy2N+FONQf6tJ3Ahhdr7UxOcHd9sYg2wv6Ldfrkj4jxW9lxrGOnDi9oGcmBXmqMSJS&#10;aH1d8eB2nAmzI7PKiJnbQWLIRkjctyK0A0eGHRxidSSbGm0rPk/EB2bjUmcqG22c4F3HFMV+2zNN&#10;xLMElG62UL9ucFCXOgxerjXR3okQNwLJfHRJCxUf6GgM0CwwRpy1gD//dp/qK55OzjoyM83540Wg&#10;4sx8c+SW2XlqmcXjBI+T7XHiXuwNkMaT3F0O6csYzSFsEOwz7d0qsdKTcJI6GxQdk5s4LBltrlSr&#10;VS4jx3sR79yjlwn8YIqn/lmgH20RyU/3cDC+WHwwxlBLvnpXckxoP7Ldxl1OC3ic56r3f5zlLwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAHpqJWXeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQ&#10;he+C/2EZwZvdmNZgYjZFBUXooVhb8LjJjkk0Oxt2t038944nPQ7v8b1vyvVsB3FCH3pHCq4XCQik&#10;xpmeWgX7t6erWxAhajJ6cIQKvjHAujo/K3Vh3ESveNrFVjCEQqEVdDGOhZSh6dDqsHAjEmcfzlsd&#10;+fStNF5PDLeDTJMkk1b3xAudHvGxw+Zrd7QK0sk/h5d0U2+M9w+HSb5vP29WSl1ezPd3ICLO8a8M&#10;v/qsDhU71e5IJoiBGfmKmwqWWQqC83yZg6i5l2Y5yKqU/x+ofgAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCTX2lVWAIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB6aiVl3gAAAAgBAAAPAAAAAAAAAAAAAAAAALIEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" adj="13920" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Ned 20" o:spid="_x0000_s1029" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:14.7pt;margin-top:18.1pt;width:32.25pt;height:45.35pt;rotation:-728666fd;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTX2lVWAIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0k/UiDOkXQIsOA&#10;og3QDj0rshwLkESNUmN3v36U7LRZt9OwHARSYt4jXx5zdd1bw/YKgwZX8clJyZlyEmrtdhX//rT+&#10;MucsROFqYcCpir+qwK+Xnz9ddX6hptCCqRUyAnFh0fmKtzH6RVEE2Sorwgl45eixAbQiUoq7okbR&#10;Ebo1xbQsz4sOsPYIUoVAt7fDI19m/KZRMj40TVCRmYpTbzGfmM9tOovllVjsUPhWy7EN8Q9dWKEd&#10;kb5B3Yoo2AvqP6CslggBmngiwRbQNFqqPANNMyk/TPPYCq/yLCRO8G8yhf8HK+/3j36DJEPnwyJQ&#10;mKboG7QMgdSalpez6Xx+noejdlmftXt90071kUm6PC0vzy7OOJP0RMHl6VnSthiwEqbHEL8qsCwF&#10;Fa+hcytE6DKy2N+FONQf6tJ3Ahhdr7UxOcHd9sYg2wv6Ldfrkj4jxW9lxrGOnDi9oGcmBXmqMSJS&#10;aH1d8eB2nAmzI7PKiJnbQWLIRkjctyK0A0eGHRxidSSbGm0rPk/EB2bjUmcqG22c4F3HFMV+2zNN&#10;xLMElG62UL9ucFCXOgxerjXR3okQNwLJfHRJCxUf6GgM0CwwRpy1gD//dp/qK55OzjoyM83540Wg&#10;4sx8c+SW2XlqmcXjBI+T7XHiXuwNkMaT3F0O6csYzSFsEOwz7d0qsdKTcJI6GxQdk5s4LBltrlSr&#10;VS4jx3sR79yjlwn8YIqn/lmgH20RyU/3cDC+WHwwxlBLvnpXckxoP7Ldxl1OC3ic56r3f5zlLwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAHpqJWXeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQ&#10;he+C/2EZwZvdmNZgYjZFBUXooVhb8LjJjkk0Oxt2t038944nPQ7v8b1vyvVsB3FCH3pHCq4XCQik&#10;xpmeWgX7t6erWxAhajJ6cIQKvjHAujo/K3Vh3ESveNrFVjCEQqEVdDGOhZSh6dDqsHAjEmcfzlsd&#10;+fStNF5PDLeDTJMkk1b3xAudHvGxw+Zrd7QK0sk/h5d0U2+M9w+HSb5vP29WSl1ezPd3ICLO8a8M&#10;v/qsDhU71e5IJoiBGfmKmwqWWQqC83yZg6i5l2Y5yKqU/x+ofgAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCTX2lVWAIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB6aiVl3gAAAAgBAAAPAAAAAAAAAAAAAAAAALIEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" adj="13920" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox style="layout-flow:vertical" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="7FD08214" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="0066564D" w:rsidRDefault="000E49D4" w:rsidP="00F95F51">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>AX</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
@@ -2560,51 +2599,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E8E0142" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="135A944D" wp14:editId="14F80EDD">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="135A944D" wp14:editId="14F80EDD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>231140</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>504190</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="560070"/>
                       <wp:effectExtent l="1270" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="22" name="Upp 22"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="5400000">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="560070"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -2639,140 +2678,140 @@
                                     </w:rPr>
                                     <w:t>SAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="135A944D" id="Upp 22" o:spid="_x0000_s1030" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:18.2pt;margin-top:39.7pt;width:32.3pt;height:44.1pt;rotation:90;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/0GS9VQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1k/UJQpwgSZBhQ&#10;tAXSomdFlmMBkqhRSuzu14+SnTbrdhqWA0FK1CP5/Jib294adlAYNLiKT85KzpSTUGu3q/jz0/rL&#10;NWchClcLA05V/FUFfjv//Omm8zM1hRZMrZARiAuzzle8jdHPiiLIVlkRzsArR5cNoBWRQtwVNYqO&#10;0K0ppmV5WXSAtUeQKgQ6XQ2XfJ7xm0bJ+NA0QUVmKk69xWwx222yxfxGzHYofKvl2Ib4hy6s0I6K&#10;vkGtRBRsj/oPKKslQoAmnkmwBTSNlirPQNNMyg/TbFrhVZ6FyAn+jabw/2Dl/WHjH5Fo6HyYBXLT&#10;FH2DliEQWxfnZfrl2ahb1mfqXt+oU31kkg7PJ+V0QgRLurq4LMurTG0xQCVIjyF+U2BZciq+9wtE&#10;6DKuONyFSB1Q9jErvQhgdL3WxuQAd9ulQXYQ9CHX69zT8OS3NONYRzKcXlHLTAoSVGNEJNf6uuLB&#10;7TgTZkdKlRFzbQepQlZBqr0SoR1qZNhBHlZH0qjRtuLXAxtDZeNSZyqrbJzgncTkxX7bM02FzxNQ&#10;OtlC/fqIA7XUYfByransnQjxUSApjw5pm+IDmcYAzQKjx1kL+PNv5ym/4snS2Jx1JGYa9cdeoOLM&#10;fHeklq/0RegqngZ4GmxPA7e3SyCaJ7nB7NJjjOboNgj2hfZukQrTlXCSmhtIHYNlHJaMNleqxSKn&#10;keK9iHdu42UCP6riqX8R6EddRBLUPRyFL2YftDHkklTeyRwD2o+soHGX0wKexjnr/R9n/gsAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJqJgBHgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyok4hWbYhTISQ4ICSUwoHe3HhJQuN1sJ0m/D3bE9x2NKPZN8V2tr04oQ+dIwXpIgGBVDvT&#10;UaPg/e3xZg0iRE1G945QwQ8G2JaXF4XOjZuowtMuNoJLKORaQRvjkEsZ6hatDgs3ILH36bzVkaVv&#10;pPF64nLbyyxJVtLqjvhDqwd8aLE+7kar4Pvl67ny++P4WqX76sn4adN/NEpdX833dyAizvEvDGd8&#10;RoeSmQ5uJBNEryC7XXFSwSbNQJz9NOMpBz6WyzXIspD/F5S/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAL/QZL1VAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJqJgBHgAAAACQEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" adj="7910" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape w14:anchorId="135A944D" id="Upp 22" o:spid="_x0000_s1030" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:18.2pt;margin-top:39.7pt;width:32.3pt;height:44.1pt;rotation:90;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/0GS9VQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1k/UJQpwgSZBhQ&#10;tAXSomdFlmMBkqhRSuzu14+SnTbrdhqWA0FK1CP5/Jib294adlAYNLiKT85KzpSTUGu3q/jz0/rL&#10;NWchClcLA05V/FUFfjv//Omm8zM1hRZMrZARiAuzzle8jdHPiiLIVlkRzsArR5cNoBWRQtwVNYqO&#10;0K0ppmV5WXSAtUeQKgQ6XQ2XfJ7xm0bJ+NA0QUVmKk69xWwx222yxfxGzHYofKvl2Ib4hy6s0I6K&#10;vkGtRBRsj/oPKKslQoAmnkmwBTSNlirPQNNMyg/TbFrhVZ6FyAn+jabw/2Dl/WHjH5Fo6HyYBXLT&#10;FH2DliEQWxfnZfrl2ahb1mfqXt+oU31kkg7PJ+V0QgRLurq4LMurTG0xQCVIjyF+U2BZciq+9wtE&#10;6DKuONyFSB1Q9jErvQhgdL3WxuQAd9ulQXYQ9CHX69zT8OS3NONYRzKcXlHLTAoSVGNEJNf6uuLB&#10;7TgTZkdKlRFzbQepQlZBqr0SoR1qZNhBHlZH0qjRtuLXAxtDZeNSZyqrbJzgncTkxX7bM02FzxNQ&#10;OtlC/fqIA7XUYfByransnQjxUSApjw5pm+IDmcYAzQKjx1kL+PNv5ym/4snS2Jx1JGYa9cdeoOLM&#10;fHeklq/0RegqngZ4GmxPA7e3SyCaJ7nB7NJjjOboNgj2hfZukQrTlXCSmhtIHYNlHJaMNleqxSKn&#10;keK9iHdu42UCP6riqX8R6EddRBLUPRyFL2YftDHkklTeyRwD2o+soHGX0wKexjnr/R9n/gsAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJqJgBHgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyok4hWbYhTISQ4ICSUwoHe3HhJQuN1sJ0m/D3bE9x2NKPZN8V2tr04oQ+dIwXpIgGBVDvT&#10;UaPg/e3xZg0iRE1G945QwQ8G2JaXF4XOjZuowtMuNoJLKORaQRvjkEsZ6hatDgs3ILH36bzVkaVv&#10;pPF64nLbyyxJVtLqjvhDqwd8aLE+7kar4Pvl67ny++P4WqX76sn4adN/NEpdX833dyAizvEvDGd8&#10;RoeSmQ5uJBNEryC7XXFSwSbNQJz9NOMpBz6WyzXIspD/F5S/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAL/QZL1VAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJqJgBHgAAAACQEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" adj="7910" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="1A0AF03D" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="0066567D" w:rsidRDefault="000E49D4" w:rsidP="00F95F51">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B5EF34E" wp14:editId="54A8A198">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B5EF34E" wp14:editId="54A8A198">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>719455</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-5080</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="22225" cy="1536065"/>
                       <wp:effectExtent l="19050" t="19050" r="34925" b="26035"/>
                       <wp:wrapNone/>
                       <wp:docPr id="21" name="Rak 21"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm flipH="1">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="22440" cy="1536192"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="72BDE682" id="Rak 21" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="56.65pt,-.4pt" to="58.4pt,120.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAffWOdtgEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x3okDVzBcg4x3B6K&#10;NkDTD1hTpESAL3BZy/77LinHTdtbER2IJXc53JkdbR5O1rCjjKi963mzqjmTTvhBu7HnP573N2vO&#10;MIEbwHgne36WyB+2799t5tDJ1k/eDDIyAnHYzaHnU0qhqyoUk7SAKx+ko6Ty0UKibRyrIcJM6NZU&#10;bV3fV7OPQ4heSEQ63S1Jvi34SkmRvimFMjHTc+otlTWW9ZDXaruBbowQJi0ubcB/dGFBO3r0CrWD&#10;BOxn1P9AWS2iR6/SSnhbeaW0kIUDsWnqv9h8nyDIwoXEwXCVCd8OVnw9PrqnSDLMATsMTzGzOKlo&#10;mTI6fKaZFl7UKTsV2c5X2eQpMUGHbXt3R9oKyjQfbu+bj22WtVpgMlyImD5Jb1kOem60y6ygg+MX&#10;TEvpS0k+dn6vjSmTMY7NPb9dN3V+AMggykCi0Iah5+hGzsCM5DyRYoFEb/SQr2cgjOPh0UR2BJr+&#10;fl/Td+nsj7L89g5wWupKavGF1YnMabTt+TpffrltXEaXxV4XBr/Vy9HBD+ciapV3NLoix8Vm2Ruv&#10;9xS//hm2vwAAAP//AwBQSwMEFAAGAAgAAAAhAEBBjIjcAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyo4xTaKsSpSiQOHJCg8AFustgR8TrEbhv4ejYnuO1oRrNvyu3ke3HC&#10;MXaBNKhFBgKpCW1HVsP72+PNBkRMhlrTB0IN3xhhW11elKZow5le8bRPVnAJxcJocCkNhZSxcehN&#10;XIQBib2PMHqTWI5WtqM5c7nvZZ5lK+lNR/zBmQFrh83n/ug1PIcfqtd3T022+7IvStUPKbdO6+ur&#10;aXcPIuGU/sIw4zM6VMx0CEdqo+hZq+WSoxrmBbOvVnwcNOS3SoGsSvl/QfULAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAH31jnbYBAABUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAQEGMiNwAAAAJAQAADwAAAAAAAAAAAAAAAAAQBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                  <w:pict w14:anchorId="3B00D047">
+                    <v:line id="Rak 21" style="position:absolute;flip:x;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="56.65pt,-.4pt" to="58.4pt,120.55pt" w14:anchorId="72BDE682" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAffWOdtgEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x3okDVzBcg4x3B6K&#10;NkDTD1hTpESAL3BZy/77LinHTdtbER2IJXc53JkdbR5O1rCjjKi963mzqjmTTvhBu7HnP573N2vO&#10;MIEbwHgne36WyB+2799t5tDJ1k/eDDIyAnHYzaHnU0qhqyoUk7SAKx+ko6Ty0UKibRyrIcJM6NZU&#10;bV3fV7OPQ4heSEQ63S1Jvi34SkmRvimFMjHTc+otlTWW9ZDXaruBbowQJi0ubcB/dGFBO3r0CrWD&#10;BOxn1P9AWS2iR6/SSnhbeaW0kIUDsWnqv9h8nyDIwoXEwXCVCd8OVnw9PrqnSDLMATsMTzGzOKlo&#10;mTI6fKaZFl7UKTsV2c5X2eQpMUGHbXt3R9oKyjQfbu+bj22WtVpgMlyImD5Jb1kOem60y6ygg+MX&#10;TEvpS0k+dn6vjSmTMY7NPb9dN3V+AMggykCi0Iah5+hGzsCM5DyRYoFEb/SQr2cgjOPh0UR2BJr+&#10;fl/Td+nsj7L89g5wWupKavGF1YnMabTt+TpffrltXEaXxV4XBr/Vy9HBD+ciapV3NLoix8Vm2Ruv&#10;9xS//hm2vwAAAP//AwBQSwMEFAAGAAgAAAAhAEBBjIjcAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyo4xTaKsSpSiQOHJCg8AFustgR8TrEbhv4ejYnuO1oRrNvyu3ke3HC&#10;MXaBNKhFBgKpCW1HVsP72+PNBkRMhlrTB0IN3xhhW11elKZow5le8bRPVnAJxcJocCkNhZSxcehN&#10;XIQBib2PMHqTWI5WtqM5c7nvZZ5lK+lNR/zBmQFrh83n/ug1PIcfqtd3T022+7IvStUPKbdO6+ur&#10;aXcPIuGU/sIw4zM6VMx0CEdqo+hZq+WSoxrmBbOvVnwcNOS3SoGsSvl/QfULAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAH31jnbYBAABUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAQEGMiNwAAAAJAQAADwAAAAAAAAAAAAAAAAAQBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="644C2F24" wp14:editId="59B959A2">
                   <wp:extent cx="1464310" cy="1548130"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="0"/>
                   <wp:docPr id="24" name="Bildobjekt 24"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="40573147" name=""/>
                           <pic:cNvPicPr/>
@@ -3169,82 +3208,82 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23D50456" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E1415CF" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="00BF656C">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000E49D4">
         <w:t>Arkivering</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1105"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="59F3CF1E" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="59F3CF1E" w14:textId="77777777" w:rsidTr="00241281">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23957361" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
@@ -3410,51 +3449,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Arkiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="0FC70E6D" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="0FC70E6D" w14:textId="77777777" w:rsidTr="00241281">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="795D9C38" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3621,51 +3660,51 @@
           </w:tcPr>
           <w:p w14:paraId="21853ECD" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="59B0B21E" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="59B0B21E" w14:textId="77777777" w:rsidTr="00241281">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="628117CE" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3819,51 +3858,51 @@
           </w:tcPr>
           <w:p w14:paraId="64E253AB" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="3D1F11FB" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="3D1F11FB" w14:textId="77777777" w:rsidTr="00241281">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AAE116C" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4034,51 +4073,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="67B260F2" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="67B260F2" w14:textId="77777777" w:rsidTr="00241281">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C019722" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -4250,51 +4289,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="15E1600B" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="15E1600B" w14:textId="77777777" w:rsidTr="00241281">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="413E1CC6" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -4456,51 +4495,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="3BDC36AC" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="3BDC36AC" w14:textId="77777777" w:rsidTr="00241281">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="022E3368" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -4660,51 +4699,51 @@
           </w:tcPr>
           <w:p w14:paraId="73AFD71C" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="77557A94" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="77557A94" w14:textId="77777777" w:rsidTr="00241281">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A2A34BC" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4875,51 +4914,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="0632B72A" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="0632B72A" w14:textId="77777777" w:rsidTr="00241281">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="254C710F" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -5091,51 +5130,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="58FCCD40" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="58FCCD40" w14:textId="77777777" w:rsidTr="00241281">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62A96AF9" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -5297,51 +5336,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="5F243940" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="5F243940" w14:textId="77777777" w:rsidTr="00241281">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="755AFBEB" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -5501,410 +5540,398 @@
           </w:tcPr>
           <w:p w14:paraId="0823C409" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="7C44E1C3" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="7C44E1C3" w14:textId="77777777" w:rsidTr="00862712">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BB53DFF" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Scout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="431808C6" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C15630F" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B85E2BC" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A58072F" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E187B74" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="1BA9A162" w14:textId="77777777" w:rsidTr="009D7DAC">
+      <w:tr w:rsidR="000E49D4" w:rsidRPr="000E49D4" w14:paraId="1BA9A162" w14:textId="77777777" w:rsidTr="00862712">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7995E0C2" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dosrapport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05DC7A7A" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76534181" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7304F1FD" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FC46821" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CDB7F26" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E49D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -5920,55 +5947,54 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18302D9E" w14:textId="77777777" w:rsidR="00BF656C" w:rsidRDefault="00BF656C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6A46C8" w14:textId="05834664" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="00BF656C">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000E49D4">
-        <w:lastRenderedPageBreak/>
         <w:t>Hängning PACS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:left w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1559"/>
@@ -7885,240 +7911,240 @@
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="647257C1" w14:textId="77777777" w:rsidR="000E49D4" w:rsidRPr="000E49D4" w:rsidRDefault="000E49D4" w:rsidP="000E49D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="000E49D4">
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00E55A5F">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="560" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F69AFED" w14:textId="77777777" w:rsidR="00693CA1" w:rsidRDefault="00693CA1">
+    <w:p w14:paraId="23766780" w14:textId="77777777" w:rsidR="00FF04C9" w:rsidRDefault="00FF04C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="585114CB" w14:textId="77777777" w:rsidR="00693CA1" w:rsidRDefault="00693CA1">
+    <w:p w14:paraId="507BD2F6" w14:textId="77777777" w:rsidR="00FF04C9" w:rsidRDefault="00FF04C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="069FC47E" w14:textId="77777777" w:rsidR="00693CA1" w:rsidRDefault="00693CA1">
+    <w:p w14:paraId="25AD0A25" w14:textId="77777777" w:rsidR="00FF04C9" w:rsidRDefault="00FF04C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Geneva"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -8132,71 +8158,71 @@
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="6024883" name="Bildobjekt 6024883">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
@@ -8209,85 +8235,85 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27A47BB6" w14:textId="77777777" w:rsidR="00693CA1" w:rsidRDefault="00693CA1"/>
+    <w:p w14:paraId="45576988" w14:textId="77777777" w:rsidR="00FF04C9" w:rsidRDefault="00FF04C9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40F942AF" w14:textId="77777777" w:rsidR="00693CA1" w:rsidRDefault="00693CA1">
+    <w:p w14:paraId="36E2F91E" w14:textId="77777777" w:rsidR="00FF04C9" w:rsidRDefault="00FF04C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0E66D7F9" w14:textId="77777777" w:rsidR="00693CA1" w:rsidRDefault="00693CA1">
+    <w:p w14:paraId="756833A1" w14:textId="77777777" w:rsidR="00FF04C9" w:rsidRDefault="00FF04C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -8311,106 +8337,106 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="5A52B94F">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1031" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -8434,104 +8460,104 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="25CFB6CC">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1032" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Bild 1">
+          <wp:docPr id="1149408375" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -9637,51 +9663,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -10231,51 +10257,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -11166,134 +11192,140 @@
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001F0614"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00241281"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00382114"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A7CC7"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00451FCB"/>
+    <w:rsid w:val="00457431"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="0051658B"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00535CD7"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E6F02"/>
@@ -11314,286 +11346,302 @@
     <w:rsid w:val="00693CA1"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="0074153C"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00842C0C"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00862712"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A0E05"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00972E39"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C590C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A47FEA"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB3496"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD5FB4"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF656C"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C3421C"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D12A8F"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DC5555"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E2793F"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
+    <w:rsid w:val="00E55A5F"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E82259"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F95F51"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF04C9"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="535E3F4F"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6F313699"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{A03A165A-9402-4F08-93F3-9402E78ECC1F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11946,196 +11994,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -12213,606 +12261,606 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -12843,81 +12891,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -12956,53 +13004,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -13076,53 +13124,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -13196,53 +13244,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -13292,53 +13340,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -13388,53 +13436,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -13470,53 +13518,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -13565,51 +13613,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -13653,51 +13701,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -13784,67 +13832,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -13888,119 +13936,119 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -17305,74 +17353,99 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2534</Characters>
+  <Pages>1</Pages>
+  <Words>428</Words>
+  <Characters>2440</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2831</CharactersWithSpaces>
+  <CharactersWithSpaces>2863</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="12" baseType="variant">
+      <vt:variant>
+        <vt:i4>7340149</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10193-390712850-19/SURROGATE/Strålskydd vid undersökningar och behandlingar med</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126525</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10095-1819752655-350/SURROGATE/Intraven%c3%b6s jodkontrast %e2%80%93 Rutiner inf%c3%b6r och efter unders%c3%b6kning.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>DT Paratyreoidea (819902)</dc:title>
+  <dc:title>DT Tyreoidea, paratyreoidea K-/K+ flerfas (819902)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>7</revision>
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <revision>16</revision>
+  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>