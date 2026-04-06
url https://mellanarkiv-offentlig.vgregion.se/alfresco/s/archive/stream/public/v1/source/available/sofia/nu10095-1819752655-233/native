--- v0 (2026-01-10)
+++ v1 (2026-04-06)
@@ -11,189 +11,186 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1E948ED3" w14:textId="77777777" w:rsidR="002D218F" w:rsidRDefault="002D218F" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="002D218F" w:rsidSect="002D218F">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="0E5CF806" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19F292B4" w14:textId="48496E71" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="00A90362" w:rsidP="00A90362">
+    <w:p w14:paraId="09F2D0F2" w14:textId="65D6272F" w:rsidR="002D218F" w:rsidRPr="002B3767" w:rsidRDefault="00A90362" w:rsidP="002B3767">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D218F">
         <w:t>DT Ländrygg lågdos (824000B)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F2D0F2" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
+    <w:p w14:paraId="437F4480" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:kern w:val="32"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43468751" w14:textId="47D14917" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="00A90362" w:rsidP="00A90362">
+    <w:p w14:paraId="0473B05B" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="00A90362">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D218F">
+        <w:t>Syfte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65413BF8" w14:textId="77777777" w:rsidR="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D218F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Metodbeskrivning för DT-undersökning i NU-sjukvården.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E37CC8" w14:textId="77777777" w:rsidR="002B3767" w:rsidRPr="002D218F" w:rsidRDefault="002B3767" w:rsidP="002D218F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F60360" w14:textId="77777777" w:rsidR="002B3767" w:rsidRPr="002D218F" w:rsidRDefault="002B3767" w:rsidP="002B3767">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar</w:t>
       </w:r>
-      <w:r w:rsidR="002D218F" w:rsidRPr="002D218F">
+      <w:r w:rsidRPr="002D218F">
         <w:t xml:space="preserve"> i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C1F922" w14:textId="723F68DC" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
+    <w:p w14:paraId="4DEC4CD2" w14:textId="77777777" w:rsidR="002B3767" w:rsidRPr="002D218F" w:rsidRDefault="002B3767" w:rsidP="002B3767">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D218F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Inga förändringar</w:t>
       </w:r>
-      <w:r w:rsidR="00A90362">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...37 lines deleted...]
-        <w:t>Metodbeskrivning för DT-undersökning i NU-sjukvården.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A679AE" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1796C0DC" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="00A90362">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002D218F">
         <w:t>Inför undersökningen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
@@ -612,116 +609,114 @@
               </w:rPr>
               <w:t xml:space="preserve"> år ska tillfrågas om eventuell graviditet. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1433560D" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>För övriga strålskyddsregler se kapitel 4.2 och 5.2 i</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1078F9DB" w14:textId="2EECBE6A" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="004D503E" w:rsidP="002D218F">
+          <w:p w14:paraId="1078F9DB" w14:textId="2EECBE6A" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidR="002D218F" w:rsidRPr="002D218F">
+              <w:r w:rsidRPr="002D218F">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D218F" w:rsidRPr="002D218F" w14:paraId="25F6ADDE" w14:textId="77777777" w:rsidTr="006565DC">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="43C3EA52" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E011332" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
@@ -739,69 +734,51 @@
               </w:rPr>
               <w:t>Ryggläge.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A4A42FA" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fötterna mot </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Fötterna mot gantryt.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DF8342F" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Armarna ovanför huvudet.</w:t>
             </w:r>
@@ -915,264 +892,265 @@
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29D71827" wp14:editId="3BC64D16">
                   <wp:extent cx="3267986" cy="809625"/>
                   <wp:effectExtent l="0" t="0" r="46990" b="0"/>
                   <wp:docPr id="18" name="Diagram 18"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                       <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId18" r:lo="rId19" r:qs="rId20" r:cs="rId21"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1314C788" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
+          <w:p w14:paraId="1314C788" w14:textId="6CC0B849" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="00E7412E" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41881252" wp14:editId="1C3398A7">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41881252" wp14:editId="4D641FC1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>499110</wp:posOffset>
+                        <wp:posOffset>1161415</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>218440</wp:posOffset>
+                        <wp:posOffset>244475</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="410210" cy="1377950"/>
-                      <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+                      <wp:extent cx="289560" cy="1356360"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="17" name="Upp 17"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="10800000">
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="410210" cy="1377950"/>
+                                <a:ext cx="289560" cy="1356360"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:noFill/>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="34E73114" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="0066567D" w:rsidRDefault="002D218F" w:rsidP="00A90362">
                                   <w:pPr>
                                     <w:ind w:left="0" w:right="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>1</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
+                              <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="41881252" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="prod #0 #1 10800"/>
                         <v:f eqn="sum #0 0 @3"/>
                       </v:formulas>
                       <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Upp 17" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:39.3pt;margin-top:17.2pt;width:32.3pt;height:108.5pt;rotation:180;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD88xtSWAIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nW9sFdYqgRYYB&#10;RVugHXZmZNkWoK9RSuzu14+SnTbrdhqWg0CK1CP5/JjLq9FotpcYlLM1r05KzqQVrlG2q/m3p82H&#10;C85CBNuAdlbW/FkGfrV6/+5y8Eu5cL3TjURGIDYsB1/zPka/LIogemkgnDgvLQVbhwYiudgVDcJA&#10;6EYXi7I8KwaHjUcnZAh0ezMF+Srjt60U8b5tg4xM15x6i/nEfG7TWawuYdkh+F6JuQ34hy4MKEtF&#10;X6BuIALbofoDyiiBLrg2nghnCte2Ssg8A01TlW+meezByzwLkRP8C03h/8GKu/2jf0CiYfBhGchM&#10;U4wtGoaO2KrKizL98nDULhszd88v3MkxMkGXH6tyURHDgkLV6fn550+Z3GICS6AeQ/winWHJqPnO&#10;rxHdkIFhfxsi9UDZh6z0Ijitmo3SOjvYba81sj3Qp9xsclPTk9/StGUDdbA4p56ZAJJUqyGSaXxT&#10;82A7zkB3pFURMde2LlXIOki1byD0U40MOwnEqEgq1crUfKZjqqxt6kxmnc0TvNKYrDhuR0pN5tY1&#10;zw84sUqtBS82iurdQogPgCQ6uqRFivd0tNrREG62OOsd/vzbfconLVCUs4FETAP+2AFKzvRXSyo5&#10;PUufjsVjB4+d7bFjd+baEblV7i6b9BijPpgtOvOd9m2dqlIIrKDaE5Wzcx2n5aKNFXK9zmk7j6rr&#10;6QkBk+o9xFv76EXyD7p4Gr8D+lkZkTR15w7ih+UbdUy5JJZXVmeHdiRraN7ntITHfs56/ddZ/QIA&#10;AP//AwBQSwMEFAAGAAgAAAAhAFjZfrffAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AY&#10;hO+C/2F5BW9203TTlphNEUGwF6FVhN422bfZ4H6R3abJv3d70uMww8wz1W4ymow4hN5ZDstFBgRt&#10;62RvOw5fn29PWyAhCiuFdhY5zBhgV9/fVaKU7moPOB5jR1KJDaXgoGL0JaWhVWhEWDiPNnlnNxgR&#10;kxw6KgdxTeVG0zzL1tSI3qYFJTy+Kmx/jhfD4eTHj6Yo8PzeiVl9H7Rn837P+ePD9PIMJOIU/8Jw&#10;w0/oUCemxl2sDERz2GzXKclhxRiQm89WOZCGQ14sGdC6ov8f1L8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/PMbUlgCAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAWNl+t98AAAAJAQAADwAAAAAAAAAAAAAAAACyBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" adj="3215" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Upp 17" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:91.45pt;margin-top:19.25pt;width:22.8pt;height:106.8pt;rotation:180;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9ERTFXwIAAMsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r05StOuCOkXQIsOA&#10;oi3QDj0rsmQLkESNUmJ3Xz9Kdtqs22lYDgIpkY/k82MurwZn2V5hNOBrPj+Zcaa8hMb4tubfnzaf&#10;LjiLSfhGWPCq5i8q8qvVxw+XfViqBXRgG4WMQHxc9qHmXUphWVVRdsqJeAJBeXrUgE4kcrGtGhQ9&#10;oTtbLWaz86oHbAKCVDHS7c34yFcFX2sl073WUSVma069pXJiObf5rFaXYtmiCJ2RUxviH7pwwngq&#10;+gp1I5JgOzR/QDkjESLodCLBVaC1karMQNPMZ++meexEUGUWIieGV5ri/4OVd/vH8IBEQx/iMpKZ&#10;pxg0OoZAbM1nF7P8K8NRu2wo3L28cqeGxCRdLi6+nJ0Tw5Ke5qdn56fkEGo1gmXQgDF9VeBYNmq+&#10;C2tE6Auw2N/GNEYfonJGBGuajbG2ONhury2yvaBPudmUpsaU38KsZz11sPhMPTMpSFLaikSmC03N&#10;o285E7YlrcqEpbaHXIGQxg5vROzGGgV2FIgziVRqjav5RMdY2fqcporOpgneaMxWGrYDhWZzC83L&#10;A46sUmsxyI0hIm5FTA8CSXR0SYuU7unQFmgImCzOOsCff7vP8aQFeuWsJxHTgD92AhVn9psnldBH&#10;yDSkYwePne2x43fuGojceemumJSMyR5MjeCead/WuSo9CS+p9kjl5FyncbloY6Var0vYLqBpO0oh&#10;YFJ9EOnWPwaZ/QPrT8OzwDApI5Gm7uAgfrF8p44xNmd6WO8SaFOk88YxqS47tDFFf9N255U89kvU&#10;23/Q6hcAAAD//wMAUEsDBBQABgAIAAAAIQB5tAwG3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqFOjtmmIUyEQHJFokEpvbrxNIuJ1FDtt+vdsT3Cb0T7NzuSbyXXihENo&#10;PWmYzxIQSJW3LdUavsq3hxREiIas6TyhhgsG2BS3N7nJrD/TJ562sRYcQiEzGpoY+0zKUDXoTJj5&#10;HolvRz84E9kOtbSDOXO466RKkqV0piX+0JgeXxqsfraj0zCW5Xf5sXql+L7aX5b1sOvpuNP6/m56&#10;fgIRcYp/MFzrc3UouNPBj2SD6Ninas2ohsd0AYIBpa7iwGKh5iCLXP6fUPwCAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAvREUxV8CAADLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAebQMBt4AAAAKAQAADwAAAAAAAAAAAAAAAAC5BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" adj="2306" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="34E73114" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="0066567D" w:rsidRDefault="002D218F" w:rsidP="00A90362">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0273EF60" wp14:editId="34B2EBE6">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0273EF60" wp14:editId="0A86B5F5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>154940</wp:posOffset>
+                        <wp:posOffset>683895</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>217170</wp:posOffset>
+                        <wp:posOffset>212090</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1504950" cy="1391285"/>
-                      <wp:effectExtent l="19050" t="19050" r="19050" b="18415"/>
+                      <wp:extent cx="766445" cy="1391285"/>
+                      <wp:effectExtent l="19050" t="19050" r="14605" b="18415"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Rektangel 3"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1504950" cy="1391285"/>
+                                <a:ext cx="766445" cy="1391285"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="7E925105" id="Rektangel 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.2pt;margin-top:17.1pt;width:118.5pt;height:109.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDn+5oDMwIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2yn65AGdYogQXYJ&#10;2gLt0DMrS7EBfY1S42S/fpTsJFu307AcFEqkHsXHR9/eHYxme4mhc7bm1aTkTFrhms7uav7tefNp&#10;xlmIYBvQzsqaH2Xgd4uPH257P5dT1zrdSGQEYsO89zVvY/TzogiilQbCxHlpyakcGoi0xV3RIPSE&#10;bnQxLcsvRe+w8eiEDIFO14OTLzK+UlLEB6WCjEzXnN4W84p5fU1rsbiF+Q7Bt50YnwH/8AoDnaWk&#10;Z6g1RGBv2P0BZTqBLjgVJ8KZwinVCZlroGqq8l01Ty14mWshcoI/0xT+H6y43z/5RyQaeh/mgcxU&#10;xUGhSf/0PnbIZB3PZMlDZIIOq+vy8801cSrIV13dVNPZdaKzuFz3GOJX6QxLRs2RupFJgv02xCH0&#10;FJKyWbfptM4d0Zb1Nb+aVWVKACQMpSGSaXxT82B3nIHekeJExAwZnO6adD0BBdy9rjSyPVDXN5uS&#10;fuPLfgtLudcQ2iEuuwY9mC6SKHVnaj5Ll0+3tU3oMstqrODCWrJeXXN8RIZu0FnwYtNRki2E+AhI&#10;wqJqaFjiAy1KOyrRjRZnrcMffztP8dRv8nLWk1Cp/O9vgJIz+2ZWjiqsaMS8yCbhY9QnU6EzLzQf&#10;y4RALrCCcAbSxs0qDsNAEybkcpnDSJke4tY+eZHAU82JqufDC6AfexlJBvfuJFCYv2vpEEtiuLAy&#10;bkjHWSPjzKVB+XWfoy5fhsVPAAAA//8DAFBLAwQUAAYACAAAACEAFBYVsN0AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU+EMBCF7yb+h2ZMvLmFgqsiZWNM1OhN1HidpRUIdEpod8F/73jS28y8&#10;lzffK3erG8XRzqH3pCHdJCAsNd701Gp4f3u4uAYRIpLB0ZPV8G0D7KrTkxIL4xd6tcc6toJDKBSo&#10;oYtxKqQMTWcdho2fLLH25WeHkde5lWbGhcPdKFWSbKXDnvhDh5O972wz1Aen4XlRY//Z4stTPdQf&#10;g88f06sbp/X52Xp3CyLaNf6Z4Ref0aFipr0/kAli1KDynJ0aslyBYF1tUz7sebjMMpBVKf83qH4A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5/uaAzMCAABhBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFBYVsN0AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="3pt"/>
+                    <v:rect w14:anchorId="5AAA2685" id="Rektangel 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.85pt;margin-top:16.7pt;width:60.35pt;height:109.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdoWaJMwIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwnsLqWIsEIgekG7&#10;K7HVngfHIZH81bEh0F/fsROg3fZUlYMZe8bPM2/eZPZ40oodJfrGmoIPBzln0ghbNmZf8G+v608T&#10;znwAU4KyRhb8LD1/nH/8MGvdVI5sbVUpkRGI8dPWFbwOwU2zzItaavAD66QhZ2VRQ6At7rMSoSV0&#10;rbJRno+z1mLp0ArpPZ2uOiefJ/yqkiI8V5WXgamCU24hrZjWXVyz+QymewRXN6JPA/4hCw2NoUev&#10;UCsIwA7Y/AGlG4HW2yoMhNWZrapGyFQDVTPM31WzrcHJVAuR492VJv//YMXTcetekGhonZ96MmMV&#10;pwp1/Kf82CmRdb6SJU+BCTr8PB7f3z9wJsg1vPsyHE0eIpvZ7bZDH75Kq1k0Co7UjMQRHDc+dKGX&#10;kPiYsetGqdQQZVhb8LvJMKeeCSBdVAoCmdqVBfdmzxmoPQlOBEyQ3qqmjNcjkMf9bqmQHYGavl7n&#10;9Osz+y0svr0CX3dxydXJQTeBNKkaXfBJvHy5rUxEl0lVfQU30qK1s+X5BRnaTmbeiXVDj2zAhxdA&#10;0hVVQ7MSnmmplKUSbW9xVlv88bfzGE/tJi9nLemUyv9+AJScmYNeWqpwSBPmRDIJH4O6mBVa/Ubj&#10;sYgI5AIjCKcjrd8sQzcLNGBCLhYpjITpIGzM1okIHmuOVL2e3gBd38tAKniyF33C9F1Lu1gSw42V&#10;fkMyThrpRy7Oya/7FHX7MMx/AgAA//8DAFBLAwQUAAYACAAAACEAPHuGC94AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTtCVtiFMhJEBwI4B63cYmiWKvo9htwt+znOA2&#10;o32anSn2s7PibMbQeVKwXCQgDNVed9Qo+Hh/vNmCCBFJo/VkFHybAPvy8qLAXPuJ3sy5io3gEAo5&#10;KmhjHHIpQ90ah2HhB0N8+/Kjw8h2bKQeceJwZ2WaJLfSYUf8ocXBPLSm7quTU/AypbY7NPj6XPXV&#10;Z+/XT8ts55S6vprv70BEM8c/GH7rc3UoudPRn0gHYdknWcaogtVqDYKBNN2yOLLYpBuQZSH/Tyh/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF2hZokzAgAAYAQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADx7hgveAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAjQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="3pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="002D218F">
+            <w:r w:rsidR="002D218F" w:rsidRPr="002D218F">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F10AEF9" wp14:editId="4E155DD3">
                   <wp:extent cx="1542137" cy="2165230"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="6985"/>
                   <wp:docPr id="31" name="Bildobjekt 31"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1551740843" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23"/>
                           <a:srcRect b="5309"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
@@ -1326,69 +1304,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="5AC2AFA3" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diafragma – </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Diafragma – symfysen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79D8DDF2" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1527,55 +1487,53 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E8F93C2" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12FAB86A" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="00A90362">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D218F">
         <w:t>Reformatering</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2806"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D218F" w:rsidRPr="002D218F" w14:paraId="5DA25553" w14:textId="77777777" w:rsidTr="002D218F">
         <w:trPr>
@@ -2837,69 +2795,58 @@
               <w:t>Snitt/ink.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1232D5E9" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Kernel</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> (Siemens/GE/Toshiba)</w:t>
+              <w:t>Kernel (Siemens/GE/Toshiba)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4345093C" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -3048,70 +2995,88 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73E5771F" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
+          <w:p w14:paraId="73E5771F" w14:textId="238FD2D8" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>B60/Bone/FC30</w:t>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4740">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D218F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>60/Bone/FC30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4517DC91" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3181,73 +3146,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FDCB546" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...21 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(lågdos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="412301DE" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -3289,70 +3232,88 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8ADEBF" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
+          <w:p w14:paraId="0B8ADEBF" w14:textId="5F98768B" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>B60/Bone/FC30</w:t>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4740">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D218F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>60/Bone/FC30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="698FF078" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3498,70 +3459,88 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02D2D488" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
+          <w:p w14:paraId="02D2D488" w14:textId="770896AC" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>B60/Bone/FC30</w:t>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4740">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D218F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>60/Bone/FC30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D302325" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3707,70 +3686,88 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,6/0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="402711A1" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
+          <w:p w14:paraId="402711A1" w14:textId="1F893F12" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>B60/Bone/FC30</w:t>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4740">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D218F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>60/Bone/FC30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35DC2694" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4242,62 +4239,60 @@
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5497E8FE" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dosrapport</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62D23C00" w14:textId="77777777" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="002D218F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D218F">
@@ -4457,64 +4452,56 @@
     <w:p w14:paraId="11357D1E" w14:textId="77777777" w:rsidR="00A90362" w:rsidRDefault="00A90362">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3A66B6" w14:textId="33244345" w:rsidR="002D218F" w:rsidRPr="002D218F" w:rsidRDefault="002D218F" w:rsidP="00A90362">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D218F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Hängning</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Hängning </w:t>
       </w:r>
       <w:r w:rsidRPr="002D218F">
         <w:t>PACS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:left w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="283"/>
@@ -5978,118 +5965,118 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="002D218F">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="739C1ADA" w14:textId="77777777" w:rsidR="00D701EB" w:rsidRDefault="00D701EB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="2D1F807F" w14:textId="77777777" w:rsidR="00D701EB" w:rsidRDefault="00D701EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="5C6653A9" w14:textId="77777777" w:rsidR="00D701EB" w:rsidRDefault="00D701EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -6097,89 +6084,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -6208,51 +6195,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -6286,73 +6273,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="310BF4E9" w14:textId="77777777" w:rsidR="00D701EB" w:rsidRDefault="00D701EB"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="6FE53616" w14:textId="77777777" w:rsidR="00D701EB" w:rsidRDefault="00D701EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="38B2F6C6" w14:textId="77777777" w:rsidR="00D701EB" w:rsidRDefault="00D701EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -6430,51 +6417,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -6640,51 +6627,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9028,164 +9015,166 @@
   <w:num w:numId="16" w16cid:durableId="1135179467">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1645163990">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="88820305">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1709447363">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1959295532">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="929852676">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2080210361">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000A0E73"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="001950CE"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3767"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D218F"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
@@ -9206,50 +9195,51 @@
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C2918"/>
     <w:rsid w:val="004D503E"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
@@ -9286,61 +9276,63 @@
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
+    <w:rsid w:val="007D48F1"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00867162"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
@@ -9423,140 +9415,143 @@
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D701EB"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E7412E"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EE4740"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11926,51 +11921,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15096,71 +15091,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>203</Words>
-  <Characters>1665</Characters>
+  <Words>297</Words>
+  <Characters>1575</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1865</CharactersWithSpaces>
+  <CharactersWithSpaces>1869</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT Ländrygg lågdos (824000B)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>4</revision>
+  <revision>12</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>