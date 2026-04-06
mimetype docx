--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -11,189 +11,189 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="176A4523" w14:textId="77777777" w:rsidR="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00F96101" w:rsidSect="00F96101">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="7B7C7531" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70A8E583" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09E86870" w14:textId="0A983A73" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="005E6FA8" w:rsidP="005E6FA8">
+    <w:p w14:paraId="120ADADD" w14:textId="121C5E4B" w:rsidR="00F96101" w:rsidRPr="00697C30" w:rsidRDefault="005E6FA8" w:rsidP="00697C30">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96101">
         <w:t>DT Ländrygg (824000A)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FB3B3F" w14:textId="18EDEDB5" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="005E6FA8" w:rsidP="005E6FA8">
+    <w:p w14:paraId="457B184B" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="005E6FA8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96101">
+        <w:t>Syfte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5FBE14" w14:textId="77777777" w:rsidR="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96101">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Metodbeskrivning för DT-undersökning i NU-sjukvården.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC18B38" w14:textId="77777777" w:rsidR="00EC56EF" w:rsidRPr="00F96101" w:rsidRDefault="00EC56EF" w:rsidP="00F96101">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7506B457" w14:textId="77777777" w:rsidR="00EC56EF" w:rsidRPr="00F96101" w:rsidRDefault="00EC56EF" w:rsidP="00EC56EF">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar</w:t>
       </w:r>
-      <w:r w:rsidR="00F96101" w:rsidRPr="00F96101">
+      <w:r w:rsidRPr="00F96101">
         <w:t xml:space="preserve"> i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481CC052" w14:textId="74A0FF76" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
+    <w:p w14:paraId="1D416083" w14:textId="77777777" w:rsidR="00EC56EF" w:rsidRPr="00F96101" w:rsidRDefault="00EC56EF" w:rsidP="00EC56EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96101">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Inga förändringar</w:t>
       </w:r>
-      <w:r w:rsidR="005E6FA8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...37 lines deleted...]
-        <w:t>Metodbeskrivning för DT-undersökning i NU-sjukvården.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A0BCE05" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11EB7DF8" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="005E6FA8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F96101">
         <w:t>Inför undersökningen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
@@ -583,63 +583,63 @@
               </w:rPr>
               <w:t xml:space="preserve"> år ska tillfrågas om eventuell graviditet. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B27BF91" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>För övriga strålskyddsregler se kapitel 4.2 och 5.2 i</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EECE263" w14:textId="2E9CBC62" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="004C60FB" w:rsidP="00F96101">
+          <w:p w14:paraId="2EECE263" w14:textId="2E9CBC62" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidR="00F96101" w:rsidRPr="00F96101">
+              <w:r w:rsidRPr="00F96101">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F96101" w:rsidRPr="00F96101" w14:paraId="7CCDA872" w14:textId="77777777" w:rsidTr="00AE0C68">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -772,56 +772,64 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Armarna ovanför huvudet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78C424CE" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17C4FBBC" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="005E6FA8">
+    <w:p w14:paraId="17C4FBBC" w14:textId="0873D18B" w:rsidR="00F96101" w:rsidRPr="00697C30" w:rsidRDefault="00F96101" w:rsidP="005E6FA8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F96101">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C30">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Bildtagning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="3999"/>
         <w:gridCol w:w="3089"/>
       </w:tblGrid>
@@ -868,93 +876,160 @@
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="189E2C21" wp14:editId="070FB865">
                   <wp:extent cx="3267986" cy="809625"/>
                   <wp:effectExtent l="0" t="0" r="46990" b="0"/>
                   <wp:docPr id="18" name="Diagram 18"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                       <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId18" r:lo="rId19" r:qs="rId20" r:cs="rId21"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65469CE9" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
+          <w:p w14:paraId="65469CE9" w14:textId="11A41834" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00C65892" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
                 <w:noProof/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0121BC55" wp14:editId="0642C0DB">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49ED38F9" wp14:editId="0AE13F9F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>499110</wp:posOffset>
+                        <wp:posOffset>649605</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>218440</wp:posOffset>
+                        <wp:posOffset>216535</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="410210" cy="1377950"/>
-                      <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+                      <wp:extent cx="803910" cy="1391285"/>
+                      <wp:effectExtent l="19050" t="19050" r="15240" b="18415"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="3" name="Rektangel 3"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="803910" cy="1391285"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="772FAB95" id="Rektangel 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:51.15pt;margin-top:17.05pt;width:63.3pt;height:109.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbW1+aLQIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L0lYtaKIsEIgekG7&#10;SGy158FxSCR/dWwI9Nd37ATYbnuqysGM7fGz35s3mT2etWInib61puTFKOdMGmGr1hxK/v1l/WnC&#10;mQ9gKlDWyJJfpOeP848fZp2byrFtrKokMgIxftq5kjchuGmWedFIDX5knTS0WVvUEGiKh6xC6Ahd&#10;q2yc51+yzmLl0ArpPa2u+k0+T/h1LUV4rmsvA1Mlp7eFNGIa93HM5jOYHhBc04rhGfAPr9DQGrr0&#10;BrWCAOyI7R9QuhVova3DSFid2bpuhUwciE2Rv2Oza8DJxIXE8e4mk/9/sOLptHNbJBk656eewsji&#10;XKOO//Q+dk5iXW5iyXNgghYn+cPXgiQVtFVQOJ58jmpm99MOffgmrWYxKDlSMZJGcNr40KdeU+Jl&#10;xq5bpVJBlGFdyR8mRR4vAPJFrSBQqF1Vcm8OnIE6kOFEwATprWqreDwCeTzslwrZCajo63VOv+Fl&#10;v6XFu1fgmz4vbfV20G0gT6pWR5JvTisT0WVy1cDgLlqM9ra6bJGh7W3mnVi3dMkGfNgCkq+IDfVK&#10;eKahVpYo2iHirLH482/rMZ/KTbucdeRTov/jCCg5M0e9tMSwoA5zIoWEj0FdwxqtfqX2WEQE2gIj&#10;CKcXbZgsQ98L1GBCLhYpjYzpIGzMzokIHjlHqV7Or4BuqGUgFzzZqz9h+q6kfS6Z4a7KMCEbJ48M&#10;LRf75O08Zd0/DPNfAAAA//8DAFBLAwQUAAYACAAAACEAUc68bt4AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMAyG70i8Q2QkbixtOmArTSeEBIjdKCCuWWPaqo1TNdla3h5zgpt/+dPvz8Vu&#10;cYM44RQ6TxrSVQICqfa2o0bD+9vj1QZEiIasGTyhhm8MsCvPzwqTWz/TK56q2AguoZAbDW2MYy5l&#10;qFt0Jqz8iMS7Lz85EzlOjbSTmbncDVIlyY10piO+0JoRH1qs++roNLzMaug+G7N/rvrqo/frp/R2&#10;67S+vFju70BEXOIfDL/6rA4lOx38kWwQA+dEZYxqyNYpCAaU2mxBHHi4zhTIspD/Xyh/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANtbX5otAgAAYAQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFHOvG7eAAAACgEAAA8AAAAAAAAAAAAAAAAAhwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="3pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00F96101">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0121BC55" wp14:editId="4552D38A">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1069340</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>227965</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="312420" cy="1377950"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="17" name="Upp 17"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="10800000">
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="410210" cy="1377950"/>
+                                <a:ext cx="312420" cy="1377950"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:noFill/>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="6FE2DE12" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="0066567D" w:rsidRDefault="00F96101" w:rsidP="005E6FA8">
                                   <w:pPr>
                                     <w:ind w:left="0" w:right="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
@@ -983,149 +1058,82 @@
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="0121BC55" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="prod #0 #1 10800"/>
                         <v:f eqn="sum #0 0 @3"/>
                       </v:formulas>
                       <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Upp 17" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:39.3pt;margin-top:17.2pt;width:32.3pt;height:108.5pt;rotation:180;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD88xtSWAIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nW9sFdYqgRYYB&#10;RVugHXZmZNkWoK9RSuzu14+SnTbrdhqWg0CK1CP5/JjLq9FotpcYlLM1r05KzqQVrlG2q/m3p82H&#10;C85CBNuAdlbW/FkGfrV6/+5y8Eu5cL3TjURGIDYsB1/zPka/LIogemkgnDgvLQVbhwYiudgVDcJA&#10;6EYXi7I8KwaHjUcnZAh0ezMF+Srjt60U8b5tg4xM15x6i/nEfG7TWawuYdkh+F6JuQ34hy4MKEtF&#10;X6BuIALbofoDyiiBLrg2nghnCte2Ssg8A01TlW+meezByzwLkRP8C03h/8GKu/2jf0CiYfBhGchM&#10;U4wtGoaO2KrKizL98nDULhszd88v3MkxMkGXH6tyURHDgkLV6fn550+Z3GICS6AeQ/winWHJqPnO&#10;rxHdkIFhfxsi9UDZh6z0Ijitmo3SOjvYba81sj3Qp9xsclPTk9/StGUDdbA4p56ZAJJUqyGSaXxT&#10;82A7zkB3pFURMde2LlXIOki1byD0U40MOwnEqEgq1crUfKZjqqxt6kxmnc0TvNKYrDhuR0pN5tY1&#10;zw84sUqtBS82iurdQogPgCQ6uqRFivd0tNrREG62OOsd/vzbfconLVCUs4FETAP+2AFKzvRXSyo5&#10;PUufjsVjB4+d7bFjd+baEblV7i6b9BijPpgtOvOd9m2dqlIIrKDaE5Wzcx2n5aKNFXK9zmk7j6rr&#10;6QkBk+o9xFv76EXyD7p4Gr8D+lkZkTR15w7ih+UbdUy5JJZXVmeHdiRraN7ntITHfs56/ddZ/QIA&#10;AP//AwBQSwMEFAAGAAgAAAAhAFjZfrffAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AY&#10;hO+C/2F5BW9203TTlphNEUGwF6FVhN422bfZ4H6R3abJv3d70uMww8wz1W4ymow4hN5ZDstFBgRt&#10;62RvOw5fn29PWyAhCiuFdhY5zBhgV9/fVaKU7moPOB5jR1KJDaXgoGL0JaWhVWhEWDiPNnlnNxgR&#10;kxw6KgdxTeVG0zzL1tSI3qYFJTy+Kmx/jhfD4eTHj6Yo8PzeiVl9H7Rn837P+ePD9PIMJOIU/8Jw&#10;w0/oUCemxl2sDERz2GzXKclhxRiQm89WOZCGQ14sGdC6ov8f1L8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/PMbUlgCAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAWNl+t98AAAAJAQAADwAAAAAAAAAAAAAAAACyBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" adj="3215" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Upp 17" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:84.2pt;margin-top:17.95pt;width:24.6pt;height:108.5pt;rotation:180;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHiOvRWQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r07Sre2COkWQIMOA&#10;og3QDj0rsmwLkESNUmJ3Xz9Kdtq022lYDgIpUo/k82Oub3pr2EFh0OBKPj2bcKachEq7puQ/Hjef&#10;rjgLUbhKGHCq5M8q8JvFxw/XnZ+rGbRgKoWMQFyYd77kbYx+XhRBtsqKcAZeOQrWgFZEcrEpKhQd&#10;oVtTzCaTi6IDrDyCVCHQ7XoI8kXGr2sl431dBxWZKTn1FvOJ+dyls1hci3mDwrdajm2If+jCCu2o&#10;6AvUWkTB9qj/gLJaIgSo45kEW0Bda6nyDDTNdPJumodWeJVnIXKCf6Ep/D9YeXd48FskGjof5oHM&#10;NEVfo2UIxNZ0cjVJvzwctcv6zN3zC3eqj0zS5fl09nlGDEsKTc8vL79+yeQWA1gC9RjiNwWWJaPk&#10;e79EhC4Di8NtiNQDZR+z0osARlcbbUx2sNmtDLKDoE+52eSmhidv0oxjHXUwu6SemRQkqdqISKb1&#10;VcmDazgTpiGtyoi5toNUIesg1V6L0A41MuwgEKsjqdRoW/KRjqGycakzlXU2TvBKY7Jiv+spNZk7&#10;qJ63OLBKrQUvN5rq3YoQtwJJdHRJixTv6agN0BAwWpy1gL/+dp/ySQsU5awjEdOAP/cCFWfmuyOV&#10;nF+kT8fiqYOnzu7UcXu7AiJ3mrvLJj3GaI5mjWCfaN+WqSqFhJNUe6BydFZxWC7aWKmWy5y296ib&#10;lp4QMKnei3jrHrxM/lEXj/2TQD8qI5Km7uAofjF/p44hl8Tyyuro0I5kDY37nJbw1M9Zr/86i98A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDU3px3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;DIbvSLxDZCRuLF1h3VaaTggJwXEbCLRb1pg20DhVk7Xd22NOcPMvf/r9udhMrhUD9sF6UjCfJSCQ&#10;Km8s1QreXp9uViBC1GR06wkVnDHApry8KHRu/Eg7HPaxFlxCIdcKmhi7XMpQNeh0mPkOiXefvnc6&#10;cuxraXo9crlrZZokmXTaEl9odIePDVbf+5NTQB9fh+37uDvI7XCuls/OvvS1Ver6anq4BxFxin8w&#10;/OqzOpTsdPQnMkG0nLPVHaMKbhdrEAyk82UG4sjDIl2DLAv5/4XyBwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAEeI69FZAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAINTenHfAAAACgEAAA8AAAAAAAAAAAAAAAAAswQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" adj="2449" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="6FE2DE12" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="0066567D" w:rsidRDefault="00F96101" w:rsidP="005E6FA8">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00F96101">
-[...66 lines deleted...]
-            <w:r w:rsidRPr="00F96101">
+            <w:r w:rsidR="00F96101" w:rsidRPr="00F96101">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="633EDBB9" wp14:editId="7D8029AF">
                   <wp:extent cx="1542137" cy="2165230"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="6985"/>
                   <wp:docPr id="31" name="Bildobjekt 31"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1551740843" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23"/>
                           <a:srcRect b="5309"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
@@ -1441,57 +1449,65 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="49D7AAA9" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41E92895" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="005E6FA8">
+    <w:p w14:paraId="41E92895" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00697C30" w:rsidRDefault="00F96101" w:rsidP="005E6FA8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F96101">
+      <w:r w:rsidRPr="00697C30">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Reformatering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2409"/>
@@ -1579,51 +1595,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72A969C5" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38CC2AD7" wp14:editId="0B945526">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38CC2AD7" wp14:editId="0B945526">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>225743</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1240472</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="494665"/>
                       <wp:effectExtent l="0" t="4128" r="4763" b="4762"/>
                       <wp:wrapNone/>
                       <wp:docPr id="24" name="Upp 24"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="5400000">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="494665"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -1658,91 +1674,91 @@
                                     </w:rPr>
                                     <w:t>COR</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="38CC2AD7" id="Upp 24" o:spid="_x0000_s1027" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:17.8pt;margin-top:97.65pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBe/zbVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kadYFdYqgRYYB&#10;RVegHXpmZDkWoK9RSuzu14+SnDbrdhqWA0FK1CP5/JjLq8FodpAYlLM1n55NOJNWuEbZXc2/P24+&#10;XHAWItgGtLOy5s8y8KvV+3eXvV/KmeucbiQyArFh2fuadzH6ZVUF0UkD4cx5aemydWggUoi7qkHo&#10;Cd3oajaZLKreYePRCRkCnd6US77K+G0rRfzWtkFGpmtOvcVsMdttstXqEpY7BN8pMbYB/9CFAWWp&#10;6AvUDURge1R/QBkl0AXXxjPhTOXaVgmZZ6BpppM30zx04GWehcgJ/oWm8P9gxd3hwd8j0dD7sAzk&#10;pimGFg1DR2ydzyfpl2ejbtmQqXt+oU4OkQk6nE8nsykRLOhq/nm+WJwnaqsClSA9hvhFOsOSU/O9&#10;XyO6PuPC4TbEkn3MSi+C06rZKK1zgLvttUZ2APqQm03uqTz5LU1b1pMMZ5+oZSaABNVqiOQa39Q8&#10;2B1noHekVBEx17YuVSCk0uENhK7UyLBFHkZF0qhWpuYXhY1SWdv0TGaVjRO8kpi8OGwHpqjwNAGl&#10;k61rnu+xUEsdBi82ivi4hRDvAUl5dEjbFL+RabWjWdzocdY5/Pm385Rf82RpbM56EjON+mMPKDnT&#10;Xy2p5eMifUMWTwM8Dbangd2ba0c0T3OD2aXHGPXRbdGZJ9q7dSpMV2AFNVdIHYPrWJaMNlfI9Tqn&#10;keI9xFv74EUCP3L+ODwB+lEXkQR1547Ch+UbbZRcEtYrmWNA+5H1Nu5yWsDTOGe9/uOsfgEAAP//&#10;AwBQSwMEFAAGAAgAAAAhANFRd1veAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyo3RxMGuJUCAlUeqPlA5x4m0TEdojd1OHr2Z7gtNqd0eybcpvswGacQu+dgvVKAEPXeNO7&#10;VsHn8fUhBxaidkYP3qGCBQNsq9ubUhfGX9wHzofYMgpxodAKuhjHgvPQdGh1WPkRHWknP1kdaZ1a&#10;biZ9oXA78EwIya3uHX3o9IgvHTZfh7NVkKfNbv2zm9PyuF/q9/ht96fmTan7u/T8BCxiin9muOIT&#10;OlTEVPuzM4ENCrJ8Q06aIqNOV4OQ1KWmi5QSeFXy/xWqXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDBe/zbVQIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDRUXdb3gAAAAoBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape w14:anchorId="38CC2AD7" id="Upp 24" o:spid="_x0000_s1027" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:17.8pt;margin-top:97.65pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBe/zbVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kadYFdYqgRYYB&#10;RVegHXpmZDkWoK9RSuzu14+SnDbrdhqWA0FK1CP5/JjLq8FodpAYlLM1n55NOJNWuEbZXc2/P24+&#10;XHAWItgGtLOy5s8y8KvV+3eXvV/KmeucbiQyArFh2fuadzH6ZVUF0UkD4cx5aemydWggUoi7qkHo&#10;Cd3oajaZLKreYePRCRkCnd6US77K+G0rRfzWtkFGpmtOvcVsMdttstXqEpY7BN8pMbYB/9CFAWWp&#10;6AvUDURge1R/QBkl0AXXxjPhTOXaVgmZZ6BpppM30zx04GWehcgJ/oWm8P9gxd3hwd8j0dD7sAzk&#10;pimGFg1DR2ydzyfpl2ejbtmQqXt+oU4OkQk6nE8nsykRLOhq/nm+WJwnaqsClSA9hvhFOsOSU/O9&#10;XyO6PuPC4TbEkn3MSi+C06rZKK1zgLvttUZ2APqQm03uqTz5LU1b1pMMZ5+oZSaABNVqiOQa39Q8&#10;2B1noHekVBEx17YuVSCk0uENhK7UyLBFHkZF0qhWpuYXhY1SWdv0TGaVjRO8kpi8OGwHpqjwNAGl&#10;k61rnu+xUEsdBi82ivi4hRDvAUl5dEjbFL+RabWjWdzocdY5/Pm385Rf82RpbM56EjON+mMPKDnT&#10;Xy2p5eMifUMWTwM8Dbangd2ba0c0T3OD2aXHGPXRbdGZJ9q7dSpMV2AFNVdIHYPrWJaMNlfI9Tqn&#10;keI9xFv74EUCP3L+ODwB+lEXkQR1547Ch+UbbZRcEtYrmWNA+5H1Nu5yWsDTOGe9/uOsfgEAAP//&#10;AwBQSwMEFAAGAAgAAAAhANFRd1veAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyo3RxMGuJUCAlUeqPlA5x4m0TEdojd1OHr2Z7gtNqd0eybcpvswGacQu+dgvVKAEPXeNO7&#10;VsHn8fUhBxaidkYP3qGCBQNsq9ubUhfGX9wHzofYMgpxodAKuhjHgvPQdGh1WPkRHWknP1kdaZ1a&#10;biZ9oXA78EwIya3uHX3o9IgvHTZfh7NVkKfNbv2zm9PyuF/q9/ht96fmTan7u/T8BCxiin9muOIT&#10;OlTEVPuzM4ENCrJ8Q06aIqNOV4OQ1KWmi5QSeFXy/xWqXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDBe/zbVQIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDRUXdb3gAAAAoBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="39F0E992" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="0066567D" w:rsidRDefault="00F96101" w:rsidP="005E6FA8">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>COR</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54933A84" wp14:editId="2F38BE22">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54933A84" wp14:editId="2F38BE22">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>799465</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>230505</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="409575" cy="575945"/>
                       <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="20" name="Ned 20"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="409575" cy="575945"/>
                               </a:xfrm>
                               <a:prstGeom prst="downArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -1793,91 +1809,91 @@
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="54933A84" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum height 0 #1"/>
                         <v:f eqn="sum 10800 0 #1"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="prod @4 @3 10800"/>
                         <v:f eqn="sum width 0 @5"/>
                       </v:formulas>
                       <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Ned 20" o:spid="_x0000_s1028" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:62.95pt;margin-top:18.15pt;width:32.25pt;height:45.35pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKGwsXTgIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5xmTT+COkXQIsOA&#10;oA3QDj0rshwLkESNUmNnv36U7DRpt9OwHBhSovnI50ff3HbWsJ3CoMGV/Gw05kw5CZV225L/eF5+&#10;ueIsROEqYcCpku9V4Lfzz59uWj9TE2jAVAoZFXFh1vqSNzH6WVEE2Sgrwgi8cnRZA1oRKcRtUaFo&#10;qbo1xWQ8vihawMojSBUCnd73l3ye69e1kvGxroOKzJSceovZYrabZIv5jZhtUfhGy6EN8Q9dWKEd&#10;gb6VuhdRsFfUf5SyWiIEqONIgi2grrVUeQaa5mz8YZqnRniVZyFygn+jKfy/svJh9+TXSDS0PswC&#10;uWmKrkab/qk/1mWy9m9kqS4ySYfn4+vp5ZQzSVfkXJ9PE5nF8WGPIX5TYFlySl5B6xaI0GaexG4V&#10;Yp9/yEuAAYyultqYHOB2c2eQ7QS9vOVyTL8B4l2acawl6U0u6ZpJQSKqjYjkWl+VPLgtZ8JsSZ0y&#10;YsZ2kBDym0/Y9yI0PUYu20vC6ki6NNqW/CoBH5CNS52prKxhgiNxyYvdpmOagCepUDrZQLVfI0Po&#10;xRe8XGqCXYkQ1wJJbdQ2bVB8JFMboFlg8DhrAH/97TzllzxZzlpSL83581Wg4sx8dySPrxepZRZP&#10;AzwNNqeBe7V3QByf0a56mV16GKM5uDWCfaFFWyRUuhJOUmc9o0NwF/utolWVarHIaSRxL+LKPXmZ&#10;iifmEuHP3YtAP8gikp4e4KB0MfsgjD6XdHVkcghoIbLchuVNG3ca56zjJ2b+GwAA//8DAFBLAwQU&#10;AAYACAAAACEAUnvOv94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhN&#10;A4WGOBUgcYFD1YCQetsk2yQiXgfbacPf45zgOJqn2bfZZjK9OJLznWUN1wsFgriydceNho/3l6t7&#10;ED4g19hbJg0/5GGTn59lmNb2xDs6FqERcYR9ihraEIZUSl+1ZNAv7EAcu4N1BkOMrpG1w1McN71c&#10;KrWSBjuOF1oc6Lml6qsYjYb9Z9i+lbvqdVROPR32yXfRTaj15cX0+AAi0BT+YJj1ozrk0am0I9de&#10;9DEvb9cR1ZCsEhAzsFY3IMq5uVMg80z+fyH/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AAobCxdOAgAAqgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAFJ7zr/eAAAACgEAAA8AAAAAAAAAAAAAAAAAqAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" adj="13920" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Ned 20" o:spid="_x0000_s1028" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:62.95pt;margin-top:18.15pt;width:32.25pt;height:45.35pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKGwsXTgIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5xmTT+COkXQIsOA&#10;oA3QDj0rshwLkESNUmNnv36U7DRpt9OwHBhSovnI50ff3HbWsJ3CoMGV/Gw05kw5CZV225L/eF5+&#10;ueIsROEqYcCpku9V4Lfzz59uWj9TE2jAVAoZFXFh1vqSNzH6WVEE2Sgrwgi8cnRZA1oRKcRtUaFo&#10;qbo1xWQ8vihawMojSBUCnd73l3ye69e1kvGxroOKzJSceovZYrabZIv5jZhtUfhGy6EN8Q9dWKEd&#10;gb6VuhdRsFfUf5SyWiIEqONIgi2grrVUeQaa5mz8YZqnRniVZyFygn+jKfy/svJh9+TXSDS0PswC&#10;uWmKrkab/qk/1mWy9m9kqS4ySYfn4+vp5ZQzSVfkXJ9PE5nF8WGPIX5TYFlySl5B6xaI0GaexG4V&#10;Yp9/yEuAAYyultqYHOB2c2eQ7QS9vOVyTL8B4l2acawl6U0u6ZpJQSKqjYjkWl+VPLgtZ8JsSZ0y&#10;YsZ2kBDym0/Y9yI0PUYu20vC6ki6NNqW/CoBH5CNS52prKxhgiNxyYvdpmOagCepUDrZQLVfI0Po&#10;xRe8XGqCXYkQ1wJJbdQ2bVB8JFMboFlg8DhrAH/97TzllzxZzlpSL83581Wg4sx8dySPrxepZRZP&#10;AzwNNqeBe7V3QByf0a56mV16GKM5uDWCfaFFWyRUuhJOUmc9o0NwF/utolWVarHIaSRxL+LKPXmZ&#10;iifmEuHP3YtAP8gikp4e4KB0MfsgjD6XdHVkcghoIbLchuVNG3ca56zjJ2b+GwAA//8DAFBLAwQU&#10;AAYACAAAACEAUnvOv94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhN&#10;A4WGOBUgcYFD1YCQetsk2yQiXgfbacPf45zgOJqn2bfZZjK9OJLznWUN1wsFgriydceNho/3l6t7&#10;ED4g19hbJg0/5GGTn59lmNb2xDs6FqERcYR9ihraEIZUSl+1ZNAv7EAcu4N1BkOMrpG1w1McN71c&#10;KrWSBjuOF1oc6Lml6qsYjYb9Z9i+lbvqdVROPR32yXfRTaj15cX0+AAi0BT+YJj1ozrk0am0I9de&#10;9DEvb9cR1ZCsEhAzsFY3IMq5uVMg80z+fyH/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AAobCxdOAgAAqgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAFJ7zr/eAAAACgEAAA8AAAAAAAAAAAAAAAAAqAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" adj="13920" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox style="layout-flow:vertical" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="4C1EB43E" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="0066564D" w:rsidRDefault="00F96101" w:rsidP="005E6FA8">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>AX</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EE2F293" wp14:editId="5380AB2C">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EE2F293" wp14:editId="5380AB2C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>691515</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-21590</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="1883410"/>
                       <wp:effectExtent l="19050" t="0" r="19050" b="21590"/>
                       <wp:wrapNone/>
                       <wp:docPr id="16" name="Rak 16"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="0" cy="1883410"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -1898,51 +1914,51 @@
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="0AB6AE4B" id="Rak 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="54.45pt,-1.7pt" to="54.45pt,146.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrsxJWqgEAAEYDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0X2y3w2AYUXpokF2K&#10;rcC2H8DIki1AXxDVOPn3o5Q07dpbMR9kiiIfyce3vjs6yw4qoQle8G7Vcqa8DKPxk+B/fu++9Jxh&#10;Bj+CDV4JflLI7zafP62XOKibMAc7qsQIxOOwRMHnnOPQNChn5QBXISpPjzokB5muaWrGBAuhO9vc&#10;tO23ZglpjClIhUje7fmRbyq+1krmn1qjyswKTr3leqZ67svZbNYwTAnibOSlDfhAFw6Mp6JXqC1k&#10;YE/JvINyRqaAQeeVDK4JWhup6gw0Tde+mebXDFHVWYgcjFea8P/Byh+He/+YiIYl4oDxMZUpjjq5&#10;8qf+2LGSdbqSpY6ZybNTkrfr+9uvXSWyeUmMCfN3FRwrhuDW+DIHDHB4wEzFKPQ5pLh92Blr6y6s&#10;Z4vgt33X0rokkCS0hUymi6Pg6CfOwE6kNZlThcRgzVjSCxCmaX9vEzsA7Xu3a+krK6Zy/4SV2lvA&#10;+RxXn85KcCaTHK1xgvcl+Tnb+oKuqqAuE7zwVax9GE+VxqbcaFm16EVYRQ2v72S/lv/mLwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKGWC7ndAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI&#10;/IM1ldi1dlNASYhTIaRKwKoPFrBz42kc1R5HsduGv8dlA8s7c3TnTLUcnWVnHELnScJ8JoAhNV53&#10;1Er42K2mObAQFWllPaGEbwywrG9vKlVqf6ENnrexZamEQqkkmBj7kvPQGHQqzHyPlHYHPzgVUxxa&#10;rgd1SeXO8kyIR+5UR+mCUT2+GGyO25OT8Cl2X7QuckMNvj68ufeVoLWV8m4yPj8BizjGPxiu+kkd&#10;6uS09yfSgdmURV4kVMJ0cQ/sCvwO9hKyYpEBryv+/4X6BwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAOuzElaqAQAARgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKGWC7ndAAAACgEAAA8AAAAAAAAAAAAAAAAABAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAOBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A33928D" wp14:editId="7789DD59">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A33928D" wp14:editId="7789DD59">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>86360</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>822325</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1187450" cy="6350"/>
                       <wp:effectExtent l="19050" t="19050" r="12700" b="31750"/>
                       <wp:wrapNone/>
                       <wp:docPr id="8" name="Rak 8"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm flipH="1">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1187450" cy="6350"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -2030,51 +2046,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="684BA778" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1805C986" wp14:editId="3110DF11">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1805C986" wp14:editId="3110DF11">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>345440</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>514985</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="534670"/>
                       <wp:effectExtent l="0" t="5080" r="0" b="3810"/>
                       <wp:wrapNone/>
                       <wp:docPr id="22" name="Upp 22"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="5400000">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="534670"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -2109,90 +2125,90 @@
                                     </w:rPr>
                                     <w:t>SAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1805C986" id="Upp 22" o:spid="_x0000_s1029" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:27.2pt;margin-top:40.55pt;width:32.3pt;height:42.1pt;rotation:90;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCO9nEjVgIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kbVoEdYqgRYYB&#10;RRsgHXpmZDkWoK9RSuzs14+SnTTrdhqWA0FK1CP5/Ji7+85otpcYlLMlH1+MOJNWuErZbcm/vy6/&#10;3HIWItgKtLOy5AcZ+P3886e71s/kxDVOVxIZgdgwa33Jmxj9rCiCaKSBcOG8tHRZOzQQKcRtUSG0&#10;hG50MRmNpkXrsPLohAyBTh/7Sz7P+HUtRXyp6yAj0yWn3mK2mO0m2WJ+B7Mtgm+UGNqAf+jCgLJU&#10;9AT1CBHYDtUfUEYJdMHV8UI4U7i6VkLmGWia8ejDNOsGvMyzEDnBn2gK/w9WPO/XfoVEQ+vDLJCb&#10;puhqNAwdsXV9NUq/PBt1y7pM3eFEnewiE3R4NR5NxkSwoKvry6vpTaa26KESpMcQv0pnWHJKvvML&#10;RNdmXNg/hUgdUPYxK70ITqtqqbTOAW43DxrZHuhDLpe5p/7Jb2naspZkOLmhlpkAElStIZJrfFXy&#10;YLecgd6SUkXEXNu6VCGrINV+hND0NTJsLw+jImlUK1Py256NvrK2qTOZVTZM8E5i8mK36ZiiwpcJ&#10;KJ1sXHVYYU8tdRi8WCoq+wQhrgBJeXRI2xRfyNTa0Sxu8DhrHP7823nKL3myNDZnLYmZRv2xA5Sc&#10;6W+W1HI5Td+QxfMAz4PNeWB35sERzePcYHbpMUZ9dGt05o32bpEK0xVYQc31pA7BQ+yXjDZXyMUi&#10;p5HiPcQnu/YigR9V8dq9AfpBF5EE9eyOwofZB230uSSVdzKHgPYjK2jY5bSA53HOev/Hmf8CAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDl/3/K3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXv&#10;gv9hGcGL2I2lKUnMphRF8Goshd6m2TEJZmdDdtvGf+/0pLd5vMc375Wb2Q3qTFPoPRt4WiSgiBtv&#10;e24N7D7fHjNQISJbHDyTgR8KsKlub0osrL/wB53r2CqBcCjQQBfjWGgdmo4choUficX78pPDKHJq&#10;tZ3wInA36GWSrLXDnuVDhyO9dNR81ydnYJXH/W58132oH/b2sH0dsxYPxtzfzdtnUJHm+BeGa32p&#10;DpV0OvoT26AGYazWkjSQJzmoq7/MZMpRjjRNQVel/r+g+gUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCO9nEjVgIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDl/3/K3QAAAAkBAAAPAAAAAAAAAAAAAAAAALAEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" adj="8286" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape w14:anchorId="1805C986" id="Upp 22" o:spid="_x0000_s1029" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:27.2pt;margin-top:40.55pt;width:32.3pt;height:42.1pt;rotation:90;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCO9nEjVgIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kbVoEdYqgRYYB&#10;RRsgHXpmZDkWoK9RSuzs14+SnTTrdhqWA0FK1CP5/Ji7+85otpcYlLMlH1+MOJNWuErZbcm/vy6/&#10;3HIWItgKtLOy5AcZ+P3886e71s/kxDVOVxIZgdgwa33Jmxj9rCiCaKSBcOG8tHRZOzQQKcRtUSG0&#10;hG50MRmNpkXrsPLohAyBTh/7Sz7P+HUtRXyp6yAj0yWn3mK2mO0m2WJ+B7Mtgm+UGNqAf+jCgLJU&#10;9AT1CBHYDtUfUEYJdMHV8UI4U7i6VkLmGWia8ejDNOsGvMyzEDnBn2gK/w9WPO/XfoVEQ+vDLJCb&#10;puhqNAwdsXV9NUq/PBt1y7pM3eFEnewiE3R4NR5NxkSwoKvry6vpTaa26KESpMcQv0pnWHJKvvML&#10;RNdmXNg/hUgdUPYxK70ITqtqqbTOAW43DxrZHuhDLpe5p/7Jb2naspZkOLmhlpkAElStIZJrfFXy&#10;YLecgd6SUkXEXNu6VCGrINV+hND0NTJsLw+jImlUK1Py256NvrK2qTOZVTZM8E5i8mK36ZiiwpcJ&#10;KJ1sXHVYYU8tdRi8WCoq+wQhrgBJeXRI2xRfyNTa0Sxu8DhrHP7823nKL3myNDZnLYmZRv2xA5Sc&#10;6W+W1HI5Td+QxfMAz4PNeWB35sERzePcYHbpMUZ9dGt05o32bpEK0xVYQc31pA7BQ+yXjDZXyMUi&#10;p5HiPcQnu/YigR9V8dq9AfpBF5EE9eyOwofZB230uSSVdzKHgPYjK2jY5bSA53HOev/Hmf8CAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDl/3/K3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXv&#10;gv9hGcGL2I2lKUnMphRF8Goshd6m2TEJZmdDdtvGf+/0pLd5vMc375Wb2Q3qTFPoPRt4WiSgiBtv&#10;e24N7D7fHjNQISJbHDyTgR8KsKlub0osrL/wB53r2CqBcCjQQBfjWGgdmo4choUficX78pPDKHJq&#10;tZ3wInA36GWSrLXDnuVDhyO9dNR81ydnYJXH/W58132oH/b2sH0dsxYPxtzfzdtnUJHm+BeGa32p&#10;DpV0OvoT26AGYazWkjSQJzmoq7/MZMpRjjRNQVel/r+g+gUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCO9nEjVgIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDl/3/K3QAAAAkBAAAPAAAAAAAAAAAAAAAAALAEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" adj="8286" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="76EA648A" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="0066567D" w:rsidRDefault="00F96101" w:rsidP="005E6FA8">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F4A4A4B" wp14:editId="10110527">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F4A4A4B" wp14:editId="10110527">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>829310</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-635</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="5080" cy="1854200"/>
                       <wp:effectExtent l="19050" t="19050" r="33020" b="31750"/>
                       <wp:wrapNone/>
                       <wp:docPr id="12" name="Rak 12"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="5080" cy="1854200"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -2604,56 +2620,64 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="56D0B867" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74424EAC" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="005E6FA8">
+    <w:p w14:paraId="74424EAC" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00697C30" w:rsidRDefault="00F96101" w:rsidP="005E6FA8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F96101">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C30">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Arkivering</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="1417"/>
@@ -2968,70 +2992,88 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="778CC9EF" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
+          <w:p w14:paraId="778CC9EF" w14:textId="100497E4" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>B60/Bone/FC30</w:t>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="006F6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96101">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>60/Bone/FC30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F2BDC51" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3177,70 +3219,88 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72D587B5" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
+          <w:p w14:paraId="72D587B5" w14:textId="1B43C6CB" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>B60/Bone/FC30</w:t>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="006F6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96101">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>60/Bone/FC30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04C41403" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3386,70 +3446,88 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B1FB99" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
+          <w:p w14:paraId="27B1FB99" w14:textId="122E1FBB" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>B60/Bone/FC30</w:t>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="006F6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96101">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>60/Bone/FC30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="720DE0D7" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3595,70 +3673,88 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,6/0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53703AEB" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
+          <w:p w14:paraId="53703AEB" w14:textId="0E841570" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>B60/Bone/FC30</w:t>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="006F6F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96101">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>60/Bone/FC30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13911E1E" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4311,70 +4407,82 @@
           <w:p w14:paraId="1EE8999B" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96101">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CA715F5" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="005E6FA8">
+    <w:p w14:paraId="3CA715F5" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00697C30" w:rsidRDefault="00F96101" w:rsidP="005E6FA8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F96101">
+      <w:r w:rsidRPr="00697C30">
         <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hängning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F96101">
+      <w:r w:rsidRPr="00697C30">
         <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F96101">
+      <w:r w:rsidRPr="00697C30">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>PACS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:left w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1560"/>
@@ -5788,166 +5896,140 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="04F28D3A" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="47E1032B" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E435846" w14:textId="77777777" w:rsidR="00F96101" w:rsidRPr="00F96101" w:rsidRDefault="00F96101" w:rsidP="00F96101">
-[...19 lines deleted...]
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00F96101">
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00EC56EF">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="193A61E2" w14:textId="77777777" w:rsidR="00DC43F2" w:rsidRDefault="00DC43F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="2FC40A60" w14:textId="77777777" w:rsidR="00DC43F2" w:rsidRDefault="00DC43F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="2CC517E2" w14:textId="77777777" w:rsidR="00DC43F2" w:rsidRDefault="00DC43F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -5955,89 +6037,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -6066,51 +6148,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -6144,87 +6226,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="61951F09" w14:textId="77777777" w:rsidR="00DC43F2" w:rsidRDefault="00DC43F2"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="65BD740F" w14:textId="77777777" w:rsidR="00DC43F2" w:rsidRDefault="00DC43F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="7F3451EC" w14:textId="77777777" w:rsidR="00DC43F2" w:rsidRDefault="00DC43F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -6288,66 +6370,66 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -6413,51 +6495,51 @@
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -6498,51 +6580,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8886,119 +8968,121 @@
   <w:num w:numId="16" w16cid:durableId="1950308475">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="830758838">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1579094940">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="798497990">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="562063093">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="551163102">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="730883718">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000A0E73"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F672C"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
@@ -9100,74 +9184,78 @@
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E6FA8"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
+    <w:rsid w:val="00621157"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="006627ED"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00697C30"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F6F0D"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
@@ -9258,163 +9346,167 @@
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C65892"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D73F9C"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DC43F2"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00EC56EF"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F96101"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11784,51 +11876,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14954,71 +15046,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>200</Words>
-  <Characters>1643</Characters>
+  <Words>292</Words>
+  <Characters>1553</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1840</CharactersWithSpaces>
+  <CharactersWithSpaces>1842</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT Ländrygg (824000A)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>4</revision>
+  <revision>9</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>