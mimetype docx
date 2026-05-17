--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D0BEB82" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="00AC4E73">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:sectPr w:rsidR="001D29F2" w:rsidSect="001D29F2">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="47E88FC9" w14:textId="63C79A34" w:rsidR="001D29F2" w:rsidRPr="00EB0B3C" w:rsidRDefault="00AC4E73" w:rsidP="00EB0B3C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
@@ -564,62 +564,62 @@
               </w:rPr>
               <w:t xml:space="preserve">I andra och tredje trimestern finns risk att fostret hamnar i strålfältet. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12085E4C" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">För övriga strålskyddsregler se kapitel 4.2 och 5.2 i </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66165091" w14:textId="7A74F7C7" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="00841266" w:rsidP="001D29F2">
+          <w:p w14:paraId="66165091" w14:textId="7A74F7C7" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidR="001D29F2" w:rsidRPr="001D29F2">
+              <w:r w:rsidRPr="001D29F2">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D29F2" w:rsidRPr="001D29F2" w14:paraId="633750D3" w14:textId="77777777" w:rsidTr="00841266">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -846,317 +846,93 @@
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10936324" wp14:editId="014F13E7">
                   <wp:extent cx="4037991" cy="809625"/>
                   <wp:effectExtent l="0" t="0" r="38735" b="0"/>
                   <wp:docPr id="18" name="Diagram 18"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                       <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId18" r:lo="rId19" r:qs="rId20" r:cs="rId21"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2522" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="365B7817" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
+          <w:p w14:paraId="365B7817" w14:textId="580E5509" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="00C90A73" w:rsidP="001D29F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51BB44C2" wp14:editId="18499707">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12BE1550" wp14:editId="00D4FB97">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>117475</wp:posOffset>
+                        <wp:posOffset>990600</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>690245</wp:posOffset>
+                        <wp:posOffset>269240</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="410210" cy="876935"/>
-[...223 lines deleted...]
-                      <wp:extent cx="410210" cy="704850"/>
+                      <wp:extent cx="410210" cy="1276985"/>
                       <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="14" name="Upp 14"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="10800000">
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="410210" cy="704850"/>
+                                <a:ext cx="410210" cy="1276985"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFC000"/>
                               </a:solidFill>
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:noFill/>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="41140CA4" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="00B71456">
                                   <w:pPr>
                                     <w:ind w:left="0" w:right="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="18"/>
@@ -1171,112 +947,338 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>3</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="3935C3B9" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="00B71456">
                                   <w:pPr>
                                     <w:ind w:left="0" w:right="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
+                              <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="12BE1550" id="Upp 14" o:spid="_x0000_s1027" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:78.3pt;margin-top:41.95pt;width:32.3pt;height:55.5pt;rotation:180;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAj+aTtWwIAAMMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nXRsEcYogQYYB&#10;RVsgHXpWZNkWoK9RSuzs14+SnY91Ow3LQSBF6pF8efT8odeKHAR4aU1Ji5ucEmG4raRpSvr9dfNp&#10;SokPzFRMWSNKehSePiw+fph3biYmtrWqEkAQxPhZ50rahuBmWeZ5KzTzN9YJg8HagmYBXWiyCliH&#10;6Fplkzy/yzoLlQPLhfd4ux6CdJHw61rw8FzXXgSiSoq9hXRCOnfxzBZzNmuAuVbysQ32D11oJg0W&#10;PUOtWWBkD/IPKC05WG/rcMOtzmxdSy7SDDhNkb+bZtsyJ9IsSI53Z5r8/4PlT4etewGkoXN+5tGM&#10;U/Q1aAIW2SryaR5/aThsl/SJu+OZO9EHwvHytsgnBTLMMXSf306/JG6zAStiOvDhq7CaRKOke7cE&#10;sF3CZYdHH7AFzD5lxRfeKlltpFLJgWa3UkAODP/JzWYVexqe/JamDOmw68k9hglnqKhasYCmdlVJ&#10;vWkoYapBqfIAqbaxsUKSQay9Zr4daiTYQR9aBhSpkrqkIxtDZWViZyLJbJzgwmK0Qr/ricTCRQSK&#10;NztbHV9g4BY79I5vJJZ9ZD68MEDp4SWuU3jGo1YWZ7GjRUlr4eff7mM+KgKjlHQoZZzzx56BoER9&#10;M6iVz3eRLBKuHbh2dteO2euVRY6L1F0y8TEEdTJrsPoNt24Zq2KIGY61B0ZHZxWGFcO95WK5TGl7&#10;B7Jp8QkCo/YdC49m63j0T/J47d8YuFEgAZX1ZE8rwGbvRDLkomYurI4ObkqS0rjVcRWv/ZR1+fYs&#10;fgEAAP//AwBQSwMEFAAGAAgAAAAhAGtg2ODfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe+C/2EZoTe7aWpCE7MpoWAP4sVaBG/b7JgNZmdDdtvGf+940uPjfbz5ptrObhAXnELvScFq&#10;mYBAar3pqVNwfHu634AIUZPRgydU8I0BtvXtTaVL46/0ipdD7ASPUCi1AhvjWEoZWotOh6Ufkbj7&#10;9JPTkePUSTPpK4+7QaZJkkune+ILVo+4s9h+Hc5OgZdH95JmxjYfRbZ/fg/7nWmcUou7uXkEEXGO&#10;fzD86rM61Ox08mcyQQycszxnVMFmXYBgIE1XKYgTN8VDAbKu5P8X6h8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAI/mk7VsCAADDBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAa2DY4N8AAAAKAQAADwAAAAAAAAAAAAAAAAC1BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" adj="6285" fillcolor="#ffc000" stroked="f" strokeweight="1pt">
+                    <v:shapetype w14:anchorId="12BE1550" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:formulas>
+                        <v:f eqn="val #0"/>
+                        <v:f eqn="val #1"/>
+                        <v:f eqn="sum 21600 0 #1"/>
+                        <v:f eqn="prod #0 #1 10800"/>
+                        <v:f eqn="sum #0 0 @3"/>
+                      </v:formulas>
+                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
+                      <v:handles>
+                        <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
+                      </v:handles>
+                    </v:shapetype>
+                    <v:shape id="Upp 14" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:78pt;margin-top:21.2pt;width:32.3pt;height:100.55pt;rotation:180;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkiCriXwIAAMsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azreuCOkWQIsOA&#10;oivQDj0rsmwLkESNUmJ3Xz9Kdtqs22lYDgIpkY/ky6Mvr0Zr2EFh0OBqXp2VnCknodGuq/n3h+27&#10;C85CFK4RBpyq+ZMK/Gr19s3l4JdqAT2YRiEjEBeWg695H6NfFkWQvbIinIFXjh5bQCsiudgVDYqB&#10;0K0pFmV5XgyAjUeQKgS6vZ4e+Srjt62S8VvbBhWZqTn1FvOJ+dyls1hdimWHwvdazm2If+jCCu2o&#10;6DPUtYiC7VH/AWW1RAjQxjMJtoC21VLlGWiaqnw1zX0vvMqzEDnBP9MU/h+svD3c+zskGgYfloHM&#10;NMXYomUIxFZVXpTpl4ejdtmYuXt65k6NkUm6/FCVi4oYlvRULT6df774mMgtJrAE6jHELwosS0bN&#10;936NCEMGFoebEKfoY1TKCGB0s9XGZAe73cYgOwj6K7fbTWpqSvktzDg25A7omUlBkmqNiGRa39Q8&#10;uI4zYTrSqoyYaztIFQhp6vBahH6qkWEngVgdSaVG25rPdEyVjUtpKutsnuCFxmTFcTdSaDJ30Dzd&#10;4cQqtRa83Goi4kaEeCeQREeXtEjxGx2tARoCZouzHvDn3+5TPGmBXjkbSMQ04I+9QMWZ+epIJe/P&#10;E0ssnjp46uxOHbe3GyByq9xdNikZozmaLYJ9pH1bp6r0JJyk2hOVs7OJ03LRxkq1XuewvUfd9ZRC&#10;wKR6L+KNu/cy+UfWH8ZHgX5WRiRN3cJR/GL5Sh1TbMp0sN5HaHWWzgvHpLrk0MZk/c3bnVby1M9R&#10;L9+g1S8AAAD//wMAUEsDBBQABgAIAAAAIQBWm3fH3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqE2aRFWIUyEkTiAFCkI9OsmShNrrKHbb8PcsJ7jtaEczb8rt4qw44RxG&#10;TxpuVwoEUuu7kXoN72+PNxsQIRrqjPWEGr4xwLa6vChN0fkzveJpF3vBIRQKo2GIcSqkDO2AzoSV&#10;n5D49+lnZyLLuZfdbM4c7qxMlMqlMyNxw2AmfBiwPeyOTsPe7lXzoTa1qr/UOjs897V9etH6+mq5&#10;vwMRcYl/ZvjFZ3SomKnxR+qCsKyznLdEDWmSgmBDkqgcRMNHus5AVqX8P6H6AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhACSIKuJfAgAAywQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAFabd8ffAAAACgEAAA8AAAAAAAAAAAAAAAAAuQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" adj="3469" fillcolor="#ffc000" stroked="f" strokeweight="1pt">
                       <v:textbox inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="41140CA4" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="00B71456">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001D29F2">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>3</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3935C3B9" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="00B71456">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001D29F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51BB44C2" wp14:editId="2FA3F70C">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>114300</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>221615</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="410210" cy="1334135"/>
+                      <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="17" name="Upp 17"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm rot="10800000">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="410210" cy="1334135"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="upArrow">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FF0000"/>
+                              </a:solidFill>
+                              <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                <a:noFill/>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="1699700F" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="00B71456">
+                                  <w:pPr>
+                                    <w:ind w:left="0" w:right="0"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:b/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:b/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>1</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="176CBB21" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="0066567D" w:rsidRDefault="001D29F2" w:rsidP="00B71456">
+                                  <w:pPr>
+                                    <w:ind w:left="0" w:right="0"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:b/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="51BB44C2" id="Upp 17" o:spid="_x0000_s1027" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:9pt;margin-top:17.45pt;width:32.3pt;height:105.05pt;rotation:180;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDswgM6ZAIAANIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aTriuCOkXQIsOA&#10;oi2QDj0rsmwLkESNUuJ0Xz9Kdtqs22lYDgIpkY/k82Ourg/WsL3CoMHVvDorOVNOQqNdV/PvT+tP&#10;l5yFKFwjDDhV8xcV+PXy44erwS/UDHowjUJGIC4sBl/zPka/KIoge2VFOAOvHD22gFZEcrErGhQD&#10;oVtTzMryohgAG48gVQh0ezs+8mXGb1sl40PbBhWZqTn1FvOJ+dyms1heiUWHwvdaTm2If+jCCu2o&#10;6CvUrYiC7VD/AWW1RAjQxjMJtoC21VLlGWiaqnw3zaYXXuVZiJzgX2kK/w9W3u83/hGJhsGHRSAz&#10;TXFo0TIEYqsqL8v0y8NRu+yQuXt55U4dIpN0eV6Vs4oYlvRUzefn1fxzIrcYwRKoxxC/KrAsGTXf&#10;+RUiDBlY7O9CHKOPUSkjgNHNWhuTHey2NwbZXtCnXK9zU2PKb2HGsYE6mH2hnpkUJKnWiEim9U3N&#10;g+s4E6YjrcqIubaDVIGQxg5vRejHGhl2FIjVkVRqtK35RMdY2biUprLOpgneaExWPGwPTFPhKgGl&#10;my00L484kksdBi/Xmvi4EyE+CiTt0SXtU3ygozVAs8BkcdYD/vzbfYonSdArZwNpmeb8sROoODPf&#10;HIllfpG+IIunDp4621PH7ewNEMdV7i6blIzRHM0WwT7T2q1SVXoSTlLtkdHJuYnjjtHiSrVa5bCd&#10;R931lELAJH4v4p3beJn8I/lPh2eBfhJIJGndw3EHxOKdSMbYlOlgtYvQ6qygN45JfMmhxckynJY8&#10;beapn6Pe/oqWvwAAAP//AwBQSwMEFAAGAAgAAAAhAFqM0BrfAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SFwQtRtKCSFOBQhUhISghQ9w4yUJxOsodtrk71lOcBzNaOZNvhpd&#10;K/bYh8aThvlMgUAqvW2o0vDx/nieggjRkDWtJ9QwYYBVcXyUm8z6A21wv42V4BIKmdFQx9hlUoay&#10;RmfCzHdI7H363pnIsq+k7c2By10rE6WW0pmGeKE2Hd7XWH5vB6fhbLp6xa/1g3reTE/NXA3py91b&#10;qfXpyXh7AyLiGP/C8IvP6FAw084PZINoWad8JWq4WFyDYD9NliB2GpLFpQJZ5PL/geIHAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA7MIDOmQCAADSBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWozQGt8AAAAIAQAADwAAAAAAAAAAAAAAAAC+BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" adj="3321" fillcolor="red" stroked="f" strokeweight="1pt">
+                      <v:textbox inset="1mm,1mm,1mm,1mm">
+                        <w:txbxContent>
+                          <w:p w14:paraId="1699700F" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="00B71456">
+                            <w:pPr>
+                              <w:ind w:left="0" w:right="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>1</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="176CBB21" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="0066567D" w:rsidRDefault="001D29F2" w:rsidP="00B71456">
+                            <w:pPr>
+                              <w:ind w:left="0" w:right="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="001D29F2">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A33B099" wp14:editId="14B60FF9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>9525</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>231775</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1457325" cy="1344930"/>
+                      <wp:effectExtent l="19050" t="19050" r="28575" b="26670"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="3" name="Rektangel 3"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1457325" cy="1344930"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="4665FC6B" id="Rektangel 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:.75pt;margin-top:18.25pt;width:114.75pt;height:105.9pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaErNfNQIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L+FrW4oIKwSiF7SL&#10;xFZ7HhyHRPJXx4ZAf33HToDttqeqHMzYM37jefMms8ezVuwk0dfW5HzQ63MmjbBFbQ45//6y/jTh&#10;zAcwBShrZM4v0vPH+ccPs8ZN5dBWVhUSGYEYP21czqsQ3DTLvKikBt+zThpylhY1BNriISsQGkLX&#10;Khv2+5+zxmLh0ArpPZ2uWiefJ/yylCI8l6WXgamc09tCWjGt+7hm8xlMDwiuqkX3DPiHV2ioDSW9&#10;Qa0gADti/QeUrgVab8vQE1ZntixrIVMNVM2g/66aXQVOplqIHO9uNPn/ByueTju3RaKhcX7qyYxV&#10;nEvU8Z/ex86JrMuNLHkOTNDhYPzwZTR84EyQbzAaj7+OEp3Z/bpDH75Jq1k0co7UjUQSnDY+UEoK&#10;vYbEbMaua6VSR5RhTc5Hk0GfmiaAhFEqCGRqV+TcmwNnoA6kOBEwQXqr6iJej0AeD/ulQnYC6vp6&#10;3adfbDSl+y0s5l6Br9q45Gr1oOtAolS1zvkkXr7eViaiyySrroI7a9Ha2+KyRYa21Zl3Yl1Tkg34&#10;sAUkYVE1NCzhmZZSWSrRdhZnlcWffzuP8dRv8nLWkFCp/B9HQMmZOeqlpQoHNGJOJJPwMairWaLV&#10;rzQfi4hALjCCcFrSus0ytMNAEybkYpHCSJkOwsbsnIjgseZI1cv5FdB1vQwkgyd7FShM37W0jSXK&#10;76x0G9Jx6kQ3c3FQ3u5T1P3LMP8FAAD//wMAUEsDBBQABgAIAAAAIQDzOEo42wAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjzqOUEuJUCAkQvRFAXN14SaLY6yh2m/D3LCc4&#10;7YxmNDtT7hZnxQmn0HtSkK4SEEiNNz21Ct7fHq+2IELUZLT1hAq+McCuOj8rdWH8TK94qmMrOIRC&#10;oRV0MY6FlKHp0Omw8iMSa19+cjoynVppJj1zuLMyS5KNdLon/tDpER86bIb66BS8zJntP1u9f66H&#10;+mPw66f05tYpdXmx3N+BiLjEPzP81ufqUHGngz+SCcIyv2ajgnzDl+UsT3nagcF6m4OsSvl/QPUD&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWhKzXzUCAABhBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8zhKONsAAAAIAQAADwAAAAAAAAAAAAAA&#10;AACPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="3pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="001D29F2" w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57E72B0D" wp14:editId="5A6B69B0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>568960</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>189230</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="1372235"/>
                       <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="16" name="Upp 16"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
@@ -1351,51 +1353,51 @@
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="001D29F2">
+            <w:r w:rsidR="001D29F2" w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65C26837" wp14:editId="6E24F9AB">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3810</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>189865</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1457325" cy="1393190"/>
                       <wp:effectExtent l="19050" t="19050" r="28575" b="16510"/>
                       <wp:wrapNone/>
                       <wp:docPr id="20" name="Rektangel 20"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
@@ -1418,317 +1420,57 @@
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                   <w:pict>
                     <v:rect w14:anchorId="7CC72184" id="Rektangel 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:.3pt;margin-top:14.95pt;width:114.75pt;height:109.7pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBT1ZNBMwIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyHQbVlEWCEQvaDd&#10;ldhqz4PjkEj+6tgQ6K/v2Amw3fZUlYMZe8ZvPG/eZPZw0oodJfrGmoLngyFn0ghbNmZf8O8v608T&#10;znwAU4KyRhb8LD1/mH/8MGvdVI5sbVUpkRGI8dPWFbwOwU2zzItaavAD66QhZ2VRQ6At7rMSoSV0&#10;rbLRcPglay2WDq2Q3tPpqnPyecKvKinCU1V5GZgqOL0tpBXTuotrNp/BdI/g6kb0z4B/eIWGxlDS&#10;K9QKArADNn9A6Uag9bYKA2F1ZquqETLVQNXkw3fVbGtwMtVC5Hh3pcn/P1jxeNy6ZyQaWuennsxY&#10;xalCHf/pfeyUyDpfyZKnwAQd5p/vvo5Hd5wJ8uXj+3F+n+jMbtcd+vBNWs2iUXCkbiSS4LjxgVJS&#10;6CUkZjN23SiVOqIMaws+nuRDapoAEkalIJCpXVlwb/acgdqT4kTABOmtasp4PQJ53O+WCtkRqOvL&#10;YfzFRlO638Ji7hX4uotLrk4PugkkStXogk/e3lYmosskq76CG2vR2tny/IwMbacz78S6oSQb8OEZ&#10;kIRF1dCwhCdaKmWpRNtbnNUWf/7tPMZTv8nLWUtCpfJ/HAAlZ+agl5YqzGnEnEgm4WNQF7NCq19p&#10;PhYRgVxgBOF0pPWbZeiGgSZMyMUihZEyHYSN2ToRwWPNkaqX0yug63sZSAaP9iJQmL5raRdLlN9Y&#10;6Tek49SJfubioLzdp6jbl2H+CwAA//8DAFBLAwQUAAYACAAAACEAx0qQe9wAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyO0WrCQBRE34X+w3KFvtWNsUiTZiOhTaEgVBr9gDV7mwSzd0N21fTvvX2q&#10;bzPMMHOyzWR7ccHRd44ULBcRCKTamY4aBYf9x9MLCB80Gd07QgW/6GGTP8wynRp3pW+8VKERPEI+&#10;1QraEIZUSl+3aLVfuAGJsx83Wh3Yjo00o77yuO1lHEVraXVH/NDqAd9arE/V2SrYl6Eui8P0Hpdb&#10;+Rmw+JK7CpV6nE/FK4iAU/gvwx8+o0POTEd3JuNFr2DNPQVxkoDgNF5FSxBHFs/JCmSeyXv+/AYA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBT1ZNBMwIAAGEEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDHSpB73AAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" filled="f" strokecolor="#c00000" strokeweight="3pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="001D29F2">
+            <w:r w:rsidR="001D29F2" w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <mc:AlternateContent>
-[...258 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2516F50C" wp14:editId="7CC39716">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2516F50C" wp14:editId="38E11E26">
                   <wp:extent cx="1477670" cy="1796040"/>
                   <wp:effectExtent l="0" t="0" r="8255" b="0"/>
                   <wp:docPr id="7" name="Bildobjekt 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1309808595" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1477670" cy="1796040"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
@@ -1903,113 +1645,137 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22D6C92D" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D29F2" w:rsidRPr="001D29F2" w14:paraId="76CE9B93" w14:textId="77777777" w:rsidTr="001D29F2">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="38F9E397" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
+          <w:p w14:paraId="38F9E397" w14:textId="31BE85C3" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Thorax K- buk insp (spiral)</w:t>
+              <w:t xml:space="preserve">Thorax K- buk insp </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4566" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="659CF477" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
+          <w:p w14:paraId="659CF477" w14:textId="5794FF32" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0E2"/>
             </w:r>
             <w:r w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Carina – lungbaser.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C90A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Jugulu</w:t>
+            </w:r>
+            <w:r w:rsidR="00020E83">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D29F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – lungbaser.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="515B668D" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patienten ska andas in maximalt och hålla andan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2105,74 +1871,74 @@
           </w:tcPr>
           <w:p w14:paraId="5001086B" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D29F2" w:rsidRPr="001D29F2" w14:paraId="0E4A418C" w14:textId="77777777" w:rsidTr="001D29F2">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4295C8" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
+          <w:p w14:paraId="4A4295C8" w14:textId="151CA93E" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Thorax K- rygg insp (spiral)</w:t>
+              <w:t xml:space="preserve">Thorax K- rygg insp </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4566" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="7778E661" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
@@ -2222,111 +1988,111 @@
           </w:tcPr>
           <w:p w14:paraId="342F1BCC" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D29F2" w:rsidRPr="001D29F2" w14:paraId="42AFFBBD" w14:textId="77777777" w:rsidTr="001D29F2">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="51C14291" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
+          <w:p w14:paraId="51C14291" w14:textId="07955EA8" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Thorax K- rygg exsp (axiala snitt)</w:t>
+              <w:t xml:space="preserve">Thorax K- rygg exsp </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4566" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7E23A30B" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
+          <w:p w14:paraId="7E23A30B" w14:textId="0A0EFBFB" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0E2"/>
             </w:r>
             <w:r w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jugulum – lungbaser. 4 axiala snitt jämnt fördelade i lungorna med 40 mm mellanrum.</w:t>
+              <w:t xml:space="preserve"> Jugulum – lungbaser. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3832CC31" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patienten ska andas ut maximalt och hålla andan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6630,70 +6396,69 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DEA73CB" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
+          <w:p w14:paraId="2DEA73CB" w14:textId="4635145E" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="00B02DAD" w:rsidP="001D29F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>1/-</w:t>
+              </w:rPr>
+              <w:t>0,6/0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1669052C" w14:textId="09A98066" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -6753,308 +6518,93 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C-400 W1600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29493979" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
+          <w:p w14:paraId="29493979" w14:textId="224870A8" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D29F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00B02DAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00B02DAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...167 lines deleted...]
-              </w:rPr>
+              <w:br/>
               <w:t>Syngo.via</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t>/PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D29F2" w:rsidRPr="001D29F2" w14:paraId="0C58E381" w14:textId="77777777" w:rsidTr="00841266">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126C34A0" w14:textId="77777777" w:rsidR="001D29F2" w:rsidRPr="001D29F2" w:rsidRDefault="001D29F2" w:rsidP="001D29F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -9402,118 +8952,118 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="001D29F2">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62C3FD8D" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="21888FD4" w14:textId="77777777" w:rsidR="00874D7F" w:rsidRDefault="00874D7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="056D7ECC" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="6C07C540" w14:textId="77777777" w:rsidR="00874D7F" w:rsidRDefault="00874D7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="01AFA450" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="5675B9D1" w14:textId="77777777" w:rsidR="00874D7F" w:rsidRDefault="00874D7F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -9528,89 +9078,89 @@
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -9639,51 +9189,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -9717,73 +9267,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B8F1816" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="40A1E19D" w14:textId="77777777" w:rsidR="00874D7F" w:rsidRDefault="00874D7F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57AAEE54" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="0062DA76" w14:textId="77777777" w:rsidR="00874D7F" w:rsidRDefault="00874D7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5538E7D4" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="686C6C8D" w14:textId="77777777" w:rsidR="00874D7F" w:rsidRDefault="00874D7F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -9861,51 +9411,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -10071,51 +9621,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12459,111 +12009,114 @@
   <w:num w:numId="16" w16cid:durableId="2007241154">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1659575278">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="223877532">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="18899165">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1886720225">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="890845292">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1254127786">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="000011E7"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="00020E83"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="00065DC0"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="00097B0E"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
@@ -12731,63 +12284,65 @@
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D3848"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00841266"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00874D7F"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F1973"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="0091326D"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="009676D1"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
@@ -12801,106 +12356,110 @@
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A57F80"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC4E73"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00B02DAD"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B71456"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C37C88"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C66FD8"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C90A73"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D12A8F"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
@@ -12934,70 +12493,70 @@
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{5159091A-3F06-485A-BB29-B1F3A6C35BEF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15367,51 +14926,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16691,52 +16250,52 @@
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId22" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{4784DBD1-3CBE-41A8-A2C7-CF088F838C79}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1217" y="188864"/>
-          <a:ext cx="960968" cy="431895"/>
+          <a:off x="1217" y="188863"/>
+          <a:ext cx="960974" cy="431898"/>
         </a:xfrm>
         <a:prstGeom prst="homePlate">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF">
             <a:lumMod val="85000"/>
           </a:sysClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
@@ -16787,63 +16346,63 @@
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>bukläge</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1217" y="188864"/>
-        <a:ext cx="852994" cy="431895"/>
+        <a:off x="1217" y="188863"/>
+        <a:ext cx="853000" cy="431898"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{E13D0391-DAD9-4B61-AB66-3FA48A4F7006}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="769752" y="188864"/>
-          <a:ext cx="960968" cy="431895"/>
+          <a:off x="769757" y="188863"/>
+          <a:ext cx="960974" cy="431898"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FF0000"/>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -16867,63 +16426,63 @@
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Serie 1 bukläge insp</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="985700" y="188864"/>
-        <a:ext cx="529073" cy="431895"/>
+        <a:off x="985706" y="188863"/>
+        <a:ext cx="529076" cy="431898"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{AD4E5296-B06F-4F82-9CB5-F741BF6BFCC1}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1538286" y="188864"/>
-          <a:ext cx="960968" cy="431895"/>
+          <a:off x="1538296" y="188863"/>
+          <a:ext cx="960974" cy="431898"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF">
             <a:lumMod val="85000"/>
           </a:sysClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
@@ -16949,63 +16508,63 @@
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Scout ryggläge</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1754234" y="188864"/>
-        <a:ext cx="529073" cy="431895"/>
+        <a:off x="1754245" y="188863"/>
+        <a:ext cx="529076" cy="431898"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{6CE68A43-9C69-4212-AF24-9AFEE7CA1715}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2306820" y="188820"/>
-          <a:ext cx="961170" cy="431984"/>
+          <a:off x="2306835" y="188819"/>
+          <a:ext cx="961176" cy="431986"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="C00000"/>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -17029,63 +16588,63 @@
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Serie 2 ryggläge insp</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2522812" y="188820"/>
-        <a:ext cx="529186" cy="431984"/>
+        <a:off x="2522828" y="188819"/>
+        <a:ext cx="529190" cy="431986"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{401F6F4E-BF8F-49CD-A023-570599D4F79C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3075557" y="188814"/>
-          <a:ext cx="961189" cy="431995"/>
+          <a:off x="3075577" y="188813"/>
+          <a:ext cx="961196" cy="431998"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFC000"/>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -17109,52 +16668,52 @@
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Serie 3 ryggläge exsp</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3291555" y="188814"/>
-        <a:ext cx="529194" cy="431995"/>
+        <a:off x="3291576" y="188813"/>
+        <a:ext cx="529198" cy="431998"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="process" pri="10000"/>
   </dgm:catLst>
   <dgm:sampData useDef="1">
     <dgm:dataModel>
       <dgm:ptLst/>
       <dgm:bg/>
       <dgm:whole/>
     </dgm:dataModel>
   </dgm:sampData>
   <dgm:styleData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1"/>
@@ -18748,71 +18307,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>385</Words>
-  <Characters>2643</Characters>
+  <Words>459</Words>
+  <Characters>2434</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3022</CharactersWithSpaces>
+  <CharactersWithSpaces>2888</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT Lungor HRCT med bukläge (832000A)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>9</revision>
+  <revision>13</revision>
   <lastPrinted>2016-03-31T01:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>