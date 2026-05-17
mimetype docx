--- v0 (2026-01-10)
+++ v1 (2026-05-17)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="33693E1E" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00A8378B" w:rsidSect="00A8378B">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="698BEBE5" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
@@ -797,51 +797,51 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Armarna ovanför huvudet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21DA43B8" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00F31A7D">
+    <w:p w14:paraId="21DA43B8" w14:textId="5DD959B8" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00F31A7D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A8378B">
         <w:t>Bildtagning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -893,64 +893,202 @@
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44B4D23D" wp14:editId="67F23903">
                   <wp:extent cx="4037991" cy="809625"/>
                   <wp:effectExtent l="0" t="0" r="38735" b="0"/>
                   <wp:docPr id="18" name="Diagram 18"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                       <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId18" r:lo="rId19" r:qs="rId20" r:cs="rId21"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2522" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28530032" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
+          <w:p w14:paraId="28530032" w14:textId="7653C3ED" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00AF2433" w:rsidP="00A8378B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8378B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="596A73B3" wp14:editId="0A8ECDB9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>752475</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>235585</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="410210" cy="1324610"/>
+                      <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="14" name="Upp 14"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm rot="10800000">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="410210" cy="1324610"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="upArrow">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFC000"/>
+                              </a:solidFill>
+                              <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                <a:noFill/>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="188AD736" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00530E6A">
+                                  <w:pPr>
+                                    <w:ind w:left="0" w:right="0"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:b/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00A8378B">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:b/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>2</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype w14:anchorId="596A73B3" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:formulas>
+                        <v:f eqn="val #0"/>
+                        <v:f eqn="val #1"/>
+                        <v:f eqn="sum 21600 0 #1"/>
+                        <v:f eqn="prod #0 #1 10800"/>
+                        <v:f eqn="sum #0 0 @3"/>
+                      </v:formulas>
+                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
+                      <v:handles>
+                        <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
+                      </v:handles>
+                    </v:shapetype>
+                    <v:shape id="Upp 14" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:59.25pt;margin-top:18.55pt;width:32.3pt;height:104.3pt;rotation:180;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZXk+3YwIAANIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTohuCOkWQIsOA&#10;oi3QDj0rsmwLkESNUmJ3Xz9Kdtqs22lYDgIpkY/ky6Ovrkdr2EFh0OBqXp2VnCknodGuq/n3p+2n&#10;L5yFKFwjDDhV8xcV+PXq44erwS/VAnowjUJGIC4sB1/zPka/LIoge2VFOAOvHD22gFZEcrErGhQD&#10;oVtTLMryshgAG48gVQh0ezM98lXGb1sl433bBhWZqTn1FvOJ+dyls1hdiWWHwvdazm2If+jCCu2o&#10;6CvUjYiC7VH/AWW1RAjQxjMJtoC21VLlGWiaqnw3zWMvvMqzEDnBv9IU/h+svDs8+gckGgYfloHM&#10;NMXYomUIxFZVfinTLw9H7bIxc/fyyp0aI5N0eVGVi4oYlvRUnS8uLskh1GICS6AeQ/yqwLJk1Hzv&#10;14gwZGBxuA1xij5GpYwARjdbbUx2sNttDLKDoL9yu92kpqaU38KMYwN1sPhMz0wKklRrRCTT+qbm&#10;wXWcCdORVmXEXNtBqkBIU4c3IvRTjQw7CcTqSCo12tZ8pmOqbFxKU1ln8wRvNCYrjruRaSpcJaB0&#10;s4Pm5QEncqnD4OVWEx+3IsQHgaQ9uqR9ivd0tAZoFpgtznrAn3+7T/EkCXrlbCAt05w/9gIVZ+ab&#10;I7GcXyayWDx18NTZnTpubzdAHFe5u2xSMkZzNFsE+0xrt05V6Uk4SbUnRmdnE6cdo8WVar3OYXuP&#10;uusphYBJ/F7EW/foZfKP5D+NzwL9LJBI0rqD4w6I5TuRTLEp08F6H6HVWUFvHJP4kkOLk2U4L3na&#10;zFM/R719ila/AAAA//8DAFBLAwQUAAYACAAAACEAlGTy/eAAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLsjJWlaYTQiBAIKENDhyzJmsrEqdqsq68Pd4Jbv7lT78/l+vJ&#10;OzbaIXYBFci5AGaxDqbDRsHnx+MsBxaTRqNdQKvgx0ZYV+dnpS5MOOLGjtvUMCrBWGgFbUp9wXms&#10;W+t1nIfeIu32YfA6URwabgZ9pHLv+EKIG+51h3Sh1b29b239vT14BU/vQe6/Xh/GqxfhxLPMMIq3&#10;TKnLi+nuFliyU/qD4aRP6lCR0y4c0ETmKMt8SaiCbCWBnYA8o2GnYHG9XAGvSv7/heoXAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAmV5Pt2MCAADSBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlGTy/eAAAAAKAQAADwAAAAAAAAAAAAAAAAC9BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" adj="3345" fillcolor="#ffc000" stroked="f" strokeweight="1pt">
+                      <v:textbox inset="1mm,1mm,1mm,1mm">
+                        <w:txbxContent>
+                          <w:p w14:paraId="188AD736" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00530E6A">
+                            <w:pPr>
+                              <w:ind w:left="0" w:right="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A8378B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00A8378B" w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52821389" wp14:editId="63345ABD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>273685</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>219710</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="1353185"/>
                       <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="17" name="Upp 17"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
@@ -994,96 +1132,82 @@
                                     </w:rPr>
                                     <w:t>1</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="52821389" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
-[...13 lines deleted...]
-                    <v:shape id="Upp 17" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:21.55pt;margin-top:17.3pt;width:32.3pt;height:106.55pt;rotation:180;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3nvdPVwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22na1cEdYqgRYYB&#10;RVugHXpmZNkWoK9RSuzu14+SnTbrdhqWg0BK5CP5/JjLq9FotpcYlLM1r05KzqQVrlG2q/n3p82n&#10;C85CBNuAdlbW/EUGfrX6+OFy8Eu5cL3TjURGIDYsB1/zPka/LIogemkgnDgvLT22Dg1EcrErGoSB&#10;0I0uFmV5XgwOG49OyBDo9mZ65KuM37ZSxPu2DTIyXXPqLeYT87lNZ7G6hGWH4Hsl5jbgH7owoCwV&#10;fYW6gQhsh+oPKKMEuuDaeCKcKVzbKiHzDDRNVb6b5rEHL/MsRE7wrzSF/wcr7vaP/gGJhsGHZSAz&#10;TTG2aBg6YqsqL8r0y8NRu2zM3L28cifHyARdfq7KRUUMC3qqTs9Oq4uzRG4xgSVQjyF+lc6wZNR8&#10;59eIbsjAsL8NcYo+RKWM4LRqNkrr7GC3vdbI9kCfcrPJTU0pv4VpywbqYPGFemYCSFKthkim8U3N&#10;g+04A92RVkXEXNu6VIGQpg5vIPRTjQw7CcSoSCrVytR8pmOqrG1Kk1ln8wRvNCYrjtuRQpO5dc3L&#10;A06sUmvBi40iIm4hxAdAEh1d0iLFezpa7WgIN1uc9Q5//u0+xZMW6JWzgURMA/7YAUrO9DdLKjk9&#10;T5+OxWMHj53tsWN35toRuVXuLpuUjFEfzBadeaZ9W6eq9ARWUO2Jytm5jtNy0cYKuV7nsJ1H1fWU&#10;QsCkeg/x1j56kfwD60/jM6CflRFJU3fuIH5YvlPHFEvSemN1dmhHsuLmfU5LeOznqLd/ndUvAAAA&#10;//8DAFBLAwQUAAYACAAAACEAOkcuaN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VIXBB12oYWhThVQQKJnqDtB2zjJY6I1yZ20/D3uKdy29XMzr4pV6PtxEB9aB0rmE4yEMS1&#10;0y03Cva71/tHECEia+wck4JfCrCqrq9KLLQ78ScN29iIFMKhQAUmRl9IGWpDFsPEeeKkfbneYkxr&#10;30jd4ymF207OsmwhLbacPhj09GKo/t4ebcLwtHaDdQ9+82zuft7GjX3/QKVub8b1E4hIY7yY4Yyf&#10;bqBKTAd3ZB1EpyCfT5NTwTxfgDjr2XIJ4qBglqdBVqX836D6AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAPee909XAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADpHLmjeAAAACQEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" adj="3274" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape w14:anchorId="52821389" id="Upp 17" o:spid="_x0000_s1027" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:21.55pt;margin-top:17.3pt;width:32.3pt;height:106.55pt;rotation:180;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3nvdPVwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22na1cEdYqgRYYB&#10;RVugHXpmZNkWoK9RSuzu14+SnTbrdhqWg0BK5CP5/JjLq9FotpcYlLM1r05KzqQVrlG2q/n3p82n&#10;C85CBNuAdlbW/EUGfrX6+OFy8Eu5cL3TjURGIDYsB1/zPka/LIogemkgnDgvLT22Dg1EcrErGoSB&#10;0I0uFmV5XgwOG49OyBDo9mZ65KuM37ZSxPu2DTIyXXPqLeYT87lNZ7G6hGWH4Hsl5jbgH7owoCwV&#10;fYW6gQhsh+oPKKMEuuDaeCKcKVzbKiHzDDRNVb6b5rEHL/MsRE7wrzSF/wcr7vaP/gGJhsGHZSAz&#10;TTG2aBg6YqsqL8r0y8NRu2zM3L28cifHyARdfq7KRUUMC3qqTs9Oq4uzRG4xgSVQjyF+lc6wZNR8&#10;59eIbsjAsL8NcYo+RKWM4LRqNkrr7GC3vdbI9kCfcrPJTU0pv4VpywbqYPGFemYCSFKthkim8U3N&#10;g+04A92RVkXEXNu6VIGQpg5vIPRTjQw7CcSoSCrVytR8pmOqrG1Kk1ln8wRvNCYrjtuRQpO5dc3L&#10;A06sUmvBi40iIm4hxAdAEh1d0iLFezpa7WgIN1uc9Q5//u0+xZMW6JWzgURMA/7YAUrO9DdLKjk9&#10;T5+OxWMHj53tsWN35toRuVXuLpuUjFEfzBadeaZ9W6eq9ARWUO2Jytm5jtNy0cYKuV7nsJ1H1fWU&#10;QsCkeg/x1j56kfwD60/jM6CflRFJU3fuIH5YvlPHFEvSemN1dmhHsuLmfU5LeOznqLd/ndUvAAAA&#10;//8DAFBLAwQUAAYACAAAACEAOkcuaN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VIXBB12oYWhThVQQKJnqDtB2zjJY6I1yZ20/D3uKdy29XMzr4pV6PtxEB9aB0rmE4yEMS1&#10;0y03Cva71/tHECEia+wck4JfCrCqrq9KLLQ78ScN29iIFMKhQAUmRl9IGWpDFsPEeeKkfbneYkxr&#10;30jd4ymF207OsmwhLbacPhj09GKo/t4ebcLwtHaDdQ9+82zuft7GjX3/QKVub8b1E4hIY7yY4Yyf&#10;bqBKTAd3ZB1EpyCfT5NTwTxfgDjr2XIJ4qBglqdBVqX836D6AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAPee909XAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADpHLmjeAAAACQEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" adj="3274" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="55978E36" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="0066567D" w:rsidRDefault="00A8378B" w:rsidP="00530E6A">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00A8378B">
+            <w:r w:rsidR="00A8378B" w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A89FB0B" wp14:editId="4A70D4E6">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>10160</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>219710</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1457325" cy="1367790"/>
                       <wp:effectExtent l="19050" t="19050" r="28575" b="22860"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Rektangel 3"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
@@ -1106,440 +1230,57 @@
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="28011CA7" id="Rektangel 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:.8pt;margin-top:17.3pt;width:114.75pt;height:107.7pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBU2KbONAIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8L+GxD4oIKwSiF7SL&#10;xFZ7HhyHRPKrY0Ogv75jJ8B221NVDmbsGX+e+eabTJ9OWrGjRF9bk/NBr8+ZNMIWtdnn/Pvr6suY&#10;Mx/AFKCskTk/S8+fZp8/TRs3kUNbWVVIZARi/KRxOa9CcJMs86KSGnzPOmnIWVrUEGiL+6xAaAhd&#10;q2zY7z9kjcXCoRXSezpdtk4+S/hlKUV4KUsvA1M5p9xCWjGtu7hmsylM9giuqkWXBvxDFhpqQ49e&#10;oZYQgB2w/gNK1wKtt2XoCaszW5a1kKkGqmbQ/1DNtgInUy1EjndXmvz/gxXPx63bINHQOD/xZMYq&#10;TiXq+E/5sVMi63wlS54CE3Q4uLt/HA3vORPkG4weHr/eDSOd2e26Qx++SatZNHKO1I1EEhzXPrSh&#10;l5D4mrGrWqnUEWVYk/PReNCnpgkgYZQKApnaFTn3Zs8ZqD0pTgRMkN6quojXI5DH/W6hkB2Bur5a&#10;9enXZfZbWHx7Cb5q45Kr1YOuA4lS1Trn43j5cluZiC6TrLoKbqxFa2eL8wYZ2lZn3olVTY+swYcN&#10;IAmLqqFhCS+0lMpSibazOKss/vzbeYynfpOXs4aESuX/OABKzsxBLyxVOKARcyKZhI9BXcwSrX6j&#10;+ZhHBHKBEYTTktZtFqEdBpowIefzFEbKdBDWZutEBI81R6peT2+ArutlIBk824tAYfKhpW0sieHG&#10;SrchHSeNdDMXB+X9PkXdvgyzXwAAAP//AwBQSwMEFAAGAAgAAAAhABuqYj3cAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OxDAMhO9IvENkJG5s0u6yQGm6QkiA4EYBcfU2pq2an6rJbsvbY05w&#10;skczGn8ud4uz4khT7IPXkK0UCPJNML1vNby/PVxcg4gJvUEbPGn4pgi76vSkxMKE2b/SsU6t4BIf&#10;C9TQpTQWUsamI4dxFUby7H2FyWFiObXSTDhzubMyV2orHfaeL3Q40n1HzVAfnIbnObf9Z4svT/VQ&#10;fwxh85hd3Titz8+Wu1sQiZb0F4ZffEaHipn24eBNFJb1loMa1huebOfrLAOx5+VSKZBVKf8/UP0A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVNimzjQCAABhBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAG6piPdwAAAAIAQAADwAAAAAAAAAAAAAA&#10;AACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="3pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00A8378B">
+            <w:r w:rsidR="00A8378B" w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <mc:AlternateContent>
-[...381 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7566F423" wp14:editId="09B0CA6B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7566F423" wp14:editId="752F0169">
                   <wp:extent cx="1477670" cy="1796040"/>
                   <wp:effectExtent l="0" t="0" r="8255" b="0"/>
                   <wp:docPr id="7" name="Bildobjekt 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1008183086" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1484309" cy="1804109"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
@@ -1761,71 +1502,62 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax K- </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>insp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="7F5E9CAD" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
+          <w:p w14:paraId="7F5E9CAD" w14:textId="4692497F" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A8378B">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4566" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="6BAD8A5D" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -1929,125 +1661,116 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax K- </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>exsp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="673689D6" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
+          <w:p w14:paraId="673689D6" w14:textId="2389F9EC" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A8378B">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4566" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3252D6B9" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
+          <w:p w14:paraId="3252D6B9" w14:textId="32C0678D" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0E2"/>
             </w:r>
             <w:r w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jugulum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – lungbaser. 4 axiala snitt jämnt fördelade i lungorna med 40 mm mellanrum.</w:t>
+              <w:t xml:space="preserve"> – lungbaser. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F0433FA" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patienten ska andas ut maximalt och hålla andan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5803,70 +5526,69 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="427E0CA6" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
+          <w:p w14:paraId="427E0CA6" w14:textId="2AC7956B" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="009519B2" w:rsidP="00A8378B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>1/-</w:t>
+              </w:rPr>
+              <w:t>0,6/0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78B80E33" w14:textId="5D3CF034" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -5947,341 +5669,255 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>C-400 W1600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C2A6884" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
+          <w:p w14:paraId="1C2A6884" w14:textId="3FA375B7" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8378B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
+            </w:r>
+            <w:r w:rsidR="00B943E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="002761DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8378B" w:rsidRPr="00A8378B" w14:paraId="7AE1843B" w14:textId="77777777" w:rsidTr="00C64CBB">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="500E18CA" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47D9ED2D" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="47D9ED2D" w14:textId="5F27E625" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="002761DF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A8378B">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E6CB17D" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
+          <w:p w14:paraId="0E6CB17D" w14:textId="6F42579C" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A8378B">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE1CF97" w14:textId="3073521B" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
+          <w:p w14:paraId="7AE1CF97" w14:textId="2523F387" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A8378B">
-[...45 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43E5C320" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
+          <w:p w14:paraId="43E5C320" w14:textId="617D75FA" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A8378B">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="607B726C" w14:textId="66810E5E" w:rsidR="00A8378B" w:rsidRPr="00A86B8B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
+          <w:p w14:paraId="607B726C" w14:textId="7CE7BE53" w:rsidR="00A8378B" w:rsidRPr="00A86B8B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A8378B">
-[...29 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8378B" w:rsidRPr="00A8378B" w14:paraId="02DD6D44" w14:textId="77777777" w:rsidTr="00C64CBB">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="389AB3F6" w14:textId="77777777" w:rsidR="00A8378B" w:rsidRPr="00A8378B" w:rsidRDefault="00A8378B" w:rsidP="00A8378B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -8591,118 +8227,118 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00A8378B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D73334A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="211E78BF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3408C5C4" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="243CC250" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0D7F560D" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="2A196274" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -8717,89 +8353,89 @@
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -8828,51 +8464,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -8906,73 +8542,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C6D56F8" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="10FC2CE7" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06E60768" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="58BB82A1" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C560C88" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="0D41A768" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -9050,51 +8686,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -9260,51 +8896,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11648,68 +11284,68 @@
   <w:num w:numId="16" w16cid:durableId="383020782">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2078742905">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1181889486">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1011185223">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1458914590">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1286697979">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1198547292">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="12289" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
@@ -11757,95 +11393,97 @@
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="002761DF"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1DF0"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E3561"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
@@ -11897,294 +11535,302 @@
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00736B5F"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00742B2F"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="0091326D"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
+    <w:rsid w:val="009519B2"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A170F7"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8378B"/>
     <w:rsid w:val="00A86B8B"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF2433"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B20676"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B814DB"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B943E1"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D12A8F"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D539FE"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D916C2"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F31A7D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F618E4"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="12289" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14554,51 +14200,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17884,71 +17530,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>315</Words>
-  <Characters>2254</Characters>
+  <Words>296</Words>
+  <Characters>2152</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2564</CharactersWithSpaces>
+  <CharactersWithSpaces>2444</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT Lungor HRCT (832000B)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>8</revision>
+  <revision>13</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>