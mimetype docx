--- v0 (2026-01-10)
+++ v1 (2026-10-27)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="71004ABA" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00D56D1D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:sectPr w:rsidR="00273ED6" w:rsidSect="00273ED6">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="409B1176" w14:textId="1CACD051" w:rsidR="00273ED6" w:rsidRPr="00D56D1D" w:rsidRDefault="00D56D1D" w:rsidP="00D56D1D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
@@ -167,340 +167,332 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
       <w:tr w:rsidR="00273ED6" w:rsidRPr="00273ED6" w14:paraId="7FEB8A0B" w14:textId="77777777" w:rsidTr="00AE11BD">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="572B9675" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E37DB79" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lungemboli hos gravida kvinnor oavsett ålder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00273ED6" w:rsidRPr="00273ED6" w14:paraId="71B0498D" w14:textId="77777777" w:rsidTr="00AE11BD">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A1BC714" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Förberedelser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="39F1CD6A" w14:textId="65E8105C" w:rsidR="00AE11BD" w:rsidRPr="00AE11BD" w:rsidRDefault="00ED7498" w:rsidP="00AE11BD">
+          </w:tcPr>
+          <w:p w14:paraId="39F1CD6A" w14:textId="65E8105C" w:rsidR="00AE11BD" w:rsidRPr="00AE11BD" w:rsidRDefault="00273ED6" w:rsidP="00AE11BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00273ED6" w:rsidRPr="00273ED6">
+              <w:r w:rsidRPr="00273ED6">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Kreatinin</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-            <w:r w:rsidR="00273ED6" w:rsidRPr="00273ED6">
+            <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> och GFR</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F5F2F8F" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PVK, helst grön.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00273ED6" w:rsidRPr="00273ED6" w14:paraId="2B7AC2E9" w14:textId="77777777" w:rsidTr="00AE11BD">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1302A6CD" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PO kontrast/dryck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67C5D49F" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ingen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00273ED6" w:rsidRPr="00273ED6" w14:paraId="1E1D6273" w14:textId="77777777" w:rsidTr="00AE11BD">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F9434BF" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IV kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13B83D89" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Visipaque</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -520,84 +512,82 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ”Lungemboli gravida”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00273ED6" w:rsidRPr="00273ED6" w14:paraId="2C6BC193" w14:textId="77777777" w:rsidTr="00AE11BD">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="685699A9" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Strålskydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D51D7F6" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Begränsning av </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -625,128 +615,126 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27D6E3F7" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>För övriga strålskyddsregler se kapitel 4.2 och 5.2 i</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79F44E46" w14:textId="7B4DBB65" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00ED7498" w:rsidP="00273ED6">
+          <w:p w14:paraId="79F44E46" w14:textId="7B4DBB65" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidR="00273ED6" w:rsidRPr="00273ED6">
+              <w:r w:rsidRPr="00273ED6">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00273ED6" w:rsidRPr="00273ED6" w14:paraId="0BB28C45" w14:textId="77777777" w:rsidTr="00AE11BD">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3CEDFED7" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1156612A" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -857,51 +845,50 @@
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="4566"/>
         <w:gridCol w:w="2522"/>
       </w:tblGrid>
       <w:tr w:rsidR="00273ED6" w:rsidRPr="00273ED6" w14:paraId="4550ACC1" w14:textId="77777777" w:rsidTr="00273ED6">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="306891E1" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
@@ -1010,70 +997,70 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>1</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="080922E1" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="2C6E0E1D">
+                    <v:shapetype id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe" w14:anchorId="080922E1">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="prod #0 #1 10800"/>
                         <v:f eqn="sum #0 0 @3"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
+                      <v:path textboxrect="@1,@4,@2,21600" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Pil: uppåt 17" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:43pt;margin-top:37.35pt;width:32.3pt;height:69.5pt;rotation:180;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrSQhmVwIAALwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3ayrQuCOkWQIMOA&#10;oi3QDj0rsmwLkESNUmJ3Xz9Kdtqs22lYDgIpUo/k82Ourgdr2FFh0OAqPrsoOVNOQq1dW/Hvj7sP&#10;C85CFK4WBpyq+LMK/Hr1/t1V75dqDh2YWiEjEBeWva94F6NfFkWQnbIiXIBXjoINoBWRXGyLGkVP&#10;6NYU87K8LHrA2iNIFQLdbscgX2X8plEy3jVNUJGZilNvMZ+Yz306i9WVWLYofKfl1Ib4hy6s0I6K&#10;vkBtRRTsgPoPKKslQoAmXkiwBTSNlirPQNPMyjfTPHTCqzwLkRP8C03h/8HK2+ODv0eiofdhGchM&#10;UwwNWoZAbM3KRZl+eThqlw2Zu+cX7tQQmaTLT7NyPiOGJYUWi/nl58xtMWIlTI8hflVgWTIqfvBr&#10;ROgzrjjehEgtUPYpK70IYHS908ZkB9v9xiA7CvqSu13uaXzyW5pxrKeu51+oZSYFKaoxIpJpfV3x&#10;4FrOhGlJqjJiru0gVcgySLW3InRjjQw76sPqSCI12tJoIxtjZeNSZyrLbJrglcVkxWE/UGoy91A/&#10;3+NIKrUWvNxpqncjQrwXSJqjS9qjeEdHY4CGgMnirAP8+bf7lE9SoChnPWmYBvxxEKg4M98cieTj&#10;ZfpyLJ47eO7szx13sBsgcme5u2zSY4zmZDYI9onWbZ2qUkg4SbVHKidnE8fdooWVar3OaQePuu3o&#10;CQGT6L2IN+7By+SfdPE4PAn0kzIiSeoWTtoXyzfqGHNJLK+sTg6tSNbQtM5pB8/9nPX6p7P6BQAA&#10;//8DAFBLAwQUAAYACAAAACEAR6WzyOAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE&#10;74L/YXmCF7GbxpqUmE1pRQvtzSp4fck+k9Ds25DdNtFf7/akx2GGmW/y1WQ6cabBtZYVzGcRCOLK&#10;6pZrBR/vr/dLEM4ja+wsk4JvcrAqrq9yzLQd+Y3OB1+LUMIuQwWN930mpasaMuhmticO3pcdDPog&#10;h1rqAcdQbjoZR1EiDbYcFhrs6bmh6ng4GQUvn+1+e9xw3O82Jd6Vi/X2Zz8qdXszrZ9AeJr8Xxgu&#10;+AEdisBU2hNrJzoFyyRc8QrSRQri4j9GCYhSQTx/SEEWufz/oPgFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAa0kIZlcCAAC8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAR6WzyOAAAAAJAQAADwAAAAAAAAAAAAAAAACxBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" adj="5019" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Pil: uppåt 17" style="position:absolute;left:0;text-align:left;margin-left:43pt;margin-top:37.35pt;width:32.3pt;height:69.5pt;rotation:180;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="5019" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrSQhmVwIAALwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3ayrQuCOkWQIMOA&#10;oi3QDj0rsmwLkESNUmJ3Xz9Kdtqs22lYDgIpUo/k82Ourgdr2FFh0OAqPrsoOVNOQq1dW/Hvj7sP&#10;C85CFK4WBpyq+LMK/Hr1/t1V75dqDh2YWiEjEBeWva94F6NfFkWQnbIiXIBXjoINoBWRXGyLGkVP&#10;6NYU87K8LHrA2iNIFQLdbscgX2X8plEy3jVNUJGZilNvMZ+Yz306i9WVWLYofKfl1Ib4hy6s0I6K&#10;vkBtRRTsgPoPKKslQoAmXkiwBTSNlirPQNPMyjfTPHTCqzwLkRP8C03h/8HK2+ODv0eiofdhGchM&#10;UwwNWoZAbM3KRZl+eThqlw2Zu+cX7tQQmaTLT7NyPiOGJYUWi/nl58xtMWIlTI8hflVgWTIqfvBr&#10;ROgzrjjehEgtUPYpK70IYHS908ZkB9v9xiA7CvqSu13uaXzyW5pxrKeu51+oZSYFKaoxIpJpfV3x&#10;4FrOhGlJqjJiru0gVcgySLW3InRjjQw76sPqSCI12tJoIxtjZeNSZyrLbJrglcVkxWE/UGoy91A/&#10;3+NIKrUWvNxpqncjQrwXSJqjS9qjeEdHY4CGgMnirAP8+bf7lE9SoChnPWmYBvxxEKg4M98cieTj&#10;ZfpyLJ47eO7szx13sBsgcme5u2zSY4zmZDYI9onWbZ2qUkg4SbVHKidnE8fdooWVar3OaQePuu3o&#10;CQGT6L2IN+7By+SfdPE4PAn0kzIiSeoWTtoXyzfqGHNJLK+sTg6tSNbQtM5pB8/9nPX6p7P6BQAA&#10;//8DAFBLAwQUAAYACAAAACEAR6WzyOAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE&#10;74L/YXmCF7GbxpqUmE1pRQvtzSp4fck+k9Ds25DdNtFf7/akx2GGmW/y1WQ6cabBtZYVzGcRCOLK&#10;6pZrBR/vr/dLEM4ja+wsk4JvcrAqrq9yzLQd+Y3OB1+LUMIuQwWN930mpasaMuhmticO3pcdDPog&#10;h1rqAcdQbjoZR1EiDbYcFhrs6bmh6ng4GQUvn+1+e9xw3O82Jd6Vi/X2Zz8qdXszrZ9AeJr8Xxgu&#10;+AEdisBU2hNrJzoFyyRc8QrSRQri4j9GCYhSQTx/SEEWufz/oPgFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAa0kIZlcCAAC8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAR6WzyOAAAAAJAQAADwAAAAAAAAAAAAAAAACxBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;">
                       <v:textbox inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="2EC048D9" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="0066567D" w:rsidRDefault="00273ED6" w:rsidP="00AE11BD">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00273ED6" w:rsidP="00AE11BD" w:rsidRDefault="00273ED6" w14:paraId="649841BE" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -1117,53 +1104,53 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-                    <v:rect w14:anchorId="32A1319A" id="Rektangel 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:.95pt;margin-top:37.5pt;width:115.2pt;height:69.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1Xr5QMgIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwnsFiFEWCEQvaBd&#10;JHa158FxSCR/dWwI9Nd37ARotz1V5WDGnvEbvzczmT2dtWInib6xpuDDQc6ZNMKWjTkU/O11/WXC&#10;mQ9gSlDWyIJfpOdP88+fZq2bypGtrSolMgIxftq6gtchuGmWeVFLDX5gnTTkrCxqCLTFQ1YitISu&#10;VTbK83HWWiwdWiG9p9NV5+TzhF9VUoSXqvIyMFVweltIK6Z1H9dsPoPpAcHVjeifAf/wCg2NoaQ3&#10;qBUEYEds/oDSjUDrbRUGwurMVlUjZOJAbIb5Bza7GpxMXEgc724y+f8HK55PO7dFkqF1furJjCzO&#10;Fer4T+9j5yTW5SaWPAcm6HD4OH7IH0lTQb7JZDT+mtTM7rcd+vBNWs2iUXCkYiSN4LTxgTJS6DUk&#10;JjN23SiVCqIMawv+MBnmER+oLyoFgUztyoJ7c+AM1IEaTgRMkN6qpozXI5DHw36pkJ2Air5e5/SL&#10;daZ0v4XF3CvwdReXXF076CZQT6pGE694+XpbmYguU1f1DO6iRWtvy8sWGdquzbwT64aSbMCHLSD1&#10;FbGhWQkvtFTKEkXbW5zVFn/87TzGU7nJy1lLfUr0vx8BJWfmqJeWGA5pwpxIJuFjUFezQqvfaTwW&#10;EYFcYAThdKL1m2XoZoEGTMjFIoVRYzoIG7NzIoJHzlGq1/M7oOtrGagLnu21P2H6oaRdLEl+V6Xf&#10;UBunSvQjF+fk132Kun8Y5j8BAAD//wMAUEsDBBQABgAIAAAAIQCp++zf3QAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJO00DbEqRASIHojUHF14yWJYq+j2G3C37Oc4Laj&#10;Gc2+KXazs+KMY+g8KUgXCQik2puOGgUf7083GxAhajLaekIF3xhgV15eFDo3fqI3PFexEVxCIdcK&#10;2hiHXMpQt+h0WPgBib0vPzodWY6NNKOeuNxZmSXJnXS6I/7Q6gEfW6z76uQUvE6Z7T4bvX+p+urQ&#10;+9Vzut46pa6v5od7EBHn+BeGX3xGh5KZjv5EJgjLestBBetbXsR2tsyWII58pKsEZFnI/wPKHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB1Xr5QMgIAAGAEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCp++zf3QAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="3pt"/>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="50929D10">
+                    <v:rect id="Rektangel 3" style="position:absolute;margin-left:.95pt;margin-top:37.5pt;width:115.2pt;height:69.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="3pt" w14:anchorId="32A1319A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1Xr5QMgIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwnsFiFEWCEQvaBd&#10;JHa158FxSCR/dWwI9Nd37ARotz1V5WDGnvEbvzczmT2dtWInib6xpuDDQc6ZNMKWjTkU/O11/WXC&#10;mQ9gSlDWyIJfpOdP88+fZq2bypGtrSolMgIxftq6gtchuGmWeVFLDX5gnTTkrCxqCLTFQ1YitISu&#10;VTbK83HWWiwdWiG9p9NV5+TzhF9VUoSXqvIyMFVweltIK6Z1H9dsPoPpAcHVjeifAf/wCg2NoaQ3&#10;qBUEYEds/oDSjUDrbRUGwurMVlUjZOJAbIb5Bza7GpxMXEgc724y+f8HK55PO7dFkqF1furJjCzO&#10;Fer4T+9j5yTW5SaWPAcm6HD4OH7IH0lTQb7JZDT+mtTM7rcd+vBNWs2iUXCkYiSN4LTxgTJS6DUk&#10;JjN23SiVCqIMawv+MBnmER+oLyoFgUztyoJ7c+AM1IEaTgRMkN6qpozXI5DHw36pkJ2Air5e5/SL&#10;daZ0v4XF3CvwdReXXF076CZQT6pGE694+XpbmYguU1f1DO6iRWtvy8sWGdquzbwT64aSbMCHLSD1&#10;FbGhWQkvtFTKEkXbW5zVFn/87TzGU7nJy1lLfUr0vx8BJWfmqJeWGA5pwpxIJuFjUFezQqvfaTwW&#10;EYFcYAThdKL1m2XoZoEGTMjFIoVRYzoIG7NzIoJHzlGq1/M7oOtrGagLnu21P2H6oaRdLEl+V6Xf&#10;UBunSvQjF+fk132Kun8Y5j8BAAD//wMAUEsDBBQABgAIAAAAIQCp++zf3QAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJO00DbEqRASIHojUHF14yWJYq+j2G3C37Oc4Laj&#10;Gc2+KXazs+KMY+g8KUgXCQik2puOGgUf7083GxAhajLaekIF3xhgV15eFDo3fqI3PFexEVxCIdcK&#10;2hiHXMpQt+h0WPgBib0vPzodWY6NNKOeuNxZmSXJnXS6I/7Q6gEfW6z76uQUvE6Z7T4bvX+p+urQ&#10;+9Vzut46pa6v5od7EBHn+BeGX3xGh5KZjv5EJgjLestBBetbXsR2tsyWII58pKsEZFnI/wPKHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB1Xr5QMgIAAGAEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCp++zf3QAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F54EBA5" wp14:editId="27E107E9">
                   <wp:extent cx="1477670" cy="1796040"/>
                   <wp:effectExtent l="0" t="0" r="8255" b="0"/>
                   <wp:docPr id="7" name="Bildobjekt 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1052986736" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
@@ -1525,55 +1512,55 @@
               <w:t>Thorax K+ artärfas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4566" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="7DCF00C7" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0E2"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>â</w:t>
             </w:r>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Arcus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1887,56 +1874,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>SAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="7EF94FEE" id="Pil: uppåt 24" o:spid="_x0000_s1027" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:23.55pt;margin-top:28.3pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBe/zbVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kadYFdYqgRYYB&#10;RVegHXpmZDkWoK9RSuzu14+SnDbrdhqWA0FK1CP5/JjLq8FodpAYlLM1n55NOJNWuEbZXc2/P24+&#10;XHAWItgGtLOy5s8y8KvV+3eXvV/KmeucbiQyArFh2fuadzH6ZVUF0UkD4cx5aemydWggUoi7qkHo&#10;Cd3oajaZLKreYePRCRkCnd6US77K+G0rRfzWtkFGpmtOvcVsMdttstXqEpY7BN8pMbYB/9CFAWWp&#10;6AvUDURge1R/QBkl0AXXxjPhTOXaVgmZZ6BpppM30zx04GWehcgJ/oWm8P9gxd3hwd8j0dD7sAzk&#10;pimGFg1DR2ydzyfpl2ejbtmQqXt+oU4OkQk6nE8nsykRLOhq/nm+WJwnaqsClSA9hvhFOsOSU/O9&#10;XyO6PuPC4TbEkn3MSi+C06rZKK1zgLvttUZ2APqQm03uqTz5LU1b1pMMZ5+oZSaABNVqiOQa39Q8&#10;2B1noHekVBEx17YuVSCk0uENhK7UyLBFHkZF0qhWpuYXhY1SWdv0TGaVjRO8kpi8OGwHpqjwNAGl&#10;k61rnu+xUEsdBi82ivi4hRDvAUl5dEjbFL+RabWjWdzocdY5/Pm385Rf82RpbM56EjON+mMPKDnT&#10;Xy2p5eMifUMWTwM8Dbangd2ba0c0T3OD2aXHGPXRbdGZJ9q7dSpMV2AFNVdIHYPrWJaMNlfI9Tqn&#10;keI9xFv74EUCP3L+ODwB+lEXkQR1547Ch+UbbZRcEtYrmWNA+5H1Nu5yWsDTOGe9/uOsfgEAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJjZcV7eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyok7Zq0zROhZBApTcKH+Ak2yRqvA6xmzp8PdsT3GY1o9k32S6YTow4uNaSgngWgUAqbdVS&#10;reDr8/UpAeG8pkp3llDBhA52+f1dptPKXukDx6OvBZeQS7WCxvs+ldKVDRrtZrZHYu9kB6M9n0Mt&#10;q0Ffudx0ch5FK2l0S/yh0T2+NFiejxejIAmbffyzH8O0PkzFu/82h1P5ptTjQ3jegvAY/F8YbviM&#10;DjkzFfZClROdgmW05KSC1WIB4ubHCYuCxXy9AZln8v+C/BcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDBe/zbVQIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCY2XFe3gAAAAkBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="5E77D4C2">
+                    <v:shape id="Pil: uppåt 24" style="position:absolute;left:0;text-align:left;margin-left:23.55pt;margin-top:28.3pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="8956" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBe/zbVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kadYFdYqgRYYB&#10;RVegHXpmZDkWoK9RSuzu14+SnDbrdhqWA0FK1CP5/JjLq8FodpAYlLM1n55NOJNWuEbZXc2/P24+&#10;XHAWItgGtLOy5s8y8KvV+3eXvV/KmeucbiQyArFh2fuadzH6ZVUF0UkD4cx5aemydWggUoi7qkHo&#10;Cd3oajaZLKreYePRCRkCnd6US77K+G0rRfzWtkFGpmtOvcVsMdttstXqEpY7BN8pMbYB/9CFAWWp&#10;6AvUDURge1R/QBkl0AXXxjPhTOXaVgmZZ6BpppM30zx04GWehcgJ/oWm8P9gxd3hwd8j0dD7sAzk&#10;pimGFg1DR2ydzyfpl2ejbtmQqXt+oU4OkQk6nE8nsykRLOhq/nm+WJwnaqsClSA9hvhFOsOSU/O9&#10;XyO6PuPC4TbEkn3MSi+C06rZKK1zgLvttUZ2APqQm03uqTz5LU1b1pMMZ5+oZSaABNVqiOQa39Q8&#10;2B1noHekVBEx17YuVSCk0uENhK7UyLBFHkZF0qhWpuYXhY1SWdv0TGaVjRO8kpi8OGwHpqjwNAGl&#10;k61rnu+xUEsdBi82ivi4hRDvAUl5dEjbFL+RabWjWdzocdY5/Pm385Rf82RpbM56EjON+mMPKDnT&#10;Xy2p5eMifUMWTwM8Dbangd2ba0c0T3OD2aXHGPXRbdGZJ9q7dSpMV2AFNVdIHYPrWJaMNlfI9Tqn&#10;keI9xFv74EUCP3L+ODwB+lEXkQR1547Ch+UbbZRcEtYrmWNA+5H1Nu5yWsDTOGe9/uOsfgEAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJjZcV7eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyok7Zq0zROhZBApTcKH+Ak2yRqvA6xmzp8PdsT3GY1o9k32S6YTow4uNaSgngWgUAqbdVS&#10;reDr8/UpAeG8pkp3llDBhA52+f1dptPKXukDx6OvBZeQS7WCxvs+ldKVDRrtZrZHYu9kB6M9n0Mt&#10;q0Ffudx0ch5FK2l0S/yh0T2+NFiejxejIAmbffyzH8O0PkzFu/82h1P5ptTjQ3jegvAY/F8YbviM&#10;DjkzFfZClROdgmW05KSC1WIB4ubHCYuCxXy9AZln8v+C/BcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDBe/zbVQIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCY2XFe3gAAAAkBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" w14:anchorId="7EF94FEE">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="190F6226" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="0066567D" w:rsidRDefault="00273ED6" w:rsidP="00AE11BD">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00273ED6" w:rsidP="00AE11BD" w:rsidRDefault="00273ED6" w14:paraId="0666B90B" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -1976,53 +1963,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-                    <v:line w14:anchorId="57A87140" id="Rak 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="59.3pt,-.3pt" to="60.8pt,64.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBg/t9qqgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZJFoG7UdA9blQuC&#10;lYAfMHXsxJK/NGOa9t8zdrvdBW6IHJyxZ+Zl3vPL5uHknThqJBvDILtVK4UOKo42TIP88X3/bi0F&#10;ZQgjuBj0IM+a5MP27ZvNknp9F+foRo2CQQL1SxrknHPqm4bUrD3QKiYdOGkiesi8xakZERZG9665&#10;a9uPzRJxTBiVJuLT3SUptxXfGK3yV2NIZ+EGybPlumJdD2VtthvoJ4Q0W3UdA/5hCg828EdvUDvI&#10;IH6i/QvKW4WRoskrFX0TjbFKVw7Mpmv/YPNthqQrFxaH0k0m+n+w6svxMTwhy7Ak6ik9YWFxMujL&#10;m+cTpyrW+SaWPmWh+LC7bz+woooz6+6+45hBmpfehJQ/6ehFCQbpbChUoIfjZ8qX0ueSchzi3jpX&#10;r8MFsQzy/bprCz6wK4yDzKFP4yApTFKAm9huKmOFpOjsWNoLEOF0eHQojsBXvt+3/Fwn+62sfHsH&#10;NF/qaupiBm8zO9JZz7xK83O3CwVdV09dGbxIVqJDHM9Vyabs+L6qHFdvFUO83nP8+g/Y/gIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJlUrxHbAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMT0FOwzAQvCPx&#10;B2uRuLV2KqhCGqdCSJWAU2k5wM2Nt3FEvI5itw2/Z3Oip53RjGZnyvXoO3HGIbaBNGRzBQKpDral&#10;RsPnfjPLQcRkyJouEGr4xQjr6vamNIUNF/rA8y41gkMoFkaDS6kvpIy1Q2/iPPRIrB3D4E1iOjTS&#10;DubC4b6TC6WW0puW+IMzPb44rH92J6/hS+2/afuUO6rx9fHNv28UbTut7+/G5xWIhGP6N8NUn6tD&#10;xZ0O4UQ2io55li/ZqmHGZ9IXGYPDBPIHkFUprxdUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBg/t9qqgEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCZVK8R2wAAAAkBAAAPAAAAAAAAAAAAAAAAAAQEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAADAUAAAAA&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="364D0552">
+                    <v:line id="Rak 16" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="59.3pt,-.3pt" to="60.8pt,64.2pt" w14:anchorId="57A87140" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBg/t9qqgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZJFoG7UdA9blQuC&#10;lYAfMHXsxJK/NGOa9t8zdrvdBW6IHJyxZ+Zl3vPL5uHknThqJBvDILtVK4UOKo42TIP88X3/bi0F&#10;ZQgjuBj0IM+a5MP27ZvNknp9F+foRo2CQQL1SxrknHPqm4bUrD3QKiYdOGkiesi8xakZERZG9665&#10;a9uPzRJxTBiVJuLT3SUptxXfGK3yV2NIZ+EGybPlumJdD2VtthvoJ4Q0W3UdA/5hCg828EdvUDvI&#10;IH6i/QvKW4WRoskrFX0TjbFKVw7Mpmv/YPNthqQrFxaH0k0m+n+w6svxMTwhy7Ak6ik9YWFxMujL&#10;m+cTpyrW+SaWPmWh+LC7bz+woooz6+6+45hBmpfehJQ/6ehFCQbpbChUoIfjZ8qX0ueSchzi3jpX&#10;r8MFsQzy/bprCz6wK4yDzKFP4yApTFKAm9huKmOFpOjsWNoLEOF0eHQojsBXvt+3/Fwn+62sfHsH&#10;NF/qaupiBm8zO9JZz7xK83O3CwVdV09dGbxIVqJDHM9Vyabs+L6qHFdvFUO83nP8+g/Y/gIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJlUrxHbAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMT0FOwzAQvCPx&#10;B2uRuLV2KqhCGqdCSJWAU2k5wM2Nt3FEvI5itw2/Z3Oip53RjGZnyvXoO3HGIbaBNGRzBQKpDral&#10;RsPnfjPLQcRkyJouEGr4xQjr6vamNIUNF/rA8y41gkMoFkaDS6kvpIy1Q2/iPPRIrB3D4E1iOjTS&#10;DubC4b6TC6WW0puW+IMzPb44rH92J6/hS+2/afuUO6rx9fHNv28UbTut7+/G5xWIhGP6N8NUn6tD&#10;xZ0O4UQ2io55li/ZqmHGZ9IXGYPDBPIHkFUprxdUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBg/t9qqgEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCZVK8R2wAAAAkBAAAPAAAAAAAAAAAAAAAAAAQEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAADAUAAAAA&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E1E2326" wp14:editId="35372C51">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>1017270</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>315595</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="409575" cy="510540"/>
                       <wp:effectExtent l="0" t="0" r="9525" b="3810"/>
@@ -2071,72 +2058,72 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>AX</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="0E1E2326" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="39B1C2AB">
+                    <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe" w14:anchorId="0E1E2326">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum height 0 #1"/>
                         <v:f eqn="sum 10800 0 #1"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="prod @4 @3 10800"/>
                         <v:f eqn="sum width 0 @5"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
+                      <v:path textboxrect="@1,0,@2,@6" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Pil: nedåt 20" o:spid="_x0000_s1028" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:80.1pt;margin-top:24.85pt;width:32.25pt;height:40.2pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnJEb0UgIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aypu2COkWQIMOA&#10;oi3QDj0rshwLkESNUmN3Xz9Kdpqs22lYDgopUXzk06Ovb3pr2F5h0OAqPjkrOVNOQq3druLfnzaf&#10;rjgLUbhaGHCq4q8q8JvFxw/XnZ+rKbRgaoWMkrgw73zF2xj9vCiCbJUV4Qy8cnTYAFoRycVdUaPo&#10;KLs1xbQsL4oOsPYIUoVAu+vhkC9y/qZRMt43TVCRmYpTbTGvmNdtWovFtZjvUPhWy7EM8Q9VWKEd&#10;gb6lWoso2AvqP1JZLRECNPFMgi2gabRUuQfqZlK+6+axFV7lXoic4N9oCv8vrbzbP/oHJBo6H+aB&#10;zNRF36BN/1Qf6zNZr29kqT4ySZvn5ZfZ5YwzSUezSTk7z2QWx8seQ/yqwLJkVLyGzi0Rocs8if1t&#10;iIRK8Ye4BBjA6HqjjckO7rYrg2wv6PE2m5J+6b3oym9hxrGOpDe9pGMmBYmoMSKSaX1d8eB2nAmz&#10;I3XKiBnbQULIL5+w1yK0A0ZOO0jC6ki6NNpW/CoBH5CNS5WprKyxgyNxyYr9tmeagKcpUdrZQv36&#10;gAxhEF/wcqMJ9laE+CCQ1EZl0wTFe1oaA9QLjBZnLeDPv+2n+IqnlbOO1Et9/ngRqDgz3xzJ4/NF&#10;KpnFUwdPne2p417sCojjCc2ql9mkyxjNwWwQ7DMN2jKh0pFwkiobGB2dVRymikZVquUyh5HEvYi3&#10;7tHLlDwxlwh/6p8F+lEWkfR0Bweli/k7YQyx9OhHJkeHBiJrYRzeNHGnfo46fmIWvwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACPueOvdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SNyo3VAFGuJUFRLixIFgDr25sZtE2Osodn54e5YT3HY0n2ZnysPqHZvtGPuAErYbAcxiE0yPrQT1&#10;8XL3CCwmjUa7gFbCt41wqK6vSl2YsOC7nevUMgrBWGgJXUpDwXlsOut13ITBInmXMHqdSI4tN6Ne&#10;KNw7ngmRc697pA+dHuxzZ5uvevIS6vCq3o7rZ5wXlSvVzCc34UnK25v1+AQs2TX9wfBbn6pDRZ3O&#10;YUITmSOdi4xQCbv9AzACsmxHx5mce7EFXpX8/4TqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAKckRvRSAgAAqgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACPueOvdAAAACgEAAA8AAAAAAAAAAAAAAAAArAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" adj="12936" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Pil: nedåt 20" style="position:absolute;left:0;text-align:left;margin-left:80.1pt;margin-top:24.85pt;width:32.25pt;height:40.2pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1028" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t67" adj="12936" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnJEb0UgIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aypu2COkWQIMOA&#10;oi3QDj0rshwLkESNUmN3Xz9Kdpqs22lYDgopUXzk06Ovb3pr2F5h0OAqPjkrOVNOQq3druLfnzaf&#10;rjgLUbhaGHCq4q8q8JvFxw/XnZ+rKbRgaoWMkrgw73zF2xj9vCiCbJUV4Qy8cnTYAFoRycVdUaPo&#10;KLs1xbQsL4oOsPYIUoVAu+vhkC9y/qZRMt43TVCRmYpTbTGvmNdtWovFtZjvUPhWy7EM8Q9VWKEd&#10;gb6lWoso2AvqP1JZLRECNPFMgi2gabRUuQfqZlK+6+axFV7lXoic4N9oCv8vrbzbP/oHJBo6H+aB&#10;zNRF36BN/1Qf6zNZr29kqT4ySZvn5ZfZ5YwzSUezSTk7z2QWx8seQ/yqwLJkVLyGzi0Rocs8if1t&#10;iIRK8Ye4BBjA6HqjjckO7rYrg2wv6PE2m5J+6b3oym9hxrGOpDe9pGMmBYmoMSKSaX1d8eB2nAmz&#10;I3XKiBnbQULIL5+w1yK0A0ZOO0jC6ki6NNpW/CoBH5CNS5WprKyxgyNxyYr9tmeagKcpUdrZQv36&#10;gAxhEF/wcqMJ9laE+CCQ1EZl0wTFe1oaA9QLjBZnLeDPv+2n+IqnlbOO1Et9/ngRqDgz3xzJ4/NF&#10;KpnFUwdPne2p417sCojjCc2ql9mkyxjNwWwQ7DMN2jKh0pFwkiobGB2dVRymikZVquUyh5HEvYi3&#10;7tHLlDwxlwh/6p8F+lEWkfR0Bweli/k7YQyx9OhHJkeHBiJrYRzeNHGnfo46fmIWvwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACPueOvdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SNyo3VAFGuJUFRLixIFgDr25sZtE2Osodn54e5YT3HY0n2ZnysPqHZvtGPuAErYbAcxiE0yPrQT1&#10;8XL3CCwmjUa7gFbCt41wqK6vSl2YsOC7nevUMgrBWGgJXUpDwXlsOut13ITBInmXMHqdSI4tN6Ne&#10;KNw7ngmRc697pA+dHuxzZ5uvevIS6vCq3o7rZ5wXlSvVzCc34UnK25v1+AQs2TX9wfBbn6pDRZ3O&#10;YUITmSOdi4xQCbv9AzACsmxHx5mce7EFXpX8/4TqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAKckRvRSAgAAqgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACPueOvdAAAACgEAAA8AAAAAAAAAAAAAAAAArAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;">
                       <v:textbox style="layout-flow:vertical" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="55FAF33F" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="0066564D" w:rsidRDefault="00273ED6" w:rsidP="00AE11BD">
+                          <w:p w:rsidRPr="0066564D" w:rsidR="00273ED6" w:rsidP="00AE11BD" w:rsidRDefault="00273ED6" w14:paraId="5580844F" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>AX</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin"/>
                     </v:shape>
                   </w:pict>
@@ -2177,53 +2164,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-                    <v:line w14:anchorId="45B414AA" id="Rak 13" o:spid="_x0000_s1026" style="position:absolute;flip:x y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-1.95pt,24.6pt" to="113.05pt,25.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxesv8ugEAAF0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0b+S0a5AZcXpokO0w&#10;bAX2cWdkyRagL4hanPz7UXKaddttqA8CKZJP5OPz5uHkLDuqhCb4ji8XDWfKy9AbP3T8+7f9zZoz&#10;zOB7sMGrjp8V8oft2zebKbbqNozB9ioxAvHYTrHjY86xFQLlqBzgIkTlKahDcpDJTYPoE0yE7qy4&#10;bZqVmELqYwpSIdLtbg7ybcXXWsn8RWtUmdmOU2+5nqmeh3KK7QbaIUEcjby0Af/RhQPj6dEr1A4y&#10;sJ/J/APljEwBg84LGZwIWhup6gw0zbL5a5qvI0RVZyFyMF5pwteDlZ+Pj/4pEQ1TxBbjUypTnHRy&#10;TFsTP9JOebV+FKvEqGd2qgSerwSqU2aSLpfvVs1qdc+ZpNj9+7t14VfMeKU2JswfVHCsGB23xpfx&#10;oIXjJ8xz6nNKufZhb6ytK7KeTR2/Wy8b2qIEUoq2kMl0se84+oEzsANJUOZUITFY05fyAoRpODza&#10;xI5AMtjvG/ounf2RVt7eAY5zXg3NAnEmk0qtcR1fl+LnausLuqo6u0zwm8ZiHUJ/ruyK4tEOKx0X&#10;vRWRvPTJfvlXbH8BAAD//wMAUEsDBBQABgAIAAAAIQAwMYgm3AAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BboMwEETvlfIP1kbqLTGQgALFRFGrfkCTfMAGtmAFrxF2gPbr657a42hGM2/K42J6&#10;MdHotGUF8TYCQVzbRnOr4Hp53xxAOI/cYG+ZFHyRg2O1eiqxaOzMHzSdfStCCbsCFXTeD4WUru7I&#10;oNvagTh4n3Y06IMcW9mMOIdy08skijJpUHNY6HCg147q+/lhFOjdRQ/L92nKcR9nb+k1vc+cKvW8&#10;Xk4vIDwt/i8Mv/gBHarAdLMPbpzoFWx2eUgq2OcJiOAnSRaDuClIoxhkVcr/B6ofAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhADF6y/y6AQAAXQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADAxiCbcAAAACAEAAA8AAAAAAAAAAAAAAAAAFAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="0B5D65D7">
+                    <v:line id="Rak 13" style="position:absolute;flip:x y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="-1.95pt,24.6pt" to="113.05pt,25.05pt" w14:anchorId="45B414AA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxesv8ugEAAF0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0b+S0a5AZcXpokO0w&#10;bAX2cWdkyRagL4hanPz7UXKaddttqA8CKZJP5OPz5uHkLDuqhCb4ji8XDWfKy9AbP3T8+7f9zZoz&#10;zOB7sMGrjp8V8oft2zebKbbqNozB9ioxAvHYTrHjY86xFQLlqBzgIkTlKahDcpDJTYPoE0yE7qy4&#10;bZqVmELqYwpSIdLtbg7ybcXXWsn8RWtUmdmOU2+5nqmeh3KK7QbaIUEcjby0Af/RhQPj6dEr1A4y&#10;sJ/J/APljEwBg84LGZwIWhup6gw0zbL5a5qvI0RVZyFyMF5pwteDlZ+Pj/4pEQ1TxBbjUypTnHRy&#10;TFsTP9JOebV+FKvEqGd2qgSerwSqU2aSLpfvVs1qdc+ZpNj9+7t14VfMeKU2JswfVHCsGB23xpfx&#10;oIXjJ8xz6nNKufZhb6ytK7KeTR2/Wy8b2qIEUoq2kMl0se84+oEzsANJUOZUITFY05fyAoRpODza&#10;xI5AMtjvG/ounf2RVt7eAY5zXg3NAnEmk0qtcR1fl+LnausLuqo6u0zwm8ZiHUJ/ruyK4tEOKx0X&#10;vRWRvPTJfvlXbH8BAAD//wMAUEsDBBQABgAIAAAAIQAwMYgm3AAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BboMwEETvlfIP1kbqLTGQgALFRFGrfkCTfMAGtmAFrxF2gPbr657a42hGM2/K42J6&#10;MdHotGUF8TYCQVzbRnOr4Hp53xxAOI/cYG+ZFHyRg2O1eiqxaOzMHzSdfStCCbsCFXTeD4WUru7I&#10;oNvagTh4n3Y06IMcW9mMOIdy08skijJpUHNY6HCg147q+/lhFOjdRQ/L92nKcR9nb+k1vc+cKvW8&#10;Xk4vIDwt/i8Mv/gBHarAdLMPbpzoFWx2eUgq2OcJiOAnSRaDuClIoxhkVcr/B6ofAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhADF6y/y6AQAAXQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADAxiCbcAAAACAEAAA8AAAAAAAAAAAAAAAAAFAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F7C1466" wp14:editId="36276698">
                   <wp:extent cx="1420289" cy="806450"/>
                   <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                   <wp:docPr id="1" name="Bildobjekt 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1285352414" name=""/>
                           <pic:cNvPicPr/>
@@ -2347,56 +2334,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>SAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="2097B162" id="Pil: uppåt 22" o:spid="_x0000_s1029" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:27.3pt;margin-top:48.35pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwUCcTVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwuE0BSxRIiIqlKU&#10;IJEqZ+P1spb81bFhl/76ju0l0LSnqhxGM/b4zczbN8zvO63IUYCX1pR0NBhSIgy3lTT7kn5/WX+6&#10;o8QHZiqmrBElPQlP7xcfP8xbNxNj21hVCSAIYvysdSVtQnCzovC8EZr5gXXC4GVtQbOAIeyLCliL&#10;6FoV4+FwWrQWKgeWC+/x9CFf0kXCr2vBw3NdexGIKin2FpKFZHfRFos5m+2BuUbyvg32D11oJg0W&#10;fYN6YIGRA8g/oLTkYL2tw4BbXdi6llykGXCa0fDdNNuGOZFmQXK8e6PJ/z9Y/nTcug0gDa3zM49u&#10;nKKrQROwyNbtZBh/aTbslnSJutMbdaILhOPhZDQcj5BgjleTL5Pp9DZSW2SoCOnAh6/CahKdkh7c&#10;EsC2CZcdH33I2ees+MJbJau1VCoFsN+tFJAjww+5Xqee8pPf0pQhLcpw/BlbJpyhoGrFArraVSX1&#10;Zk8JU3tUKg+QahsbKyBS7vCB+SbXSLBZHloG1KiSuqR3mY1cWZn4TCSV9RNcSIxe6HYdkVj4JgLF&#10;k52tThvI1GKH3vG1RD4emQ8bBqg8PMRtCs9oamVxFtt7lDQWfv7tPOaXNFocm5IWxYyj/jgwEJSo&#10;bwbVcjON35CE6wCug911YA56ZZHmUWowufgYgjq7NVj9inu3jIXxihmOzWVS+2AV8pLh5nKxXKY0&#10;VLxj4dFsHY/gZ85fulcGrtdFQEE92bPw2eydNnIuCutCZh/gfiS99bscF/A6TlmXf5zFLwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFQBFUffAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyo3VLaNMSpEBKo9EbhA5x4m0TE6xC7acLXsz3BbXdnNPsm246uFQP2ofGkYT5TIJBKbxuq&#10;NHx+vNwlIEI0ZE3rCTVMGGCbX19lJrX+TO84HGIlOIRCajTUMXaplKGs0Zkw8x0Sa0ffOxN57Stp&#10;e3PmcNfKhVIr6UxD/KE2HT7XWH4dTk5DMm5285/dME7r/VS8xW+3P5avWt/ejE+PICKO8c8MF3xG&#10;h5yZCn8iG0SrYbnesJPv6n4J4mJYPHCXgodVokDmmfxfIf8FAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAMFAnE1UCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAVAEVR98AAAAKAQAADwAAAAAAAAAAAAAAAACvBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="7F1773AC">
+                    <v:shape id="Pil: uppåt 22" style="position:absolute;left:0;text-align:left;margin-left:27.3pt;margin-top:48.35pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1029" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="8956" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwUCcTVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwuE0BSxRIiIqlKU&#10;IJEqZ+P1spb81bFhl/76ju0l0LSnqhxGM/b4zczbN8zvO63IUYCX1pR0NBhSIgy3lTT7kn5/WX+6&#10;o8QHZiqmrBElPQlP7xcfP8xbNxNj21hVCSAIYvysdSVtQnCzovC8EZr5gXXC4GVtQbOAIeyLCliL&#10;6FoV4+FwWrQWKgeWC+/x9CFf0kXCr2vBw3NdexGIKin2FpKFZHfRFos5m+2BuUbyvg32D11oJg0W&#10;fYN6YIGRA8g/oLTkYL2tw4BbXdi6llykGXCa0fDdNNuGOZFmQXK8e6PJ/z9Y/nTcug0gDa3zM49u&#10;nKKrQROwyNbtZBh/aTbslnSJutMbdaILhOPhZDQcj5BgjleTL5Pp9DZSW2SoCOnAh6/CahKdkh7c&#10;EsC2CZcdH33I2ees+MJbJau1VCoFsN+tFJAjww+5Xqee8pPf0pQhLcpw/BlbJpyhoGrFArraVSX1&#10;Zk8JU3tUKg+QahsbKyBS7vCB+SbXSLBZHloG1KiSuqR3mY1cWZn4TCSV9RNcSIxe6HYdkVj4JgLF&#10;k52tThvI1GKH3vG1RD4emQ8bBqg8PMRtCs9oamVxFtt7lDQWfv7tPOaXNFocm5IWxYyj/jgwEJSo&#10;bwbVcjON35CE6wCug911YA56ZZHmUWowufgYgjq7NVj9inu3jIXxihmOzWVS+2AV8pLh5nKxXKY0&#10;VLxj4dFsHY/gZ85fulcGrtdFQEE92bPw2eydNnIuCutCZh/gfiS99bscF/A6TlmXf5zFLwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFQBFUffAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyo3VLaNMSpEBKo9EbhA5x4m0TE6xC7acLXsz3BbXdnNPsm246uFQP2ofGkYT5TIJBKbxuq&#10;NHx+vNwlIEI0ZE3rCTVMGGCbX19lJrX+TO84HGIlOIRCajTUMXaplKGs0Zkw8x0Sa0ffOxN57Stp&#10;e3PmcNfKhVIr6UxD/KE2HT7XWH4dTk5DMm5285/dME7r/VS8xW+3P5avWt/ejE+PICKO8c8MF3xG&#10;h5yZCn8iG0SrYbnesJPv6n4J4mJYPHCXgodVokDmmfxfIf8FAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAMFAnE1UCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAVAEVR98AAAAKAQAADwAAAAAAAAAAAAAAAACvBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" w14:anchorId="2097B162">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="5476EC35" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="0066567D" w:rsidRDefault="00273ED6" w:rsidP="00AE11BD">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00273ED6" w:rsidP="00AE11BD" w:rsidRDefault="00273ED6" w14:paraId="2EACC26A" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -2436,53 +2423,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-                    <v:line w14:anchorId="1F67EB7A" id="Rak 19" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="63.35pt,-1.55pt" to="64.35pt,94.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCClO+StgEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813oEDRzBcg4x3B6C&#10;NkDbD1hTpESAL3BZy/77LCnHTZtbUB2IJXc53Jkdbe5P1rCjjKi963mzqjmTTvhBu7Hnv37uP605&#10;wwRuAOOd7PlZIr/ffvywmUMnWz95M8jICMRhN4eeTymFrqpQTNICrnyQjpLKRwuJtnGshggzoVtT&#10;tXV9W80+DiF6IRHpdLck+bbgKyVF+q4UysRMz6m3VNZY1kNeq+0GujFCmLS4tAHv6MKCdvToFWoH&#10;CdjvqN9AWS2iR6/SSnhbeaW0kIUDsWnqf9j8mCDIwoXEwXCVCf8frPh2fHBPkWSYA3YYnmJmcVLR&#10;MmV0+EozLbyoU3Yqsp2vsslTYoIOm/auveFMUKZpm9u75nOWtVpgMlyImL5Ib1kOem60y6ygg+Mj&#10;pqX0pSQfO7/XxpTJGMfmnt+sm5qGJ4AMogwkCm0Yeo5u5AzMSM4TKRZI9EYP+XoGwjgeHkxkR6Dp&#10;7/c1fZfO/irLb+8Ap6WupBZfWJ3InEbbnq/z5ZfbxmV0Wex1YfBHvRwd/HAuolZ5R6Mrclxslr3x&#10;ek/x659h+wwAAP//AwBQSwMEFAAGAAgAAAAhADsM84zeAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNxaJ0FtoxCnKpE4cECCwge48WJHxOsQu23g69me4LazO5p9U29nP4gT&#10;TrEPpCBfZiCQumB6sgre3x4XJYiYNBk9BEIF3xhh21xf1boy4UyveNonKziEYqUVuJTGSsrYOfQ6&#10;LsOIxLePMHmdWE5WmkmfOdwPssiytfS6J/7g9Iitw+5zf/QKnsMPtZvVU5ftvuxLnrcPqbBOqdub&#10;eXcPIuGc/sxwwWd0aJjpEI5kohhYF+sNWxUs7nIQF0NR8uLAQ1muQDa1/F+h+QUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCClO+StgEAAFQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQA7DPOM3gAAAAoBAAAPAAAAAAAAAAAAAAAAABAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="1AE46A8B">
+                    <v:line id="Rak 19" style="position:absolute;flip:x;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="63.35pt,-1.55pt" to="64.35pt,94.25pt" w14:anchorId="1F67EB7A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCClO+StgEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813oEDRzBcg4x3B6C&#10;NkDbD1hTpESAL3BZy/77LCnHTZtbUB2IJXc53Jkdbe5P1rCjjKi963mzqjmTTvhBu7Hnv37uP605&#10;wwRuAOOd7PlZIr/ffvywmUMnWz95M8jICMRhN4eeTymFrqpQTNICrnyQjpLKRwuJtnGshggzoVtT&#10;tXV9W80+DiF6IRHpdLck+bbgKyVF+q4UysRMz6m3VNZY1kNeq+0GujFCmLS4tAHv6MKCdvToFWoH&#10;CdjvqN9AWS2iR6/SSnhbeaW0kIUDsWnqf9j8mCDIwoXEwXCVCf8frPh2fHBPkWSYA3YYnmJmcVLR&#10;MmV0+EozLbyoU3Yqsp2vsslTYoIOm/auveFMUKZpm9u75nOWtVpgMlyImL5Ib1kOem60y6ygg+Mj&#10;pqX0pSQfO7/XxpTJGMfmnt+sm5qGJ4AMogwkCm0Yeo5u5AzMSM4TKRZI9EYP+XoGwjgeHkxkR6Dp&#10;7/c1fZfO/irLb+8Ap6WupBZfWJ3InEbbnq/z5ZfbxmV0Wex1YfBHvRwd/HAuolZ5R6Mrclxslr3x&#10;ek/x659h+wwAAP//AwBQSwMEFAAGAAgAAAAhADsM84zeAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNxaJ0FtoxCnKpE4cECCwge48WJHxOsQu23g69me4LazO5p9U29nP4gT&#10;TrEPpCBfZiCQumB6sgre3x4XJYiYNBk9BEIF3xhh21xf1boy4UyveNonKziEYqUVuJTGSsrYOfQ6&#10;LsOIxLePMHmdWE5WmkmfOdwPssiytfS6J/7g9Iitw+5zf/QKnsMPtZvVU5ftvuxLnrcPqbBOqdub&#10;eXcPIuGc/sxwwWd0aJjpEI5kohhYF+sNWxUs7nIQF0NR8uLAQ1muQDa1/F+h+QUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCClO+StgEAAFQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQA7DPOM3gAAAAoBAAAPAAAAAAAAAAAAAAAAABAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62735762" wp14:editId="7DEC23FD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-4445</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>543560</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1584960" cy="0"/>
                       <wp:effectExtent l="19050" t="19050" r="15240" b="19050"/>
                       <wp:wrapNone/>
@@ -2501,53 +2488,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-                    <v:line w14:anchorId="149D69E9" id="Rak 28" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-.35pt,42.8pt" to="124.45pt,42.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIlTz9swEAAFADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+y0SBEYUXpokPUw&#10;rAW6/QBGlmwB+oKoxsm/H6V8rOtuw3wQSJF65COfV48HZ9leJTTBCz6ftZwpL0Nv/CD4zx/b2yVn&#10;mMH3YINXgh8V8sf1zZfVFDt1F8Zge5UYgXjspij4mHPsmgblqBzgLETlKahDcpDJTUPTJ5gI3dnm&#10;rm0fmimkPqYgFSLdbk5Bvq74WiuZX7RGlZkVnHrL9Uz13JWzWa+gGxLE0chzG/APXTgwnopeoTaQ&#10;gb0n8xeUMzIFDDrPZHBN0NpIVTkQm3n7ic3bCFFVLjQcjNcx4f+Dld/3T/410RimiB3G11RYHHRy&#10;TFsTn2mnlRd1yg51bMfr2NQhM0mX88Vycb944ExeYs0JokDFhPmrCo4VQ3BrfGEEHey/YaaylHpJ&#10;Kdc+bI21dSvWs0nw++W8pcVJIHFoC5lMF3vB0Q+cgR1IdTKnConBmr48L0CYht2TTWwPtPnttqWv&#10;LJvK/ZFWam8Ax1NeDZ004UwmYVrjBF+Wx5fX1hd0VaV1ZvB7csXahf5YB9oUj9ZWi54lVnTx0Sf7&#10;44+w/gUAAP//AwBQSwMEFAAGAAgAAAAhAKmY8ZHcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jt9OwjAUxu9NfIfmkHgH3RaBOdYRXOKFFySCPkBZD+3CejrXAtOnt4YLvfz+5Pt+5Xq0Hbvg4FtH&#10;AtJZAgypcaolLeDj/WWaA/NBkpKdIxTwhR7W1f1dKQvlrrTDyz5oFkfIF1KACaEvOPeNQSv9zPVI&#10;MTu6wcoQ5aC5GuQ1jtuOZ0my4Fa2FB+M7LE22Jz2Zytg676pXs5fm2Tzqd/StH4OmTZCPEzGzQpY&#10;wDH8leEXP6JDFZkO7kzKs07AdBmLAvL5AliMs8f8CdjhZvCq5P/5qx8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAyJU8/bMBAABQAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAqZjxkdwAAAAHAQAADwAAAAAAAAAAAAAAAAANBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="13C63A8C">
+                    <v:line id="Rak 28" style="position:absolute;flip:x;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="-.35pt,42.8pt" to="124.45pt,42.8pt" w14:anchorId="149D69E9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIlTz9swEAAFADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+y0SBEYUXpokPUw&#10;rAW6/QBGlmwB+oKoxsm/H6V8rOtuw3wQSJF65COfV48HZ9leJTTBCz6ftZwpL0Nv/CD4zx/b2yVn&#10;mMH3YINXgh8V8sf1zZfVFDt1F8Zge5UYgXjspij4mHPsmgblqBzgLETlKahDcpDJTUPTJ5gI3dnm&#10;rm0fmimkPqYgFSLdbk5Bvq74WiuZX7RGlZkVnHrL9Uz13JWzWa+gGxLE0chzG/APXTgwnopeoTaQ&#10;gb0n8xeUMzIFDDrPZHBN0NpIVTkQm3n7ic3bCFFVLjQcjNcx4f+Dld/3T/410RimiB3G11RYHHRy&#10;TFsTn2mnlRd1yg51bMfr2NQhM0mX88Vycb944ExeYs0JokDFhPmrCo4VQ3BrfGEEHey/YaaylHpJ&#10;Kdc+bI21dSvWs0nw++W8pcVJIHFoC5lMF3vB0Q+cgR1IdTKnConBmr48L0CYht2TTWwPtPnttqWv&#10;LJvK/ZFWam8Ax1NeDZ004UwmYVrjBF+Wx5fX1hd0VaV1ZvB7csXahf5YB9oUj9ZWi54lVnTx0Sf7&#10;44+w/gUAAP//AwBQSwMEFAAGAAgAAAAhAKmY8ZHcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jt9OwjAUxu9NfIfmkHgH3RaBOdYRXOKFFySCPkBZD+3CejrXAtOnt4YLvfz+5Pt+5Xq0Hbvg4FtH&#10;AtJZAgypcaolLeDj/WWaA/NBkpKdIxTwhR7W1f1dKQvlrrTDyz5oFkfIF1KACaEvOPeNQSv9zPVI&#10;MTu6wcoQ5aC5GuQ1jtuOZ0my4Fa2FB+M7LE22Jz2Zytg676pXs5fm2Tzqd/StH4OmTZCPEzGzQpY&#10;wDH8leEXP6JDFZkO7kzKs07AdBmLAvL5AliMs8f8CdjhZvCq5P/5qx8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAyJU8/bMBAABQAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAqZjxkdwAAAAHAQAADwAAAAAAAAAAAAAAAAANBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="672D957F" wp14:editId="5ACD1B40">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1103630</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>557530</wp:posOffset>
                       </wp:positionV>
@@ -2598,56 +2585,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>COR</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="672D957F" id="Pil: uppåt 26" o:spid="_x0000_s1030" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:86.9pt;margin-top:43.9pt;width:32.3pt;height:43.5pt;rotation:180;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4fJxLVgIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aytiuCOkXQIsOA&#10;oC2QDj0rshwLkESNUmJnXz9Kdpqs22lYDgQpUY/k82Nu73pr2F5h0OAqPrkoOVNOQq3dtuLfX5af&#10;bjgLUbhaGHCq4gcV+N3844fbzs/UFFowtUJGIC7MOl/xNkY/K4ogW2VFuACvHF02gFZECnFb1Cg6&#10;QremmJblddEB1h5BqhDo9GG45POM3zRKxqemCSoyU3HqLWaL2W6SLea3YrZF4VstxzbEP3RhhXZU&#10;9A3qQUTBdqj/gLJaIgRo4oUEW0DTaKnyDDTNpHw3zboVXuVZiJzg32gK/w9WPu7X/hmJhs6HWSA3&#10;TdE3aBkCsTUpb8r0y8NRu6zP3B3euFN9ZJIOLyfldEIMS7q6uppeXmVuiwErYXoM8asCy5JT8Z1f&#10;IEKXccV+FSK1QNnHrPQigNH1UhuTA9xu7g2yvaAvuVzmnoYnv6UZxzrqevqFWmZSkKIaIyK51tcV&#10;D27LmTBbkqqMmGs7SBWyDFLtBxHaoUaGHfRhdSSRGm0rPrIxVDYudaayzMYJTiwmL/abnmkqfJmA&#10;0skG6sMzDtxSh8HLpaayKxHis0CSHh3SOsUnMo0BmgVGj7MW8OffzlN+xZOlsTnrSM006o+dQMWZ&#10;+eZILp+v0zdk8TzA82BzHridvQeieZIbzC49xmiOboNgX2nxFqkwXQknqbmB1DG4j8OW0epKtVjk&#10;NJK8F3Hl1l4m8KMqXvpXgX7URSRBPcJR+WL2ThtDLknlROYY0IJkBY3LnDbwPM5Zp7+c+S8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCdBJV/3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJM2olGIU1Wg5opo+QAnXuKIeB1ip03/nu0JTqvRjGbflLvFDeKMU+g9KUhXCQik1pue&#10;OgWfp8NTDiJETUYPnlDBFQPsqvu7UhfGX+gDz8fYCS6hUGgFNsaxkDK0Fp0OKz8isfflJ6cjy6mT&#10;ZtIXLneDXCfJs3S6J/5g9YivFtvv4+wUvKWxrn+ks+9z6K9NnR3C3qVKPT4s+xcQEZf4F4YbPqND&#10;xUyNn8kEMbDebhg9Ksi3fDmw3uQZiObmZDnIqpT/J1S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAHh8nEtWAgAAugQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJ0ElX/cAAAACgEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" adj="8019" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="26926931">
+                    <v:shape id="Pil: uppåt 26" style="position:absolute;left:0;text-align:left;margin-left:86.9pt;margin-top:43.9pt;width:32.3pt;height:43.5pt;rotation:180;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1030" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="8019" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4fJxLVgIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aytiuCOkXQIsOA&#10;oC2QDj0rshwLkESNUmJnXz9Kdpqs22lYDgQpUY/k82Nu73pr2F5h0OAqPrkoOVNOQq3dtuLfX5af&#10;bjgLUbhaGHCq4gcV+N3844fbzs/UFFowtUJGIC7MOl/xNkY/K4ogW2VFuACvHF02gFZECnFb1Cg6&#10;QremmJblddEB1h5BqhDo9GG45POM3zRKxqemCSoyU3HqLWaL2W6SLea3YrZF4VstxzbEP3RhhXZU&#10;9A3qQUTBdqj/gLJaIgRo4oUEW0DTaKnyDDTNpHw3zboVXuVZiJzg32gK/w9WPu7X/hmJhs6HWSA3&#10;TdE3aBkCsTUpb8r0y8NRu6zP3B3euFN9ZJIOLyfldEIMS7q6uppeXmVuiwErYXoM8asCy5JT8Z1f&#10;IEKXccV+FSK1QNnHrPQigNH1UhuTA9xu7g2yvaAvuVzmnoYnv6UZxzrqevqFWmZSkKIaIyK51tcV&#10;D27LmTBbkqqMmGs7SBWyDFLtBxHaoUaGHfRhdSSRGm0rPrIxVDYudaayzMYJTiwmL/abnmkqfJmA&#10;0skG6sMzDtxSh8HLpaayKxHis0CSHh3SOsUnMo0BmgVGj7MW8OffzlN+xZOlsTnrSM006o+dQMWZ&#10;+eZILp+v0zdk8TzA82BzHridvQeieZIbzC49xmiOboNgX2nxFqkwXQknqbmB1DG4j8OW0epKtVjk&#10;NJK8F3Hl1l4m8KMqXvpXgX7URSRBPcJR+WL2ThtDLknlROYY0IJkBY3LnDbwPM5Zp7+c+S8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCdBJV/3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJM2olGIU1Wg5opo+QAnXuKIeB1ip03/nu0JTqvRjGbflLvFDeKMU+g9KUhXCQik1pue&#10;OgWfp8NTDiJETUYPnlDBFQPsqvu7UhfGX+gDz8fYCS6hUGgFNsaxkDK0Fp0OKz8isfflJ6cjy6mT&#10;ZtIXLneDXCfJs3S6J/5g9YivFtvv4+wUvKWxrn+ks+9z6K9NnR3C3qVKPT4s+xcQEZf4F4YbPqND&#10;xUyNn8kEMbDebhg9Ksi3fDmw3uQZiObmZDnIqpT/J1S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAHh8nEtWAgAAugQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJ0ElX/cAAAACgEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" w14:anchorId="672D957F">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="3CBF8E56" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="0066567D" w:rsidRDefault="00273ED6" w:rsidP="00AE11BD">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00273ED6" w:rsidP="00AE11BD" w:rsidRDefault="00273ED6" w14:paraId="6F6EA83F" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>COR</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -3484,55 +3471,55 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0031005C" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings 3" w:char="F039"/>
+                <w:rFonts w:ascii="Wingdings 3" w:eastAsia="Wingdings 3" w:hAnsi="Wingdings 3" w:cs="Wingdings 3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  Lungor K+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72E76DD6" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
@@ -3910,56 +3897,56 @@
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F4556BE" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:cs="Arial"/>
+                <w:rFonts w:ascii="Wingdings 3" w:eastAsia="Wingdings 3" w:hAnsi="Wingdings 3" w:cs="Wingdings 3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:sym w:font="Wingdings 3" w:char="F039"/>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lungartärer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
@@ -4764,423 +4751,411 @@
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00273ED6" w:rsidRPr="00273ED6" w14:paraId="60D1990A" w14:textId="77777777" w:rsidTr="00AE11BD">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6968B441" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Scout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70D808B6" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AD32BEC" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0248D5AE" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F3A18A0" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32CF969B" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00273ED6" w:rsidRPr="00273ED6" w14:paraId="19DD0974" w14:textId="77777777" w:rsidTr="00AE11BD">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63E90194" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dosrapport</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CEE68A6" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="613198FF" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46C74FAB" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67483593" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="583C3C2A" w14:textId="77777777" w:rsidR="00273ED6" w:rsidRPr="00273ED6" w:rsidRDefault="00273ED6" w:rsidP="00273ED6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6922,118 +6897,118 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00273ED6">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AB9DCA8" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="24BB3156" w14:textId="77777777" w:rsidR="00F045B2" w:rsidRDefault="00F045B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48133A74" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="5973D4CA" w14:textId="77777777" w:rsidR="00F045B2" w:rsidRDefault="00F045B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="024A574E" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="4E1F38BD" w14:textId="77777777" w:rsidR="00F045B2" w:rsidRDefault="00F045B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -7048,89 +7023,89 @@
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -7159,51 +7134,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -7237,73 +7212,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2ED80BE0" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="734FA0FC" w14:textId="77777777" w:rsidR="00F045B2" w:rsidRDefault="00F045B2"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AC49AF6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="35C42A6F" w14:textId="77777777" w:rsidR="00F045B2" w:rsidRDefault="00F045B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3184B814" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="319D6C72" w14:textId="77777777" w:rsidR="00F045B2" w:rsidRDefault="00F045B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -7341,91 +7316,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="50190666">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1031" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -7464,60 +7439,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="77DEAD3F">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1032" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -7591,51 +7566,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10096,68 +10071,67 @@
   <w:num w:numId="17" w16cid:durableId="1764567379">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2091001361">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1220049105">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="993609658">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1754887955">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1879277065">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1886941118">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
@@ -10365,50 +10339,51 @@
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733835"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="008410F9"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00865B48"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
@@ -10534,108 +10509,110 @@
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E12F6B"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7498"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F045B2"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7EEA9F45"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{F057423C-5635-4232-9171-6614B8077303}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13005,51 +12982,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16221,114 +16198,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2114</Characters>
+  <Pages>1</Pages>
+  <Words>373</Words>
+  <Characters>1979</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2348</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT Lungemboli gravida (838207B)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>8</revision>
+  <revision>9</revision>
   <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>