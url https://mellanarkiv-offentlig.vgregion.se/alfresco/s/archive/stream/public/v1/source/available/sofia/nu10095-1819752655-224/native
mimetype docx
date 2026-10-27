--- v0 (2025-12-13)
+++ v1 (2026-10-27)
@@ -11,552 +11,524 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="15D55E7D" w14:textId="77777777" w:rsidR="00C72616" w:rsidRDefault="00C72616" w:rsidP="00F35B05">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00C72616" w:rsidSect="00C72616">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="50B0F27F" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F53C9F4" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="382D1202" w14:textId="2F5B043C" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="008071A2" w:rsidP="008071A2">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72616">
         <w:t>DT Lungemboli (838207A)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03F6C01D" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="008071A2">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C72616">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C34CCE9" w14:textId="77777777" w:rsidR="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Metodbeskrivning för DT-undersökning i NU-sjukvården.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8563E9" w14:textId="77777777" w:rsidR="008071A2" w:rsidRPr="00C72616" w:rsidRDefault="008071A2" w:rsidP="00C72616">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E56C9CC" w14:textId="77777777" w:rsidR="008071A2" w:rsidRPr="00C72616" w:rsidRDefault="008071A2" w:rsidP="008071A2">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C72616">
         <w:t>Reviderat i denna version</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22885D05" w14:textId="4EC816CC" w:rsidR="008071A2" w:rsidRPr="00C72616" w:rsidRDefault="008071A2" w:rsidP="008071A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72616">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Inga förändringa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>r.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A5DF37" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7670E8EA" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="008071A2">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C72616">
         <w:t>Inför undersökningen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:left w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:insideV w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C72616" w:rsidRPr="00C72616" w14:paraId="639ED6BE" w14:textId="77777777" w:rsidTr="00F7099B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="64A45217" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0EEE361E" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lungemboli.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C72616" w:rsidRPr="00C72616" w14:paraId="4A3A8F70" w14:textId="77777777" w:rsidTr="00F7099B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FA1198D" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Förberedelser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="425E30F5" w14:textId="43633832" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00F7099B" w:rsidP="00C72616">
+          </w:tcPr>
+          <w:p w14:paraId="425E30F5" w14:textId="43633832" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00C72616" w:rsidRPr="00C72616">
+              <w:r w:rsidRPr="00C72616">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>Kr</w:t>
-[...19 lines deleted...]
-                <w:t>atinin</w:t>
+                <w:t>Kreatinin</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-            <w:r w:rsidR="00C72616" w:rsidRPr="00C72616">
+            <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> och GFR.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3288EEB6" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PVK, helst grön.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C72616" w:rsidRPr="00C72616" w14:paraId="04794FC0" w14:textId="77777777" w:rsidTr="00F7099B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="439D94ED" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PO kontrast/dryck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F672EC1" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ingen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C72616" w:rsidRPr="00C72616" w14:paraId="1104B319" w14:textId="77777777" w:rsidTr="00F7099B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CF51D9E" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IV kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="227DF7F6" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Beroende på patientens ålder:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="559E6FBC" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
@@ -668,184 +640,180 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ”Lungemboli över 40 år”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C72616" w:rsidRPr="00C72616" w14:paraId="78F93A10" w14:textId="77777777" w:rsidTr="00F7099B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C5787F1" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Strålskydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45071BCA" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Se kapitel 4.2 och 5.2 i </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CC1FC4F" w14:textId="4BACD476" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00F7099B" w:rsidP="00C72616">
+          <w:p w14:paraId="3CC1FC4F" w14:textId="4BACD476" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidR="00C72616" w:rsidRPr="00C72616">
+              <w:r w:rsidRPr="00C72616">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C72616" w:rsidRPr="00C72616" w14:paraId="4278090E" w14:textId="77777777" w:rsidTr="00F7099B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0C357013" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="791950E8" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -915,91 +883,90 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Armarna ovanför huvudet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="120023FF" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A71B32C" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="009B29FD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C72616">
         <w:t>Bildtagning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="4566"/>
         <w:gridCol w:w="2522"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C72616" w:rsidRPr="00C72616" w14:paraId="32028A09" w14:textId="77777777" w:rsidTr="00C72616">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66F3680A" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
@@ -1082,53 +1049,53 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-                    <v:rect w14:anchorId="304BE219" id="Rektangel 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:.5pt;margin-top:13.85pt;width:114.75pt;height:105.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC39g34NQIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyFLaREirBCIXtAu&#10;Erva8+A4JJK/OjYE+us7dgK0256qcjBjz/iN582bzB7PWrGTRN9YU/B8MORMGmHLxhwK/vqy/jTh&#10;zAcwJShrZMEv0vPH+ccPs9ZN5YOtrSolMgIxftq6gtchuGmWeVFLDX5gnTTkrCxqCLTFQ1YitISu&#10;VfYwHH7JWoulQyuk93S66px8nvCrSorwXFVeBqYKTm8LacW07uOazWcwPSC4uhH9M+AfXqGhMZT0&#10;BrWCAOyIzR9QuhFova3CQFid2apqhEw1UDX58F01uxqcTLUQOd7daPL/D1Y8nXZui0RD6/zUkxmr&#10;OFeo4z+9j50TWZcbWfIcmKDD/PP46zgfcybIl49Gk/Ek0Zndrzv04Zu0mkWj4EjdSCTBaeMDpaTQ&#10;a0jMZuy6USp1RBnWFnw0yYfUNAEkjEpBIFO7suDeHDgDdSDFiYAJ0lvVlPF6BPJ42C8VshNQ19fr&#10;If1ioyndb2Ex9wp83cUlV6cH3QQSpWp0wSfx8vW2MhFdJln1FdxZi9belpctMrSdzrwT64aSbMCH&#10;LSAJi6qhYQnPtFTKUom2tzirLf7423mMp36Tl7OWhErlfz8CSs7MUS8tVZjTiDmRTMLHoK5mhVa/&#10;0XwsIgK5wAjC6UjrN8vQDQNNmJCLRQojZToIG7NzIoLHmiNVL+c3QNf3MpAMnuxVoDB919Iulii/&#10;s9JvSMepE/3MxUH5dZ+i7l+G+U8AAAD//wMAUEsDBBQABgAIAAAAIQB+ONnx3QAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNASQlxKoQEiN4IVL1u4yWJ4p8odpvw9mxP&#10;cNvRjGa/KTazNeJEY+i8U7BcJCDI1V53rlHw9flyswYRIjqNxjtS8EMBNuXlRYG59pP7oFMVG8El&#10;LuSooI1xyKUMdUsWw8IP5Nj79qPFyHJspB5x4nJrZJok99Ji5/hDiwM9t1T31dEqeJ9S0+0b3L5V&#10;fbXr/d3rMnuwSl1fzU+PICLN8S8MZ3xGh5KZDv7odBCGNS+JCtIsA8F2epusQBzOx3oFsizk/wHl&#10;LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC39g34NQIAAGEEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB+ONnx3QAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="3pt"/>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="7C654ACD">
+                    <v:rect id="Rektangel 3" style="position:absolute;margin-left:.5pt;margin-top:13.85pt;width:114.75pt;height:105.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="3pt" w14:anchorId="304BE219" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC39g34NQIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyFLaREirBCIXtAu&#10;Erva8+A4JJK/OjYE+us7dgK0256qcjBjz/iN582bzB7PWrGTRN9YU/B8MORMGmHLxhwK/vqy/jTh&#10;zAcwJShrZMEv0vPH+ccPs9ZN5YOtrSolMgIxftq6gtchuGmWeVFLDX5gnTTkrCxqCLTFQ1YitISu&#10;VfYwHH7JWoulQyuk93S66px8nvCrSorwXFVeBqYKTm8LacW07uOazWcwPSC4uhH9M+AfXqGhMZT0&#10;BrWCAOyIzR9QuhFova3CQFid2apqhEw1UDX58F01uxqcTLUQOd7daPL/D1Y8nXZui0RD6/zUkxmr&#10;OFeo4z+9j50TWZcbWfIcmKDD/PP46zgfcybIl49Gk/Ek0Zndrzv04Zu0mkWj4EjdSCTBaeMDpaTQ&#10;a0jMZuy6USp1RBnWFnw0yYfUNAEkjEpBIFO7suDeHDgDdSDFiYAJ0lvVlPF6BPJ42C8VshNQ19fr&#10;If1ioyndb2Ex9wp83cUlV6cH3QQSpWp0wSfx8vW2MhFdJln1FdxZi9belpctMrSdzrwT64aSbMCH&#10;LSAJi6qhYQnPtFTKUom2tzirLf7423mMp36Tl7OWhErlfz8CSs7MUS8tVZjTiDmRTMLHoK5mhVa/&#10;0XwsIgK5wAjC6UjrN8vQDQNNmJCLRQojZToIG7NzIoLHmiNVL+c3QNf3MpAMnuxVoDB919Iulii/&#10;s9JvSMepE/3MxUH5dZ+i7l+G+U8AAAD//wMAUEsDBBQABgAIAAAAIQB+ONnx3QAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNASQlxKoQEiN4IVL1u4yWJ4p8odpvw9mxP&#10;cNvRjGa/KTazNeJEY+i8U7BcJCDI1V53rlHw9flyswYRIjqNxjtS8EMBNuXlRYG59pP7oFMVG8El&#10;LuSooI1xyKUMdUsWw8IP5Nj79qPFyHJspB5x4nJrZJok99Ji5/hDiwM9t1T31dEqeJ9S0+0b3L5V&#10;fbXr/d3rMnuwSl1fzU+PICLN8S8MZ3xGh5KZDv7odBCGNS+JCtIsA8F2epusQBzOx3oFsizk/wHl&#10;LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC39g34NQIAAGEEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB+ONnx3QAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66C23772" wp14:editId="43D608D3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>576580</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>186055</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="1316355"/>
                       <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="17" name="Pil: uppåt 17"/>
@@ -1175,70 +1142,70 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>1</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="66C23772" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="71B2E39E">
+                    <v:shapetype id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe" w14:anchorId="66C23772">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="prod #0 #1 10800"/>
                         <v:f eqn="sum #0 0 @3"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
+                      <v:path textboxrect="@1,@4,@2,21600" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Pil: uppåt 17" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:45.4pt;margin-top:14.65pt;width:32.3pt;height:103.65pt;rotation:180;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKjgrhVwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTtSuCOkXQIsOA&#10;oi3QDj0rsmwLkESNUmJ3Xz9Kdtqs22lYDgIpkY/k82Mur0Zr2F5h0OBqXp2UnCknodGuq/n3p82n&#10;C85CFK4RBpyq+YsK/Gr18cPl4JdqAT2YRiEjEBeWg695H6NfFkWQvbIinIBXjh5bQCsiudgVDYqB&#10;0K0pFmV5XgyAjUeQKgS6vZke+Srjt62S8b5tg4rM1Jx6i/nEfG7TWawuxbJD4Xst5zbEP3RhhXZU&#10;9BXqRkTBdqj/gLJaIgRo44kEW0DbaqnyDDRNVb6b5rEXXuVZiJzgX2kK/w9W3u0f/QMSDYMPy0Bm&#10;mmJs0TIEYqsqL8r0y8NRu2zM3L28cqfGyCRdfq7KRUUMS3qqTqvz07OzRG4xgSVQjyF+VWBZMmq+&#10;82tEGDKw2N+GOEUfolJGAKObjTYmO9htrw2yvaBPudnkpqaU38KMYwN1sPhCPTMpSFKtEZFM65ua&#10;B9dxJkxHWpURc20HqQIhTR3eiNBPNTLsJBCrI6nUaFvzmY6psnEpTWWdzRO80ZisOG5HCk3mFpqX&#10;B5xYpdaClxtNRNyKEB8EkujokhYp3tPRGqAhYLY46wF//u0+xZMW6JWzgURMA/7YCVScmW+OVHJ6&#10;nj4di8cOHjvbY8ft7DUQuVXuLpuUjNEczBbBPtO+rVNVehJOUu2Jytm5jtNy0cZKtV7nsJ1H3fWU&#10;QsCkei/irXv0MvkH1p/GZ4F+VkYkTd3BQfxi+U4dUyxJ643V2aEdyYqb9zkt4bGfo97+dVa/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAYHcTQ90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF&#10;7yb+h82YeLOLxaJFlsZoTNqjrcbrAFMgsrPIDhT/vduTHue9l/e+yTaz7dREg28dG7hdRKCIS1e1&#10;XBt4P7zePIDyglxh55gM/JCHTX55kWFauRO/0bSXWoUS9ikaaET6VGtfNmTRL1xPHLyjGyxKOIda&#10;VwOeQrnt9DKKEm2x5bDQYE/PDZVf+9EaKNrv+2n7ieM27mX3Ifpld6wPxlxfzU+PoIRm+QvDGT+g&#10;Qx6YCjdy5VVnYB0FcjGwXMegzv5qdQeqCEKcJKDzTP//IP8FAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEASo4K4VcCAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAYHcTQ90AAAAJAQAADwAAAAAAAAAAAAAAAACxBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" adj="3366" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Pil: uppåt 17" style="position:absolute;left:0;text-align:left;margin-left:45.4pt;margin-top:14.65pt;width:32.3pt;height:103.65pt;rotation:180;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="3366" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKjgrhVwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTtSuCOkXQIsOA&#10;oi3QDj0rsmwLkESNUmJ3Xz9Kdtqs22lYDgIpkY/k82Mur0Zr2F5h0OBqXp2UnCknodGuq/n3p82n&#10;C85CFK4RBpyq+YsK/Gr18cPl4JdqAT2YRiEjEBeWg695H6NfFkWQvbIinIBXjh5bQCsiudgVDYqB&#10;0K0pFmV5XgyAjUeQKgS6vZke+Srjt62S8b5tg4rM1Jx6i/nEfG7TWawuxbJD4Xst5zbEP3RhhXZU&#10;9BXqRkTBdqj/gLJaIgRo44kEW0DbaqnyDDRNVb6b5rEXXuVZiJzgX2kK/w9W3u0f/QMSDYMPy0Bm&#10;mmJs0TIEYqsqL8r0y8NRu2zM3L28cqfGyCRdfq7KRUUMS3qqTqvz07OzRG4xgSVQjyF+VWBZMmq+&#10;82tEGDKw2N+GOEUfolJGAKObjTYmO9htrw2yvaBPudnkpqaU38KMYwN1sPhCPTMpSFKtEZFM65ua&#10;B9dxJkxHWpURc20HqQIhTR3eiNBPNTLsJBCrI6nUaFvzmY6psnEpTWWdzRO80ZisOG5HCk3mFpqX&#10;B5xYpdaClxtNRNyKEB8EkujokhYp3tPRGqAhYLY46wF//u0+xZMW6JWzgURMA/7YCVScmW+OVHJ6&#10;nj4di8cOHjvbY8ft7DUQuVXuLpuUjNEczBbBPtO+rVNVehJOUu2Jytm5jtNy0cZKtV7nsJ1H3fWU&#10;QsCkei/irXv0MvkH1p/GZ4F+VkYkTd3BQfxi+U4dUyxJ643V2aEdyYqb9zkt4bGfo97+dVa/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAYHcTQ90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF&#10;7yb+h82YeLOLxaJFlsZoTNqjrcbrAFMgsrPIDhT/vduTHue9l/e+yTaz7dREg28dG7hdRKCIS1e1&#10;XBt4P7zePIDyglxh55gM/JCHTX55kWFauRO/0bSXWoUS9ikaaET6VGtfNmTRL1xPHLyjGyxKOIda&#10;VwOeQrnt9DKKEm2x5bDQYE/PDZVf+9EaKNrv+2n7ieM27mX3Ifpld6wPxlxfzU+PoIRm+QvDGT+g&#10;Qx6YCjdy5VVnYB0FcjGwXMegzv5qdQeqCEKcJKDzTP//IP8FAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEASo4K4VcCAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAYHcTQ90AAAAJAQAADwAAAAAAAAAAAAAAAACxBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;">
                       <v:textbox inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="7024D43E" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="0066567D" w:rsidRDefault="00C72616" w:rsidP="003778BE">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00C72616" w:rsidP="003778BE" w:rsidRDefault="00C72616" w14:paraId="649841BE" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -1623,55 +1590,55 @@
               <w:t>Thorax K+ artärfas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4566" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="186BD10D" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0E2"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>â</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jugulum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1716,51 +1683,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0379C825" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71FFF00E" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="009B29FD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C72616">
         <w:t>Reformatering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1927,72 +1894,72 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>AX</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="2990699A" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="1D43C224">
+                    <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe" w14:anchorId="2990699A">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum height 0 #1"/>
                         <v:f eqn="sum 10800 0 #1"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="prod @4 @3 10800"/>
                         <v:f eqn="sum width 0 @5"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
+                      <v:path textboxrect="@1,0,@2,@6" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Pil: nedåt 20" o:spid="_x0000_s1027" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:80.1pt;margin-top:24.85pt;width:32.25pt;height:40.2pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJ1QWhUgIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3a6pu2COkWQIMOA&#10;og3QDj0rshwLkESNUmN3Xz9Kdpqs22lYDgopUXzk06Nvbntr2F5h0OAqPjkrOVNOQq3druLfn9af&#10;rjkLUbhaGHCq4q8q8Nv5xw83nZ+pc2jB1AoZJXFh1vmKtzH6WVEE2Sorwhl45eiwAbQikou7okbR&#10;UXZrivOyvCw6wNojSBUC7a6GQz7P+ZtGyfjQNEFFZipOtcW8Yl63aS3mN2K2Q+FbLccyxD9UYYV2&#10;BPqWaiWiYC+o/0hltUQI0MQzCbaAptFS5R6om0n5rpvHVniVeyFygn+jKfy/tPJ+/+g3SDR0PswC&#10;mamLvkGb/qk+1meyXt/IUn1kkjYvyi/Tqylnko6mk3J6kcksjpc9hvhVgWXJqHgNnVsgQpd5Evu7&#10;EAmV4g9xCTCA0fVaG5Md3G2XBtle0OOt1yX90nvRld/CjGMdSe/8io6ZFCSixohIpvV1xYPbcSbM&#10;jtQpI2ZsBwkhv3zCXonQDhg57SAJqyPp0mhb8esEfEA2LlWmsrLGDo7EJSv2255pAp6kRGlnC/Xr&#10;BhnCIL7g5VoT7J0IcSOQ1EZl0wTFB1oaA9QLjBZnLeDPv+2n+IqnlbOO1Et9/ngRqDgz3xzJ4/Nl&#10;KpnFUwdPne2p417sEojjCc2ql9mkyxjNwWwQ7DMN2iKh0pFwkiobGB2dZRymikZVqsUih5HEvYh3&#10;7tHLlDwxlwh/6p8F+lEWkfR0Dweli9k7YQyx9OhHJkeHBiJrYRzeNHGnfo46fmLmvwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACPueOvdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SNyo3VAFGuJUFRLixIFgDr25sZtE2Osodn54e5YT3HY0n2ZnysPqHZvtGPuAErYbAcxiE0yPrQT1&#10;8XL3CCwmjUa7gFbCt41wqK6vSl2YsOC7nevUMgrBWGgJXUpDwXlsOut13ITBInmXMHqdSI4tN6Ne&#10;KNw7ngmRc697pA+dHuxzZ5uvevIS6vCq3o7rZ5wXlSvVzCc34UnK25v1+AQs2TX9wfBbn6pDRZ3O&#10;YUITmSOdi4xQCbv9AzACsmxHx5mce7EFXpX8/4TqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAEnVBaFSAgAAqgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACPueOvdAAAACgEAAA8AAAAAAAAAAAAAAAAArAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" adj="12936" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Pil: nedåt 20" style="position:absolute;left:0;text-align:left;margin-left:80.1pt;margin-top:24.85pt;width:32.25pt;height:40.2pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t67" adj="12936" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJ1QWhUgIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3a6pu2COkWQIMOA&#10;og3QDj0rshwLkESNUmN3Xz9Kdpqs22lYDgopUXzk06Nvbntr2F5h0OAqPjkrOVNOQq3druLfn9af&#10;rjkLUbhaGHCq4q8q8Nv5xw83nZ+pc2jB1AoZJXFh1vmKtzH6WVEE2Sorwhl45eiwAbQikou7okbR&#10;UXZrivOyvCw6wNojSBUC7a6GQz7P+ZtGyfjQNEFFZipOtcW8Yl63aS3mN2K2Q+FbLccyxD9UYYV2&#10;BPqWaiWiYC+o/0hltUQI0MQzCbaAptFS5R6om0n5rpvHVniVeyFygn+jKfy/tPJ+/+g3SDR0PswC&#10;mamLvkGb/qk+1meyXt/IUn1kkjYvyi/Tqylnko6mk3J6kcksjpc9hvhVgWXJqHgNnVsgQpd5Evu7&#10;EAmV4g9xCTCA0fVaG5Md3G2XBtle0OOt1yX90nvRld/CjGMdSe/8io6ZFCSixohIpvV1xYPbcSbM&#10;jtQpI2ZsBwkhv3zCXonQDhg57SAJqyPp0mhb8esEfEA2LlWmsrLGDo7EJSv2255pAp6kRGlnC/Xr&#10;BhnCIL7g5VoT7J0IcSOQ1EZl0wTFB1oaA9QLjBZnLeDPv+2n+IqnlbOO1Et9/ngRqDgz3xzJ4/Nl&#10;KpnFUwdPne2p417sEojjCc2ql9mkyxjNwWwQ7DMN2iKh0pFwkiobGB2dZRymikZVqsUih5HEvYh3&#10;7tHLlDwxlwh/6p8F+lEWkfR0Dweli9k7YQyx9OhHJkeHBiJrYRzeNHGnfo46fmLmvwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACPueOvdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SNyo3VAFGuJUFRLixIFgDr25sZtE2Osodn54e5YT3HY0n2ZnysPqHZvtGPuAErYbAcxiE0yPrQT1&#10;8XL3CCwmjUa7gFbCt41wqK6vSl2YsOC7nevUMgrBWGgJXUpDwXlsOut13ITBInmXMHqdSI4tN6Ne&#10;KNw7ngmRc697pA+dHuxzZ5uvevIS6vCq3o7rZ5wXlSvVzCc34UnK25v1+AQs2TX9wfBbn6pDRZ3O&#10;YUITmSOdi4xQCbv9AzACsmxHx5mce7EFXpX8/4TqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAEnVBaFSAgAAqgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACPueOvdAAAACgEAAA8AAAAAAAAAAAAAAAAArAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;">
                       <v:textbox style="layout-flow:vertical" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="27E04799" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="0066564D" w:rsidRDefault="00C72616" w:rsidP="003778BE">
+                          <w:p w:rsidRPr="0066564D" w:rsidR="00C72616" w:rsidP="003778BE" w:rsidRDefault="00C72616" w14:paraId="5580844F" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>AX</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin"/>
                     </v:shape>
                   </w:pict>
@@ -2064,56 +2031,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>SAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="5E963102" id="Pil: uppåt 24" o:spid="_x0000_s1028" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:23.5pt;margin-top:50.55pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoRvKaVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06yNOuCOkXQIsOA&#10;oivQDj0rshwLkESNUmJ3Xz9Kctqs22lYDgQpUY/k82MurwZr2EFh0OBqPj2bcKachEa7Xc2/P24+&#10;XHAWonCNMOBUzZ9V4Fer9+8ue79UM+jANAoZgbiw7H3Nuxj9sqqC7JQV4Qy8cnTZAloRKcRd1aDo&#10;Cd2aajaZLKoesPEIUoVApzflkq8yftsqGb+1bVCRmZpTbzFbzHabbLW6FMsdCt9pObYh/qELK7Sj&#10;oi9QNyIKtkf9B5TVEiFAG88k2AraVkuVZ6BpppM30zx0wqs8C5ET/AtN4f/ByrvDg79HoqH3YRnI&#10;TVMMLVqGQGydzyfpl2ejbtmQqXt+oU4NkUk6nE8nsykRLOlq/nm+WJwnaqsClSA9hvhFgWXJqfne&#10;rxGhz7jicBtiyT5mpRcBjG422pgc4G57bZAdBH3IzSb3VJ78lmYc60mGs0/UMpOCBNUaEcm1vql5&#10;cDvOhNmRUmXEXNtBqkBIpcMbEbpSI8MWeVgdSaNG25pfFDZKZePSM5VVNk7wSmLy4rAdmKbCswSU&#10;TrbQPN9joZY6DF5uNPFxK0K8F0jKo0PapviNTGuAZoHR46wD/Pm385Rf82RpbM56EjON+mMvUHFm&#10;vjpSy8dF+oYsngZ4GmxPA7e310A0T3OD2aXHGM3RbRHsE+3dOhWmK+EkNVdIHYPrWJaMNleq9Tqn&#10;keK9iLfuwcsEfuT8cXgS6EddRBLUHRyFL5ZvtFFySVivZI4B7UfW27jLaQFP45z1+o+z+gUAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEexBC3fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyonVCREOJUCAlUeqPwAU7sJhHxOsRu6vD1bE/0trszmn1TbqId2Gwm3zuUkKwEMION0z22&#10;Er4+X+9yYD4o1GpwaCQsxsOmur4qVaHdCT/MvA8toxD0hZLQhTAWnPumM1b5lRsNknZwk1WB1qnl&#10;elInCrcDT4V44Fb1SB86NZqXzjTf+6OVkMfHbfK7neOS7Zb6PfzY3aF5k/L2Jj4/AQsmhn8znPEJ&#10;HSpiqt0RtWeDhLW4JyfdRUYVzoYkT4HVNGTpGnhV8ssK1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA6EbymlUCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAR7EELd8AAAAKAQAADwAAAAAAAAAAAAAAAACvBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="4BB23B26">
+                    <v:shape id="Pil: uppåt 24" style="position:absolute;left:0;text-align:left;margin-left:23.5pt;margin-top:50.55pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1028" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="8956" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoRvKaVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06yNOuCOkXQIsOA&#10;oivQDj0rshwLkESNUmJ3Xz9Kctqs22lYDgQpUY/k82MurwZr2EFh0OBqPj2bcKachEa7Xc2/P24+&#10;XHAWonCNMOBUzZ9V4Fer9+8ue79UM+jANAoZgbiw7H3Nuxj9sqqC7JQV4Qy8cnTZAloRKcRd1aDo&#10;Cd2aajaZLKoesPEIUoVApzflkq8yftsqGb+1bVCRmZpTbzFbzHabbLW6FMsdCt9pObYh/qELK7Sj&#10;oi9QNyIKtkf9B5TVEiFAG88k2AraVkuVZ6BpppM30zx0wqs8C5ET/AtN4f/ByrvDg79HoqH3YRnI&#10;TVMMLVqGQGydzyfpl2ejbtmQqXt+oU4NkUk6nE8nsykRLOlq/nm+WJwnaqsClSA9hvhFgWXJqfne&#10;rxGhz7jicBtiyT5mpRcBjG422pgc4G57bZAdBH3IzSb3VJ78lmYc60mGs0/UMpOCBNUaEcm1vql5&#10;cDvOhNmRUmXEXNtBqkBIpcMbEbpSI8MWeVgdSaNG25pfFDZKZePSM5VVNk7wSmLy4rAdmKbCswSU&#10;TrbQPN9joZY6DF5uNPFxK0K8F0jKo0PapviNTGuAZoHR46wD/Pm385Rf82RpbM56EjON+mMvUHFm&#10;vjpSy8dF+oYsngZ4GmxPA7e310A0T3OD2aXHGM3RbRHsE+3dOhWmK+EkNVdIHYPrWJaMNleq9Tqn&#10;keK9iLfuwcsEfuT8cXgS6EddRBLUHRyFL5ZvtFFySVivZI4B7UfW27jLaQFP45z1+o+z+gUAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEexBC3fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyonVCREOJUCAlUeqPwAU7sJhHxOsRu6vD1bE/0trszmn1TbqId2Gwm3zuUkKwEMION0z22&#10;Er4+X+9yYD4o1GpwaCQsxsOmur4qVaHdCT/MvA8toxD0hZLQhTAWnPumM1b5lRsNknZwk1WB1qnl&#10;elInCrcDT4V44Fb1SB86NZqXzjTf+6OVkMfHbfK7neOS7Zb6PfzY3aF5k/L2Jj4/AQsmhn8znPEJ&#10;HSpiqt0RtWeDhLW4JyfdRUYVzoYkT4HVNGTpGnhV8ssK1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA6EbymlUCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAR7EELd8AAAAKAQAADwAAAAAAAAAAAAAAAACvBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" w14:anchorId="5E963102">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="1DFBE687" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="0066567D" w:rsidRDefault="00C72616" w:rsidP="003778BE">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00C72616" w:rsidP="003778BE" w:rsidRDefault="00C72616" w14:paraId="0666B90B" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -2153,53 +2120,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-                    <v:line w14:anchorId="1ABD098B" id="Rak 13" o:spid="_x0000_s1026" style="position:absolute;flip:x y;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-1.95pt,24.6pt" to="113.05pt,25.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxesv8ugEAAF0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0b+S0a5AZcXpokO0w&#10;bAX2cWdkyRagL4hanPz7UXKaddttqA8CKZJP5OPz5uHkLDuqhCb4ji8XDWfKy9AbP3T8+7f9zZoz&#10;zOB7sMGrjp8V8oft2zebKbbqNozB9ioxAvHYTrHjY86xFQLlqBzgIkTlKahDcpDJTYPoE0yE7qy4&#10;bZqVmELqYwpSIdLtbg7ybcXXWsn8RWtUmdmOU2+5nqmeh3KK7QbaIUEcjby0Af/RhQPj6dEr1A4y&#10;sJ/J/APljEwBg84LGZwIWhup6gw0zbL5a5qvI0RVZyFyMF5pwteDlZ+Pj/4pEQ1TxBbjUypTnHRy&#10;TFsTP9JOebV+FKvEqGd2qgSerwSqU2aSLpfvVs1qdc+ZpNj9+7t14VfMeKU2JswfVHCsGB23xpfx&#10;oIXjJ8xz6nNKufZhb6ytK7KeTR2/Wy8b2qIEUoq2kMl0se84+oEzsANJUOZUITFY05fyAoRpODza&#10;xI5AMtjvG/ounf2RVt7eAY5zXg3NAnEmk0qtcR1fl+LnausLuqo6u0zwm8ZiHUJ/ruyK4tEOKx0X&#10;vRWRvPTJfvlXbH8BAAD//wMAUEsDBBQABgAIAAAAIQAwMYgm3AAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BboMwEETvlfIP1kbqLTGQgALFRFGrfkCTfMAGtmAFrxF2gPbr657a42hGM2/K42J6&#10;MdHotGUF8TYCQVzbRnOr4Hp53xxAOI/cYG+ZFHyRg2O1eiqxaOzMHzSdfStCCbsCFXTeD4WUru7I&#10;oNvagTh4n3Y06IMcW9mMOIdy08skijJpUHNY6HCg147q+/lhFOjdRQ/L92nKcR9nb+k1vc+cKvW8&#10;Xk4vIDwt/i8Mv/gBHarAdLMPbpzoFWx2eUgq2OcJiOAnSRaDuClIoxhkVcr/B6ofAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhADF6y/y6AQAAXQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADAxiCbcAAAACAEAAA8AAAAAAAAAAAAAAAAAFAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="72F20C9B">
+                    <v:line id="Rak 13" style="position:absolute;flip:x y;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="-1.95pt,24.6pt" to="113.05pt,25.05pt" w14:anchorId="1ABD098B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxesv8ugEAAF0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0b+S0a5AZcXpokO0w&#10;bAX2cWdkyRagL4hanPz7UXKaddttqA8CKZJP5OPz5uHkLDuqhCb4ji8XDWfKy9AbP3T8+7f9zZoz&#10;zOB7sMGrjp8V8oft2zebKbbqNozB9ioxAvHYTrHjY86xFQLlqBzgIkTlKahDcpDJTYPoE0yE7qy4&#10;bZqVmELqYwpSIdLtbg7ybcXXWsn8RWtUmdmOU2+5nqmeh3KK7QbaIUEcjby0Af/RhQPj6dEr1A4y&#10;sJ/J/APljEwBg84LGZwIWhup6gw0zbL5a5qvI0RVZyFyMF5pwteDlZ+Pj/4pEQ1TxBbjUypTnHRy&#10;TFsTP9JOebV+FKvEqGd2qgSerwSqU2aSLpfvVs1qdc+ZpNj9+7t14VfMeKU2JswfVHCsGB23xpfx&#10;oIXjJ8xz6nNKufZhb6ytK7KeTR2/Wy8b2qIEUoq2kMl0se84+oEzsANJUOZUITFY05fyAoRpODza&#10;xI5AMtjvG/ounf2RVt7eAY5zXg3NAnEmk0qtcR1fl+LnausLuqo6u0zwm8ZiHUJ/ruyK4tEOKx0X&#10;vRWRvPTJfvlXbH8BAAD//wMAUEsDBBQABgAIAAAAIQAwMYgm3AAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BboMwEETvlfIP1kbqLTGQgALFRFGrfkCTfMAGtmAFrxF2gPbr657a42hGM2/K42J6&#10;MdHotGUF8TYCQVzbRnOr4Hp53xxAOI/cYG+ZFHyRg2O1eiqxaOzMHzSdfStCCbsCFXTeD4WUru7I&#10;oNvagTh4n3Y06IMcW9mMOIdy08skijJpUHNY6HCg147q+/lhFOjdRQ/L92nKcR9nb+k1vc+cKvW8&#10;Xk4vIDwt/i8Mv/gBHarAdLMPbpzoFWx2eUgq2OcJiOAnSRaDuClIoxhkVcr/B6ofAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhADF6y/y6AQAAXQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADAxiCbcAAAACAEAAA8AAAAAAAAAAAAAAAAAFAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31813062" wp14:editId="4429ED01">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>748030</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-13335</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="22860" cy="1216025"/>
                       <wp:effectExtent l="19050" t="19050" r="34290" b="22225"/>
                       <wp:wrapNone/>
@@ -2218,53 +2185,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-                    <v:line w14:anchorId="54DD356F" id="Rak 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="58.9pt,-1.05pt" to="60.7pt,94.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWzMdErgEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X2QnWxEYcXpokF2G&#10;rcC2H8DIki1AXxDVOPn3o5Q07brbMB9kSiSfyMenzcPJWXZUCU3wPW8XDWfKyzAYP/b818/9xzVn&#10;mMEPYINXPT8r5A/buw+bOXZqGaZgB5UYgXjs5tjzKefYCYFyUg5wEaLy5NQhOci0TaMYEsyE7qxY&#10;Ns29mEMaYgpSIdLp7uLk24qvtZL5u9aoMrM9p9pyXVNdD2UV2w10Y4I4GXktA/6hCgfG06U3qB1k&#10;YM/J/AXljEwBg84LGZwIWhupag/UTdu86+bHBFHVXogcjDea8P/Bym/HR/+UiIY5YofxKZUuTjq5&#10;8qf62KmSdb6RpU6ZSTpcrlbNZ84kedple79qPxUyxWtyTJi/qOBYMXpujS+9QAfHr5gvoS8h5diH&#10;vbG2zsN6Nvd8tW4bGpkEkoW2kMl0ceg5+pEzsCPpTeZUITFYM5T0AoRpPDzaxI5AM9/vG/qulf0R&#10;Vu7eAU6XuOq6qMGZTJK0xvV8XZJfsq0v6KqK6trBK2fFOoThXKkUZUcDq3RcxVUU8XZP9tsnsP0N&#10;AAD//wMAUEsDBBQABgAIAAAAIQCMo9Av3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUjcWjtRgTTEqRBSJeDUHw5wc5MljrDXUey24e3ZnuA2oxnNflutJu/ECcfYB9KQzRUI&#10;pCa0PXUa3vfrWQEiJkOtcYFQww9GWNXXV5Up23CmLZ52qRM8QrE0GmxKQyllbCx6E+dhQOLsK4ze&#10;JLZjJ9vRnHncO5krdS+96YkvWDPgs8Xme3f0Gj7U/pM2y8JSgy93r/5trWjjtL69mZ4eQSSc0l8Z&#10;LviMDjUzHcKR2igc++yB0ZOGWZ6BuBTybAHiwKJYLkDWlfz/Qv0LAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA1szHRK4BAABKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAjKPQL94AAAAKAQAADwAAAAAAAAAAAAAAAAAIBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="632E585B">
+                    <v:line id="Rak 16" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="58.9pt,-1.05pt" to="60.7pt,94.7pt" w14:anchorId="54DD356F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWzMdErgEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X2QnWxEYcXpokF2G&#10;rcC2H8DIki1AXxDVOPn3o5Q07brbMB9kSiSfyMenzcPJWXZUCU3wPW8XDWfKyzAYP/b818/9xzVn&#10;mMEPYINXPT8r5A/buw+bOXZqGaZgB5UYgXjs5tjzKefYCYFyUg5wEaLy5NQhOci0TaMYEsyE7qxY&#10;Ns29mEMaYgpSIdLp7uLk24qvtZL5u9aoMrM9p9pyXVNdD2UV2w10Y4I4GXktA/6hCgfG06U3qB1k&#10;YM/J/AXljEwBg84LGZwIWhupag/UTdu86+bHBFHVXogcjDea8P/Bym/HR/+UiIY5YofxKZUuTjq5&#10;8qf62KmSdb6RpU6ZSTpcrlbNZ84kedple79qPxUyxWtyTJi/qOBYMXpujS+9QAfHr5gvoS8h5diH&#10;vbG2zsN6Nvd8tW4bGpkEkoW2kMl0ceg5+pEzsCPpTeZUITFYM5T0AoRpPDzaxI5AM9/vG/qulf0R&#10;Vu7eAU6XuOq6qMGZTJK0xvV8XZJfsq0v6KqK6trBK2fFOoThXKkUZUcDq3RcxVUU8XZP9tsnsP0N&#10;AAD//wMAUEsDBBQABgAIAAAAIQCMo9Av3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUjcWjtRgTTEqRBSJeDUHw5wc5MljrDXUey24e3ZnuA2oxnNflutJu/ECcfYB9KQzRUI&#10;pCa0PXUa3vfrWQEiJkOtcYFQww9GWNXXV5Up23CmLZ52qRM8QrE0GmxKQyllbCx6E+dhQOLsK4ze&#10;JLZjJ9vRnHncO5krdS+96YkvWDPgs8Xme3f0Gj7U/pM2y8JSgy93r/5trWjjtL69mZ4eQSSc0l8Z&#10;LviMDjUzHcKR2igc++yB0ZOGWZ6BuBTybAHiwKJYLkDWlfz/Qv0LAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA1szHRK4BAABKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAjKPQL94AAAAKAQAADwAAAAAAAAAAAAAAAAAIBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17760B32" wp14:editId="269829C0">
                   <wp:extent cx="1421480" cy="1193421"/>
                   <wp:effectExtent l="0" t="0" r="7620" b="6985"/>
                   <wp:docPr id="8" name="Bildobjekt 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="748019093" name=""/>
                           <pic:cNvPicPr/>
@@ -2379,56 +2346,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>SAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="36866126" id="Pil: uppåt 22" o:spid="_x0000_s1029" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:27.3pt;margin-top:48.35pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwUCcTVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwuE0BSxRIiIqlKU&#10;IJEqZ+P1spb81bFhl/76ju0l0LSnqhxGM/b4zczbN8zvO63IUYCX1pR0NBhSIgy3lTT7kn5/WX+6&#10;o8QHZiqmrBElPQlP7xcfP8xbNxNj21hVCSAIYvysdSVtQnCzovC8EZr5gXXC4GVtQbOAIeyLCliL&#10;6FoV4+FwWrQWKgeWC+/x9CFf0kXCr2vBw3NdexGIKin2FpKFZHfRFos5m+2BuUbyvg32D11oJg0W&#10;fYN6YIGRA8g/oLTkYL2tw4BbXdi6llykGXCa0fDdNNuGOZFmQXK8e6PJ/z9Y/nTcug0gDa3zM49u&#10;nKKrQROwyNbtZBh/aTbslnSJutMbdaILhOPhZDQcj5BgjleTL5Pp9DZSW2SoCOnAh6/CahKdkh7c&#10;EsC2CZcdH33I2ees+MJbJau1VCoFsN+tFJAjww+5Xqee8pPf0pQhLcpw/BlbJpyhoGrFArraVSX1&#10;Zk8JU3tUKg+QahsbKyBS7vCB+SbXSLBZHloG1KiSuqR3mY1cWZn4TCSV9RNcSIxe6HYdkVj4JgLF&#10;k52tThvI1GKH3vG1RD4emQ8bBqg8PMRtCs9oamVxFtt7lDQWfv7tPOaXNFocm5IWxYyj/jgwEJSo&#10;bwbVcjON35CE6wCug911YA56ZZHmUWowufgYgjq7NVj9inu3jIXxihmOzWVS+2AV8pLh5nKxXKY0&#10;VLxj4dFsHY/gZ85fulcGrtdFQEE92bPw2eydNnIuCutCZh/gfiS99bscF/A6TlmXf5zFLwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFQBFUffAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyo3VLaNMSpEBKo9EbhA5x4m0TE6xC7acLXsz3BbXdnNPsm246uFQP2ofGkYT5TIJBKbxuq&#10;NHx+vNwlIEI0ZE3rCTVMGGCbX19lJrX+TO84HGIlOIRCajTUMXaplKGs0Zkw8x0Sa0ffOxN57Stp&#10;e3PmcNfKhVIr6UxD/KE2HT7XWH4dTk5DMm5285/dME7r/VS8xW+3P5avWt/ejE+PICKO8c8MF3xG&#10;h5yZCn8iG0SrYbnesJPv6n4J4mJYPHCXgodVokDmmfxfIf8FAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAMFAnE1UCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAVAEVR98AAAAKAQAADwAAAAAAAAAAAAAAAACvBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="701B69AD">
+                    <v:shape id="Pil: uppåt 22" style="position:absolute;left:0;text-align:left;margin-left:27.3pt;margin-top:48.35pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1029" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="8956" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwUCcTVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwuE0BSxRIiIqlKU&#10;IJEqZ+P1spb81bFhl/76ju0l0LSnqhxGM/b4zczbN8zvO63IUYCX1pR0NBhSIgy3lTT7kn5/WX+6&#10;o8QHZiqmrBElPQlP7xcfP8xbNxNj21hVCSAIYvysdSVtQnCzovC8EZr5gXXC4GVtQbOAIeyLCliL&#10;6FoV4+FwWrQWKgeWC+/x9CFf0kXCr2vBw3NdexGIKin2FpKFZHfRFos5m+2BuUbyvg32D11oJg0W&#10;fYN6YIGRA8g/oLTkYL2tw4BbXdi6llykGXCa0fDdNNuGOZFmQXK8e6PJ/z9Y/nTcug0gDa3zM49u&#10;nKKrQROwyNbtZBh/aTbslnSJutMbdaILhOPhZDQcj5BgjleTL5Pp9DZSW2SoCOnAh6/CahKdkh7c&#10;EsC2CZcdH33I2ees+MJbJau1VCoFsN+tFJAjww+5Xqee8pPf0pQhLcpw/BlbJpyhoGrFArraVSX1&#10;Zk8JU3tUKg+QahsbKyBS7vCB+SbXSLBZHloG1KiSuqR3mY1cWZn4TCSV9RNcSIxe6HYdkVj4JgLF&#10;k52tThvI1GKH3vG1RD4emQ8bBqg8PMRtCs9oamVxFtt7lDQWfv7tPOaXNFocm5IWxYyj/jgwEJSo&#10;bwbVcjON35CE6wCug911YA56ZZHmUWowufgYgjq7NVj9inu3jIXxihmOzWVS+2AV8pLh5nKxXKY0&#10;VLxj4dFsHY/gZ85fulcGrtdFQEE92bPw2eydNnIuCutCZh/gfiS99bscF/A6TlmXf5zFLwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFQBFUffAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyo3VLaNMSpEBKo9EbhA5x4m0TE6xC7acLXsz3BbXdnNPsm246uFQP2ofGkYT5TIJBKbxuq&#10;NHx+vNwlIEI0ZE3rCTVMGGCbX19lJrX+TO84HGIlOIRCajTUMXaplKGs0Zkw8x0Sa0ffOxN57Stp&#10;e3PmcNfKhVIr6UxD/KE2HT7XWH4dTk5DMm5285/dME7r/VS8xW+3P5avWt/ejE+PICKO8c8MF3xG&#10;h5yZCn8iG0SrYbnesJPv6n4J4mJYPHCXgodVokDmmfxfIf8FAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAMFAnE1UCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAVAEVR98AAAAKAQAADwAAAAAAAAAAAAAAAACvBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" w14:anchorId="36866126">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="79EF0A3B" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="0066567D" w:rsidRDefault="00C72616" w:rsidP="003778BE">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00C72616" w:rsidP="003778BE" w:rsidRDefault="00C72616" w14:paraId="2EACC26A" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -2468,53 +2435,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-                    <v:line w14:anchorId="24E92DB7" id="Rak 19" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="63.35pt,-1.55pt" to="64.35pt,94.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCClO+StgEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813oEDRzBcg4x3B6C&#10;NkDbD1hTpESAL3BZy/77LCnHTZtbUB2IJXc53Jkdbe5P1rCjjKi963mzqjmTTvhBu7Hnv37uP605&#10;wwRuAOOd7PlZIr/ffvywmUMnWz95M8jICMRhN4eeTymFrqpQTNICrnyQjpLKRwuJtnGshggzoVtT&#10;tXV9W80+DiF6IRHpdLck+bbgKyVF+q4UysRMz6m3VNZY1kNeq+0GujFCmLS4tAHv6MKCdvToFWoH&#10;CdjvqN9AWS2iR6/SSnhbeaW0kIUDsWnqf9j8mCDIwoXEwXCVCf8frPh2fHBPkWSYA3YYnmJmcVLR&#10;MmV0+EozLbyoU3Yqsp2vsslTYoIOm/auveFMUKZpm9u75nOWtVpgMlyImL5Ib1kOem60y6ygg+Mj&#10;pqX0pSQfO7/XxpTJGMfmnt+sm5qGJ4AMogwkCm0Yeo5u5AzMSM4TKRZI9EYP+XoGwjgeHkxkR6Dp&#10;7/c1fZfO/irLb+8Ap6WupBZfWJ3InEbbnq/z5ZfbxmV0Wex1YfBHvRwd/HAuolZ5R6Mrclxslr3x&#10;ek/x659h+wwAAP//AwBQSwMEFAAGAAgAAAAhADsM84zeAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNxaJ0FtoxCnKpE4cECCwge48WJHxOsQu23g69me4LazO5p9U29nP4gT&#10;TrEPpCBfZiCQumB6sgre3x4XJYiYNBk9BEIF3xhh21xf1boy4UyveNonKziEYqUVuJTGSsrYOfQ6&#10;LsOIxLePMHmdWE5WmkmfOdwPssiytfS6J/7g9Iitw+5zf/QKnsMPtZvVU5ftvuxLnrcPqbBOqdub&#10;eXcPIuGc/sxwwWd0aJjpEI5kohhYF+sNWxUs7nIQF0NR8uLAQ1muQDa1/F+h+QUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCClO+StgEAAFQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQA7DPOM3gAAAAoBAAAPAAAAAAAAAAAAAAAAABAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="2C5B2C24">
+                    <v:line id="Rak 19" style="position:absolute;flip:x;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="63.35pt,-1.55pt" to="64.35pt,94.25pt" w14:anchorId="24E92DB7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCClO+StgEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813oEDRzBcg4x3B6C&#10;NkDbD1hTpESAL3BZy/77LCnHTZtbUB2IJXc53Jkdbe5P1rCjjKi963mzqjmTTvhBu7Hnv37uP605&#10;wwRuAOOd7PlZIr/ffvywmUMnWz95M8jICMRhN4eeTymFrqpQTNICrnyQjpLKRwuJtnGshggzoVtT&#10;tXV9W80+DiF6IRHpdLck+bbgKyVF+q4UysRMz6m3VNZY1kNeq+0GujFCmLS4tAHv6MKCdvToFWoH&#10;CdjvqN9AWS2iR6/SSnhbeaW0kIUDsWnqf9j8mCDIwoXEwXCVCf8frPh2fHBPkWSYA3YYnmJmcVLR&#10;MmV0+EozLbyoU3Yqsp2vsslTYoIOm/auveFMUKZpm9u75nOWtVpgMlyImL5Ib1kOem60y6ygg+Mj&#10;pqX0pSQfO7/XxpTJGMfmnt+sm5qGJ4AMogwkCm0Yeo5u5AzMSM4TKRZI9EYP+XoGwjgeHkxkR6Dp&#10;7/c1fZfO/irLb+8Ap6WupBZfWJ3InEbbnq/z5ZfbxmV0Wex1YfBHvRwd/HAuolZ5R6Mrclxslr3x&#10;ek/x659h+wwAAP//AwBQSwMEFAAGAAgAAAAhADsM84zeAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNxaJ0FtoxCnKpE4cECCwge48WJHxOsQu23g69me4LazO5p9U29nP4gT&#10;TrEPpCBfZiCQumB6sgre3x4XJYiYNBk9BEIF3xhh21xf1boy4UyveNonKziEYqUVuJTGSsrYOfQ6&#10;LsOIxLePMHmdWE5WmkmfOdwPssiytfS6J/7g9Iitw+5zf/QKnsMPtZvVU5ftvuxLnrcPqbBOqdub&#10;eXcPIuGc/sxwwWd0aJjpEI5kohhYF+sNWxUs7nIQF0NR8uLAQ1muQDa1/F+h+QUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCClO+StgEAAFQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQA7DPOM3gAAAAoBAAAPAAAAAAAAAAAAAAAAABAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AB16172" wp14:editId="51F3FA0D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-4445</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>543560</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1584960" cy="0"/>
                       <wp:effectExtent l="19050" t="19050" r="15240" b="19050"/>
                       <wp:wrapNone/>
@@ -2533,53 +2500,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-                    <v:line w14:anchorId="39DCE155" id="Rak 28" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-.35pt,42.8pt" to="124.45pt,42.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIlTz9swEAAFADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+y0SBEYUXpokPUw&#10;rAW6/QBGlmwB+oKoxsm/H6V8rOtuw3wQSJF65COfV48HZ9leJTTBCz6ftZwpL0Nv/CD4zx/b2yVn&#10;mMH3YINXgh8V8sf1zZfVFDt1F8Zge5UYgXjspij4mHPsmgblqBzgLETlKahDcpDJTUPTJ5gI3dnm&#10;rm0fmimkPqYgFSLdbk5Bvq74WiuZX7RGlZkVnHrL9Uz13JWzWa+gGxLE0chzG/APXTgwnopeoTaQ&#10;gb0n8xeUMzIFDDrPZHBN0NpIVTkQm3n7ic3bCFFVLjQcjNcx4f+Dld/3T/410RimiB3G11RYHHRy&#10;TFsTn2mnlRd1yg51bMfr2NQhM0mX88Vycb944ExeYs0JokDFhPmrCo4VQ3BrfGEEHey/YaaylHpJ&#10;Kdc+bI21dSvWs0nw++W8pcVJIHFoC5lMF3vB0Q+cgR1IdTKnConBmr48L0CYht2TTWwPtPnttqWv&#10;LJvK/ZFWam8Ax1NeDZ004UwmYVrjBF+Wx5fX1hd0VaV1ZvB7csXahf5YB9oUj9ZWi54lVnTx0Sf7&#10;44+w/gUAAP//AwBQSwMEFAAGAAgAAAAhAKmY8ZHcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jt9OwjAUxu9NfIfmkHgH3RaBOdYRXOKFFySCPkBZD+3CejrXAtOnt4YLvfz+5Pt+5Xq0Hbvg4FtH&#10;AtJZAgypcaolLeDj/WWaA/NBkpKdIxTwhR7W1f1dKQvlrrTDyz5oFkfIF1KACaEvOPeNQSv9zPVI&#10;MTu6wcoQ5aC5GuQ1jtuOZ0my4Fa2FB+M7LE22Jz2Zytg676pXs5fm2Tzqd/StH4OmTZCPEzGzQpY&#10;wDH8leEXP6JDFZkO7kzKs07AdBmLAvL5AliMs8f8CdjhZvCq5P/5qx8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAyJU8/bMBAABQAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAqZjxkdwAAAAHAQAADwAAAAAAAAAAAAAAAAANBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="4393F3B4">
+                    <v:line id="Rak 28" style="position:absolute;flip:x;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="-.35pt,42.8pt" to="124.45pt,42.8pt" w14:anchorId="39DCE155" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIlTz9swEAAFADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+y0SBEYUXpokPUw&#10;rAW6/QBGlmwB+oKoxsm/H6V8rOtuw3wQSJF65COfV48HZ9leJTTBCz6ftZwpL0Nv/CD4zx/b2yVn&#10;mMH3YINXgh8V8sf1zZfVFDt1F8Zge5UYgXjspij4mHPsmgblqBzgLETlKahDcpDJTUPTJ5gI3dnm&#10;rm0fmimkPqYgFSLdbk5Bvq74WiuZX7RGlZkVnHrL9Uz13JWzWa+gGxLE0chzG/APXTgwnopeoTaQ&#10;gb0n8xeUMzIFDDrPZHBN0NpIVTkQm3n7ic3bCFFVLjQcjNcx4f+Dld/3T/410RimiB3G11RYHHRy&#10;TFsTn2mnlRd1yg51bMfr2NQhM0mX88Vycb944ExeYs0JokDFhPmrCo4VQ3BrfGEEHey/YaaylHpJ&#10;Kdc+bI21dSvWs0nw++W8pcVJIHFoC5lMF3vB0Q+cgR1IdTKnConBmr48L0CYht2TTWwPtPnttqWv&#10;LJvK/ZFWam8Ax1NeDZ004UwmYVrjBF+Wx5fX1hd0VaV1ZvB7csXahf5YB9oUj9ZWi54lVnTx0Sf7&#10;44+w/gUAAP//AwBQSwMEFAAGAAgAAAAhAKmY8ZHcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jt9OwjAUxu9NfIfmkHgH3RaBOdYRXOKFFySCPkBZD+3CejrXAtOnt4YLvfz+5Pt+5Xq0Hbvg4FtH&#10;AtJZAgypcaolLeDj/WWaA/NBkpKdIxTwhR7W1f1dKQvlrrTDyz5oFkfIF1KACaEvOPeNQSv9zPVI&#10;MTu6wcoQ5aC5GuQ1jtuOZ0my4Fa2FB+M7LE22Jz2Zytg676pXs5fm2Tzqd/StH4OmTZCPEzGzQpY&#10;wDH8leEXP6JDFZkO7kzKs07AdBmLAvL5AliMs8f8CdjhZvCq5P/5qx8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAyJU8/bMBAABQAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAqZjxkdwAAAAHAQAADwAAAAAAAAAAAAAAAAANBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17CCA1F0" wp14:editId="206D262B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1103630</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>557530</wp:posOffset>
                       </wp:positionV>
@@ -2630,56 +2597,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>COR</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="17CCA1F0" id="Pil: uppåt 26" o:spid="_x0000_s1030" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:86.9pt;margin-top:43.9pt;width:32.3pt;height:43.5pt;rotation:180;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4fJxLVgIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aytiuCOkXQIsOA&#10;oC2QDj0rshwLkESNUmJnXz9Kdpqs22lYDgQpUY/k82Nu73pr2F5h0OAqPrkoOVNOQq3dtuLfX5af&#10;bjgLUbhaGHCq4gcV+N3844fbzs/UFFowtUJGIC7MOl/xNkY/K4ogW2VFuACvHF02gFZECnFb1Cg6&#10;QremmJblddEB1h5BqhDo9GG45POM3zRKxqemCSoyU3HqLWaL2W6SLea3YrZF4VstxzbEP3RhhXZU&#10;9A3qQUTBdqj/gLJaIgRo4oUEW0DTaKnyDDTNpHw3zboVXuVZiJzg32gK/w9WPu7X/hmJhs6HWSA3&#10;TdE3aBkCsTUpb8r0y8NRu6zP3B3euFN9ZJIOLyfldEIMS7q6uppeXmVuiwErYXoM8asCy5JT8Z1f&#10;IEKXccV+FSK1QNnHrPQigNH1UhuTA9xu7g2yvaAvuVzmnoYnv6UZxzrqevqFWmZSkKIaIyK51tcV&#10;D27LmTBbkqqMmGs7SBWyDFLtBxHaoUaGHfRhdSSRGm0rPrIxVDYudaayzMYJTiwmL/abnmkqfJmA&#10;0skG6sMzDtxSh8HLpaayKxHis0CSHh3SOsUnMo0BmgVGj7MW8OffzlN+xZOlsTnrSM006o+dQMWZ&#10;+eZILp+v0zdk8TzA82BzHridvQeieZIbzC49xmiOboNgX2nxFqkwXQknqbmB1DG4j8OW0epKtVjk&#10;NJK8F3Hl1l4m8KMqXvpXgX7URSRBPcJR+WL2ThtDLknlROYY0IJkBY3LnDbwPM5Zp7+c+S8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCdBJV/3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJM2olGIU1Wg5opo+QAnXuKIeB1ip03/nu0JTqvRjGbflLvFDeKMU+g9KUhXCQik1pue&#10;OgWfp8NTDiJETUYPnlDBFQPsqvu7UhfGX+gDz8fYCS6hUGgFNsaxkDK0Fp0OKz8isfflJ6cjy6mT&#10;ZtIXLneDXCfJs3S6J/5g9YivFtvv4+wUvKWxrn+ks+9z6K9NnR3C3qVKPT4s+xcQEZf4F4YbPqND&#10;xUyNn8kEMbDebhg9Ksi3fDmw3uQZiObmZDnIqpT/J1S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAHh8nEtWAgAAugQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJ0ElX/cAAAACgEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" adj="8019" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="2300ECE5">
+                    <v:shape id="Pil: uppåt 26" style="position:absolute;left:0;text-align:left;margin-left:86.9pt;margin-top:43.9pt;width:32.3pt;height:43.5pt;rotation:180;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1030" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="8019" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4fJxLVgIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aytiuCOkXQIsOA&#10;oC2QDj0rshwLkESNUmJnXz9Kdpqs22lYDgQpUY/k82Nu73pr2F5h0OAqPrkoOVNOQq3dtuLfX5af&#10;bjgLUbhaGHCq4gcV+N3844fbzs/UFFowtUJGIC7MOl/xNkY/K4ogW2VFuACvHF02gFZECnFb1Cg6&#10;QremmJblddEB1h5BqhDo9GG45POM3zRKxqemCSoyU3HqLWaL2W6SLea3YrZF4VstxzbEP3RhhXZU&#10;9A3qQUTBdqj/gLJaIgRo4oUEW0DTaKnyDDTNpHw3zboVXuVZiJzg32gK/w9WPu7X/hmJhs6HWSA3&#10;TdE3aBkCsTUpb8r0y8NRu6zP3B3euFN9ZJIOLyfldEIMS7q6uppeXmVuiwErYXoM8asCy5JT8Z1f&#10;IEKXccV+FSK1QNnHrPQigNH1UhuTA9xu7g2yvaAvuVzmnoYnv6UZxzrqevqFWmZSkKIaIyK51tcV&#10;D27LmTBbkqqMmGs7SBWyDFLtBxHaoUaGHfRhdSSRGm0rPrIxVDYudaayzMYJTiwmL/abnmkqfJmA&#10;0skG6sMzDtxSh8HLpaayKxHis0CSHh3SOsUnMo0BmgVGj7MW8OffzlN+xZOlsTnrSM006o+dQMWZ&#10;+eZILp+v0zdk8TzA82BzHridvQeieZIbzC49xmiOboNgX2nxFqkwXQknqbmB1DG4j8OW0epKtVjk&#10;NJK8F3Hl1l4m8KMqXvpXgX7URSRBPcJR+WL2ThtDLknlROYY0IJkBY3LnDbwPM5Zp7+c+S8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCdBJV/3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJM2olGIU1Wg5opo+QAnXuKIeB1ip03/nu0JTqvRjGbflLvFDeKMU+g9KUhXCQik1pue&#10;OgWfp8NTDiJETUYPnlDBFQPsqvu7UhfGX+gDz8fYCS6hUGgFNsaxkDK0Fp0OKz8isfflJ6cjy6mT&#10;ZtIXLneDXCfJs3S6J/5g9YivFtvv4+wUvKWxrn+ks+9z6K9NnR3C3qVKPT4s+xcQEZf4F4YbPqND&#10;xUyNn8kEMbDebhg9Ksi3fDmw3uQZiObmZDnIqpT/J1S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAHh8nEtWAgAAugQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJ0ElX/cAAAACgEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" w14:anchorId="17CCA1F0">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="5CC75745" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="0066567D" w:rsidRDefault="00C72616" w:rsidP="003778BE">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00C72616" w:rsidP="003778BE" w:rsidRDefault="00C72616" w14:paraId="6F6EA83F" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>COR</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -3079,51 +3046,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="067A8EED" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26C9CFD3" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="009B29FD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C72616">
         <w:t>Arkivering</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1134"/>
@@ -3516,55 +3483,55 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EBE9CD6" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings 3" w:char="F039"/>
+                <w:rFonts w:ascii="Wingdings 3" w:eastAsia="Wingdings 3" w:hAnsi="Wingdings 3" w:cs="Wingdings 3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  Lungor K+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31939BA1" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
@@ -3942,56 +3909,56 @@
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18A88A76" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:cs="Arial"/>
+                <w:rFonts w:ascii="Wingdings 3" w:eastAsia="Wingdings 3" w:hAnsi="Wingdings 3" w:cs="Wingdings 3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:sym w:font="Wingdings 3" w:char="F039"/>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lungartärer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
@@ -4796,465 +4763,453 @@
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C72616" w:rsidRPr="00C72616" w14:paraId="55B0D68F" w14:textId="77777777" w:rsidTr="00F7099B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B64DA5B" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Scout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2719B0EC" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FA51BBD" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C25D883" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72EFCB90" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7461596E" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C72616" w:rsidRPr="00C72616" w14:paraId="65BC5D34" w14:textId="77777777" w:rsidTr="00F7099B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C2400B1" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dosrapport</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C3B70DA" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F651A0F" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44A59A80" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2024ED4E" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43B083C8" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06509406" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="00C72616">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C4B4E85" w14:textId="77777777" w:rsidR="00C72616" w:rsidRPr="00C72616" w:rsidRDefault="00C72616" w:rsidP="009B29FD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C72616">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hängning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C72616">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C72616">
         <w:t>PACS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
@@ -6954,233 +6909,233 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00C72616">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="177F6FC0" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="3216BB9B" w14:textId="77777777" w:rsidR="00F05D75" w:rsidRDefault="00F05D75">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CC9BFF6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="6FC3605E" w14:textId="77777777" w:rsidR="00F05D75" w:rsidRDefault="00F05D75">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D251911" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="14652FEF" w14:textId="77777777" w:rsidR="00F05D75" w:rsidRDefault="00F05D75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 3">
-    <w:altName w:val="Symbol"/>
+    <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -7191,54 +7146,54 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -7269,76 +7224,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="609E0104" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="2D0170F6" w14:textId="77777777" w:rsidR="00F05D75" w:rsidRDefault="00F05D75"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FDE5EA9" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="532D8D47" w14:textId="77777777" w:rsidR="00F05D75" w:rsidRDefault="00F05D75">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="04528579" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="14B038A7" w14:textId="77777777" w:rsidR="00F05D75" w:rsidRDefault="00F05D75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -7373,94 +7328,94 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="29C3EDA3">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1031" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7496,60 +7451,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="41412B0E">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1032" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -7623,51 +7578,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8699,51 +8654,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -9293,51 +9248,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -10128,68 +10083,67 @@
   <w:num w:numId="17" w16cid:durableId="948708511">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="510071900">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1613053558">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="740252704">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="126776928">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="389698297">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1657032660">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
@@ -10454,50 +10408,51 @@
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A4667"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B29FD"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A174EE"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
@@ -10573,110 +10528,112 @@
     <w:rsid w:val="00E1434F"/>
     <w:rsid w:val="00E34B9A"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E92D0C"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F05D48"/>
+    <w:rsid w:val="00F05D75"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F7099B"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE2778"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="12814460"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{E15E885D-C33B-48D7-AA61-3D3D539B0ED2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11024,196 +10981,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -11291,606 +11248,606 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -11921,81 +11878,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -12034,53 +11991,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -12154,53 +12111,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -12274,53 +12231,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -12370,53 +12327,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -12466,53 +12423,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -12548,53 +12505,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -12643,51 +12600,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -12731,51 +12688,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -12862,67 +12819,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -12966,131 +12923,131 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16265,111 +16222,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>351</Words>
-  <Characters>2004</Characters>
+  <Words>373</Words>
+  <Characters>1982</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2351</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT Lungemboli (838207A)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>TK.SpStyMigProd</lastModifiedBy>
-  <revision>9</revision>
+  <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
+  <revision>10</revision>
   <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>