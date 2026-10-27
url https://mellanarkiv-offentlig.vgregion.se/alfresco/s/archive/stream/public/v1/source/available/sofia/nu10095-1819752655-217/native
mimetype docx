--- v0 (2025-12-13)
+++ v1 (2026-10-27)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5BD69E75" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00CF1AD8" w:rsidSect="00CF1AD8">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="18AF1763" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
@@ -220,340 +220,332 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w14:paraId="35AC559D" w14:textId="77777777" w:rsidTr="00312F64">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4BDA591F" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1299E9D5" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sinustrombos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w14:paraId="550C33F1" w14:textId="77777777" w:rsidTr="00312F64">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F5D3B95" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Förberedelser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="26C38AE9" w14:textId="7E654DB4" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00000000" w:rsidP="00CF1AD8">
+          </w:tcPr>
+          <w:p w14:paraId="26C38AE9" w14:textId="7E654DB4" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8">
+              <w:r w:rsidRPr="00CF1AD8">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Kreatinin</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-            <w:r w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8">
+            <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> och GFR.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36B4E6EF" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PVK, helst grön.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w14:paraId="68056A25" w14:textId="77777777" w:rsidTr="00312F64">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50318B94" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PO kontrast/dryck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17C47D3E" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ingen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w14:paraId="04CD09D2" w14:textId="77777777" w:rsidTr="00312F64">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32C5F73E" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IV kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FAACB47" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Beroende på maskin:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0645671F" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
@@ -701,184 +693,180 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siemens/GE”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w14:paraId="4DC5B175" w14:textId="77777777" w:rsidTr="00312F64">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48FE7184" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Strålskydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64559F94" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Se kapitel 4.2 och 5.2 i </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43D7EDAC" w14:textId="6C347280" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00000000" w:rsidP="00CF1AD8">
+          <w:p w14:paraId="43D7EDAC" w14:textId="6C347280" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8">
+              <w:r w:rsidRPr="00CF1AD8">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w14:paraId="5B51C122" w14:textId="77777777" w:rsidTr="00312F64">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3435A468" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="08F0E787" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -994,88 +982,86 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="288318DA" w14:textId="7BBEED16" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="004D0C60">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AD8">
-        <w:lastRenderedPageBreak/>
         <w:t>Bildtagning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="4708"/>
         <w:gridCol w:w="2380"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w14:paraId="650FFB08" w14:textId="77777777" w:rsidTr="00CF1AD8">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="485D3C49" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
@@ -1205,91 +1191,91 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>2</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="101512E1" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="114429BA">
+                    <v:shapetype id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe" w14:anchorId="101512E1">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="prod #0 #1 10800"/>
                         <v:f eqn="sum #0 0 @3"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
+                      <v:path textboxrect="@1,@4,@2,21600" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Upp 8" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:39.3pt;margin-top:6.1pt;width:32.3pt;height:69.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjalasUwIAAK0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uEikLEBkWgVJUQ&#10;IEHF2fF6PyR/dexkl/76Pns3kNKequbgzNjjeTPPb/byajCa7RWFztmSz09mnCkrXdXZpuTfnzaf&#10;zjkLUdhKaGdVyV9U4Ferjx8ue79UC9c6XSliSGLDsvclb2P0y6IIslVGhBPnlcVh7ciICJeaoiLR&#10;I7vRxWI2Oyt6R5UnJ1UI2L0ZD/kq569rJeN9XQcVmS45aot5pbxu01qsLsWyIeHbTk5liH+owojO&#10;AvQ11Y2Igu2o+yOV6SS54Op4Ip0pXF13UuUe0M189q6bx1Z4lXsBOcG/0hT+X1p5t3/0DwQaeh+W&#10;AWbqYqjJpH/Ux4ZM1ssrWWqITGLz83y2mINSiaPz89OLRSazeLvsKcSvyhmWjJLv/JrI9Zklsb8N&#10;EZiIPkQluOB0V206rbNDzfZaE9sLPN1mM8MvvRau/BamLeshvMUXHDMpIKFaiwjT+KrkwTacCd1A&#10;mzJSxrYuIeR3T9g3IrQjRk47CsJ0EarUnUFrCfiArG2qTGVdTR280ZasOGyHicutq14eiJEbNRe8&#10;3HTAuxUhPgiCyFAvBifeY6m1QxNusjhrHf38236Kx9vjlLMeokWDP3aCFGf6m4UqTs9SrSweO3Ts&#10;bI8duzPXDuTOMaJeZhOXKeqDWZMzz5ivdULFkbAS2COVk3Mdx2HChEq1XuewnaeuaXEFiaFyL+Kt&#10;ffQy+Ym+xPrT8CzIT8qIkNSdO4hdLN+pY4zFyyeCR1YnBzORBTHNbxq6Yz9HvX1lVr8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCMOqON3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyD&#10;tUjcqNM0LVGIU/EjhHIrpQe4bWOTRMTrKHZbw9OzPcFtdmc0+225jnYQRzP53pGC+SwBYahxuqdW&#10;we7t+SYH4QOSxsGRUfBtPKyry4sSC+1O9GqO29AKLiFfoIIuhLGQ0jedsehnbjTE3qebLAYep1bq&#10;CU9cbgeZJslKWuyJL3Q4msfONF/bg1XQ4iJ/2WSy/nmPD66OT8tsV38odX0V7+9ABBPDXxjO+IwO&#10;FTPt3YG0F4OC23zFSd6nKYizny1Y7Fks5xnIqpT/P6h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAONqVqxTAgAArQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIw6o43fAAAACQEAAA8AAAAAAAAAAAAAAAAArQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" adj="5012" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Upp 8" style="position:absolute;left:0;text-align:left;margin-left:39.3pt;margin-top:6.1pt;width:32.3pt;height:69.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="5012" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjalasUwIAAK0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uEikLEBkWgVJUQ&#10;IEHF2fF6PyR/dexkl/76Pns3kNKequbgzNjjeTPPb/byajCa7RWFztmSz09mnCkrXdXZpuTfnzaf&#10;zjkLUdhKaGdVyV9U4Ferjx8ue79UC9c6XSliSGLDsvclb2P0y6IIslVGhBPnlcVh7ciICJeaoiLR&#10;I7vRxWI2Oyt6R5UnJ1UI2L0ZD/kq569rJeN9XQcVmS45aot5pbxu01qsLsWyIeHbTk5liH+owojO&#10;AvQ11Y2Igu2o+yOV6SS54Op4Ip0pXF13UuUe0M189q6bx1Z4lXsBOcG/0hT+X1p5t3/0DwQaeh+W&#10;AWbqYqjJpH/Ux4ZM1ssrWWqITGLz83y2mINSiaPz89OLRSazeLvsKcSvyhmWjJLv/JrI9Zklsb8N&#10;EZiIPkQluOB0V206rbNDzfZaE9sLPN1mM8MvvRau/BamLeshvMUXHDMpIKFaiwjT+KrkwTacCd1A&#10;mzJSxrYuIeR3T9g3IrQjRk47CsJ0EarUnUFrCfiArG2qTGVdTR280ZasOGyHicutq14eiJEbNRe8&#10;3HTAuxUhPgiCyFAvBifeY6m1QxNusjhrHf38236Kx9vjlLMeokWDP3aCFGf6m4UqTs9SrSweO3Ts&#10;bI8duzPXDuTOMaJeZhOXKeqDWZMzz5ivdULFkbAS2COVk3Mdx2HChEq1XuewnaeuaXEFiaFyL+Kt&#10;ffQy+Ym+xPrT8CzIT8qIkNSdO4hdLN+pY4zFyyeCR1YnBzORBTHNbxq6Yz9HvX1lVr8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCMOqON3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyD&#10;tUjcqNM0LVGIU/EjhHIrpQe4bWOTRMTrKHZbw9OzPcFtdmc0+225jnYQRzP53pGC+SwBYahxuqdW&#10;we7t+SYH4QOSxsGRUfBtPKyry4sSC+1O9GqO29AKLiFfoIIuhLGQ0jedsehnbjTE3qebLAYep1bq&#10;CU9cbgeZJslKWuyJL3Q4msfONF/bg1XQ4iJ/2WSy/nmPD66OT8tsV38odX0V7+9ABBPDXxjO+IwO&#10;FTPt3YG0F4OC23zFSd6nKYizny1Y7Fks5xnIqpT/P6h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAONqVqxTAgAArQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIw6o43fAAAACQEAAA8AAAAAAAAAAAAAAAAArQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;">
                       <v:textbox inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="6B138464" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00746EF0">
+                          <w:p w:rsidR="00CF1AD8" w:rsidP="00746EF0" w:rsidRDefault="00CF1AD8" w14:paraId="649841BE" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="66CAF27A" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="0066567D" w:rsidRDefault="00CF1AD8" w:rsidP="00746EF0">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00CF1AD8" w:rsidP="00746EF0" w:rsidRDefault="00CF1AD8" w14:paraId="18F999B5" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -1333,53 +1319,53 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:rect w14:anchorId="0891E363" id="Rektangel 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.4pt;margin-top:5.6pt;width:105.15pt;height:70.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdySmXMgIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwlL2VJEWCEQvaDd&#10;ldhqz4PjkEj+6tgQ6K/v2Amw3fZUlYMZe8bP82beZPZw0oodJfrGmoIPBzln0ghbNmZf8O8v608T&#10;znwAU4KyRhb8LD1/mH/8MGvdVN7Z2qpSIiMQ46etK3gdgptmmRe11OAH1klDzsqihkBb3GclQkvo&#10;WmV3eX6ftRZLh1ZI7+l01Tn5POFXlRThqaq8DEwVnHILacW07uKazWcw3SO4uhF9GvAPWWhoDD16&#10;hVpBAHbA5g8o3Qi03lZhIKzObFU1QiYOxGaYv2OzrcHJxIWK4921TP7/wYrH49Y9I5WhdX7qyYws&#10;ThXq+E/5sVMq1vlaLHkKTNDhcDQaf87HnAnyTb7ejydfYjWz222HPnyTVrNoFBypGalGcNz40IVe&#10;QuJjxq4bpVJDlGFtwUeTYU49E0C6qBQEMrUrC+7NnjNQexKcCJggvVVNGa9HII/73VIhOwI1fb3O&#10;6ddn9ltYfHsFvu7ikquTg24CaVI1mnjFy5fbykR0mVTVM7gVLVo7W56fkaHtZOadWDf0yAZ8eAYk&#10;XREbmpXwREulLFG0vcVZbfHn385jPLWbvJy1pFOi/+MAKDkzB720xHBIE+ZEMgkfg7qYFVr9SuOx&#10;iAjkAiMIpytav1mGbhZowIRcLFIYCdNB2JitExE8co6lejm9Arq+l4FU8Ggv+oTpu5Z2sSSGW1X6&#10;Dck4aaQfuTgnb/cp6vZhmP8CAAD//wMAUEsDBBQABgAIAAAAIQBawh8V3AAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqGOXnxLiVAgJENwIVFy3sUmixOsodpvw9iwnOM7M&#10;aubbYrv4QRzdFLtABtQqA+GoDrajxsDH++PFBkRMSBaHQM7At4uwLU9PCsxtmOnNHavUCC6hmKOB&#10;NqUxlzLWrfMYV2F0xNlXmDwmllMj7YQzl/tB6iy7lh474oUWR/fQurqvDt7Ay6yH7rPB1+eqr3Z9&#10;uHxSN7femPOz5f4ORHJL+juGX3xGh5KZ9uFANorBgGbwxLbSIDjWaq1A7Nm40muQZSH/P1D+AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB3JKZcyAgAAYAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFrCHxXcAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;jAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="3pt"/>
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="087C629F">
+                    <v:rect id="Rektangel 4" style="position:absolute;margin-left:1.4pt;margin-top:5.6pt;width:105.15pt;height:70.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="3pt" w14:anchorId="0891E363" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdySmXMgIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwlL2VJEWCEQvaDd&#10;ldhqz4PjkEj+6tgQ6K/v2Amw3fZUlYMZe8bP82beZPZw0oodJfrGmoIPBzln0ghbNmZf8O8v608T&#10;znwAU4KyRhb8LD1/mH/8MGvdVN7Z2qpSIiMQ46etK3gdgptmmRe11OAH1klDzsqihkBb3GclQkvo&#10;WmV3eX6ftRZLh1ZI7+l01Tn5POFXlRThqaq8DEwVnHILacW07uKazWcw3SO4uhF9GvAPWWhoDD16&#10;hVpBAHbA5g8o3Qi03lZhIKzObFU1QiYOxGaYv2OzrcHJxIWK4921TP7/wYrH49Y9I5WhdX7qyYws&#10;ThXq+E/5sVMq1vlaLHkKTNDhcDQaf87HnAnyTb7ejydfYjWz222HPnyTVrNoFBypGalGcNz40IVe&#10;QuJjxq4bpVJDlGFtwUeTYU49E0C6qBQEMrUrC+7NnjNQexKcCJggvVVNGa9HII/73VIhOwI1fb3O&#10;6ddn9ltYfHsFvu7ikquTg24CaVI1mnjFy5fbykR0mVTVM7gVLVo7W56fkaHtZOadWDf0yAZ8eAYk&#10;XREbmpXwREulLFG0vcVZbfHn385jPLWbvJy1pFOi/+MAKDkzB720xHBIE+ZEMgkfg7qYFVr9SuOx&#10;iAjkAiMIpytav1mGbhZowIRcLFIYCdNB2JitExE8co6lejm9Arq+l4FU8Ggv+oTpu5Z2sSSGW1X6&#10;Dck4aaQfuTgnb/cp6vZhmP8CAAD//wMAUEsDBBQABgAIAAAAIQBawh8V3AAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqGOXnxLiVAgJENwIVFy3sUmixOsodpvw9iwnOM7M&#10;aubbYrv4QRzdFLtABtQqA+GoDrajxsDH++PFBkRMSBaHQM7At4uwLU9PCsxtmOnNHavUCC6hmKOB&#10;NqUxlzLWrfMYV2F0xNlXmDwmllMj7YQzl/tB6iy7lh474oUWR/fQurqvDt7Ay6yH7rPB1+eqr3Z9&#10;uHxSN7femPOz5f4ORHJL+juGX3xGh5KZ9uFANorBgGbwxLbSIDjWaq1A7Nm40muQZSH/P1D+AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB3JKZcyAgAAYAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFrCHxXcAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;jAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09D646B6" wp14:editId="7C637201">
                   <wp:extent cx="1374140" cy="2215515"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="14" name="Bildobjekt 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="143211821" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
@@ -1622,55 +1608,55 @@
               </w:rPr>
               <w:t>Hjärna K-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4708" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="05661EE4" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0E1"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bakre skallgrop – skalltak.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="39BBD623" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
@@ -1866,55 +1852,55 @@
               <w:t>venfas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4708" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="7C21D4BD" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0E1"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bakre skallgrop – skalltak.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38EB5A29" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2144,72 +2130,72 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>AX</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="0E1991EB" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="42BEE3D2">
+                    <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe" w14:anchorId="0E1991EB">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum height 0 #1"/>
                         <v:f eqn="sum 10800 0 #1"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="prod @4 @3 10800"/>
                         <v:f eqn="sum width 0 @5"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
+                      <v:path textboxrect="@1,0,@2,@6" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Ned 20" o:spid="_x0000_s1027" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:38.1pt;margin-top:57.4pt;width:32.25pt;height:45.35pt;rotation:180;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAXYc1UwIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1k/QziFEGCDAOK&#10;tkA79KzIcixAEjVKjd39+lGy06bdTsNyIEiJeiSfHzO/7q1he4VBg6v45KTkTDkJtXa7iv943Hy5&#10;5CxE4WphwKmKv6jArxefP807P1NTaMHUChmBuDDrfMXbGP2sKIJslRXhBLxydNkAWhEpxF1Ro+gI&#10;3ZpiWpbnRQdYewSpQqDT9XDJFxm/aZSMd00TVGSm4tRbzBaz3SZbLOZitkPhWy3HNsQ/dGGFdlT0&#10;FWotomDPqP+AsloiBGjiiQRbQNNoqfIMNM2k/DDNQyu8yrMQOcG/0hT+H6y83T/4eyQaOh9mgdw0&#10;Rd+gZQjE1qS8LNMvD0ftsj5z9/LKneojk3R4Wl6dXZxxJumKnKvTs8RtMWAlTI8hflNgWXIqXkPn&#10;lojQZWSxvwlxyD/kpTcBjK432pgc4G67Msj2gr7lZpO7Gp68SzOOddT39IKaZlKQphojIrnW1xUP&#10;bseZMDsSq4yYaztIFQhp6HEtQjvUyLCDQqyOJFOjbcVHPobKxqVnKgttnOCNx+TFftszTYUnCSid&#10;bKF+uceBXeoweLnRxMiNCPFeIImPDmmh4h2ZxgDNAqPHWQv462/nKb/iyXLWkZhpzp/PAhVn5rsj&#10;tXw9T5+QxeMAj4PtceCe7QqI40nuLrv0GKM5uA2CfaK9W6aqdCWcpM4GRsdgFYclo82VarnMaaR4&#10;L+KNe/AygR8If+yfBPpRFpH0dAsH4YvZB2EMuaSrNybHgPYjy23c5bSAx3HOevvHWfwGAAD//wMA&#10;UEsDBBQABgAIAAAAIQBUpZZq4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsqJ3QBwpxqqoSVWkFEg0SWyc2SYQ9DrHbhr9nuoLlzBzdOTdfjs6ykxlC51FCMhHADNZed9hI&#10;eC+f7h6AhahQK+vRSPgxAZbF9VWuMu3P+GZOh9gwCsGQKQltjH3Geahb41SY+N4g3T794FSkcWi4&#10;HtSZwp3lqRBz7lSH9KFVvVm3pv46HJ2E3eZ1X9+/lFv/sd7Y523yXZWrnZS3N+PqEVg0Y/yD4aJP&#10;6lCQU+WPqAOzEhbzlEjaJ1OqcAGmYgGskpCK2Qx4kfP/FYpfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMBdhzVTAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFSllmriAAAACgEAAA8AAAAAAAAAAAAAAAAArQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" adj="13920" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Ned 20" style="position:absolute;left:0;text-align:left;margin-left:38.1pt;margin-top:57.4pt;width:32.25pt;height:45.35pt;rotation:180;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t67" adj="13920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAXYc1UwIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1k/QziFEGCDAOK&#10;tkA79KzIcixAEjVKjd39+lGy06bdTsNyIEiJeiSfHzO/7q1he4VBg6v45KTkTDkJtXa7iv943Hy5&#10;5CxE4WphwKmKv6jArxefP807P1NTaMHUChmBuDDrfMXbGP2sKIJslRXhBLxydNkAWhEpxF1Ro+gI&#10;3ZpiWpbnRQdYewSpQqDT9XDJFxm/aZSMd00TVGSm4tRbzBaz3SZbLOZitkPhWy3HNsQ/dGGFdlT0&#10;FWotomDPqP+AsloiBGjiiQRbQNNoqfIMNM2k/DDNQyu8yrMQOcG/0hT+H6y83T/4eyQaOh9mgdw0&#10;Rd+gZQjE1qS8LNMvD0ftsj5z9/LKneojk3R4Wl6dXZxxJumKnKvTs8RtMWAlTI8hflNgWXIqXkPn&#10;lojQZWSxvwlxyD/kpTcBjK432pgc4G67Msj2gr7lZpO7Gp68SzOOddT39IKaZlKQphojIrnW1xUP&#10;bseZMDsSq4yYaztIFQhp6HEtQjvUyLCDQqyOJFOjbcVHPobKxqVnKgttnOCNx+TFftszTYUnCSid&#10;bKF+uceBXeoweLnRxMiNCPFeIImPDmmh4h2ZxgDNAqPHWQv462/nKb/iyXLWkZhpzp/PAhVn5rsj&#10;tXw9T5+QxeMAj4PtceCe7QqI40nuLrv0GKM5uA2CfaK9W6aqdCWcpM4GRsdgFYclo82VarnMaaR4&#10;L+KNe/AygR8If+yfBPpRFpH0dAsH4YvZB2EMuaSrNybHgPYjy23c5bSAx3HOevvHWfwGAAD//wMA&#10;UEsDBBQABgAIAAAAIQBUpZZq4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsqJ3QBwpxqqoSVWkFEg0SWyc2SYQ9DrHbhr9nuoLlzBzdOTdfjs6ykxlC51FCMhHADNZed9hI&#10;eC+f7h6AhahQK+vRSPgxAZbF9VWuMu3P+GZOh9gwCsGQKQltjH3Geahb41SY+N4g3T794FSkcWi4&#10;HtSZwp3lqRBz7lSH9KFVvVm3pv46HJ2E3eZ1X9+/lFv/sd7Y523yXZWrnZS3N+PqEVg0Y/yD4aJP&#10;6lCQU+WPqAOzEhbzlEjaJ1OqcAGmYgGskpCK2Qx4kfP/FYpfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMBdhzVTAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFSllmriAAAACgEAAA8AAAAAAAAAAAAAAAAArQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;">
                       <v:textbox style="layout-flow:vertical" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="2F6170AF" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="0066564D" w:rsidRDefault="00CF1AD8" w:rsidP="00746EF0">
+                          <w:p w:rsidRPr="0066564D" w:rsidR="00CF1AD8" w:rsidP="00746EF0" w:rsidRDefault="00CF1AD8" w14:paraId="5580844F" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>AX</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin"/>
                     </v:shape>
                   </w:pict>
@@ -2280,56 +2266,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>COR</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="39C76DA0" id="Upp 19" o:spid="_x0000_s1028" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:33.7pt;margin-top:9.8pt;width:32.3pt;height:51.75pt;rotation:90;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6ihvJVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X514bVcEdYqgRYYB&#10;RVugHXpmZDkWoK9RSuzu14+SnDbrdhqWA0FK1CP5/JjLq9FotpcYlLMNn5/MOJNWuFbZbcO/P60/&#10;XXAWItgWtLOy4S8y8Kvlxw+Xg1/I2vVOtxIZgdiwGHzD+xj9oqqC6KWBcOK8tHTZOTQQKcRt1SIM&#10;hG50Vc9m59XgsPXohAyBTm/KJV9m/K6TIt53XZCR6YZTbzFbzHaTbLW8hMUWwfdKTG3AP3RhQFkq&#10;+gp1AxHYDtUfUEYJdMF18UQ4U7muU0LmGWia+ezdNI89eJlnIXKCf6Up/D9Ycbd/9A9INAw+LAK5&#10;aYqxQ8PQEVtnp7P0y7NRt2zM1L28UifHyAQdns5n9ZwIFnR1fvalrs8StVWBSpAeQ/wqnWHJafjO&#10;rxDdkHFhfxtiyT5kpRfBadWuldY5wO3mWiPbA33I9Tr3VJ78lqYtG0iG9RdqmQkgQXUaIrnGtw0P&#10;dssZ6C0pVUTMta1LFQipdHgDoS81MmyRh1GRNKqVafhFYaNU1jY9k1ll0wRvJCYvjpuRKSpcJ6B0&#10;snHtywMWaqnD4MVaER+3EOIDICmPDmmb4j2ZTjuaxU0eZ73Dn387T/kNT5bG5mwgMdOoP3aAkjP9&#10;zZJaPp+nb8jicYDHweY4sDtz7YjmeW4wu/QYoz64HTrzTHu3SoXpCqyg5gqpU3Ady5LR5gq5WuU0&#10;UryHeGsfvUjgB86fxmdAP+kikqDu3EH4sHinjZJLwnojcwpoP7Lepl1OC3gc56y3f5zlLwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKXfhwffAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1lbhRJ/2laZwKgbiAUKFw4eba2yTCXgfbbcLb457obVYzmvm23AzWsBP60DoSkI8zYEjK6ZZq&#10;AZ8fT7d3wEKUpKVxhAJ+McCmur4qZaFdT+942sWapRIKhRTQxNgVnAfVoJVh7Dqk5B2ctzKm09dc&#10;e9mncmv4JMsW3MqW0kIjO3xoUH3vjlZAP++RFq/KTB5fvtRP/bz1b/wgxM1ouF8DizjE/zCc8RM6&#10;VIlp746kAzMCZstVSgqYrnJgZ3+ez4Dtk8imS+BVyS8/qP4AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAeoobyVUCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEApd+HB98AAAAJAQAADwAAAAAAAAAAAAAAAACvBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" adj="6741" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="6155C5AB">
+                    <v:shape id="Upp 19" style="position:absolute;left:0;text-align:left;margin-left:33.7pt;margin-top:9.8pt;width:32.3pt;height:51.75pt;rotation:90;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1028" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="6741" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6ihvJVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X514bVcEdYqgRYYB&#10;RVugHXpmZDkWoK9RSuzu14+SnDbrdhqWA0FK1CP5/JjLq9FotpcYlLMNn5/MOJNWuFbZbcO/P60/&#10;XXAWItgWtLOy4S8y8Kvlxw+Xg1/I2vVOtxIZgdiwGHzD+xj9oqqC6KWBcOK8tHTZOTQQKcRt1SIM&#10;hG50Vc9m59XgsPXohAyBTm/KJV9m/K6TIt53XZCR6YZTbzFbzHaTbLW8hMUWwfdKTG3AP3RhQFkq&#10;+gp1AxHYDtUfUEYJdMF18UQ4U7muU0LmGWia+ezdNI89eJlnIXKCf6Up/D9Ycbd/9A9INAw+LAK5&#10;aYqxQ8PQEVtnp7P0y7NRt2zM1L28UifHyAQdns5n9ZwIFnR1fvalrs8StVWBSpAeQ/wqnWHJafjO&#10;rxDdkHFhfxtiyT5kpRfBadWuldY5wO3mWiPbA33I9Tr3VJ78lqYtG0iG9RdqmQkgQXUaIrnGtw0P&#10;dssZ6C0pVUTMta1LFQipdHgDoS81MmyRh1GRNKqVafhFYaNU1jY9k1ll0wRvJCYvjpuRKSpcJ6B0&#10;snHtywMWaqnD4MVaER+3EOIDICmPDmmb4j2ZTjuaxU0eZ73Dn387T/kNT5bG5mwgMdOoP3aAkjP9&#10;zZJaPp+nb8jicYDHweY4sDtz7YjmeW4wu/QYoz64HTrzTHu3SoXpCqyg5gqpU3Ady5LR5gq5WuU0&#10;UryHeGsfvUjgB86fxmdAP+kikqDu3EH4sHinjZJLwnojcwpoP7Lepl1OC3gc56y3f5zlLwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKXfhwffAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1lbhRJ/2laZwKgbiAUKFw4eba2yTCXgfbbcLb457obVYzmvm23AzWsBP60DoSkI8zYEjK6ZZq&#10;AZ8fT7d3wEKUpKVxhAJ+McCmur4qZaFdT+942sWapRIKhRTQxNgVnAfVoJVh7Dqk5B2ctzKm09dc&#10;e9mncmv4JMsW3MqW0kIjO3xoUH3vjlZAP++RFq/KTB5fvtRP/bz1b/wgxM1ouF8DizjE/zCc8RM6&#10;VIlp746kAzMCZstVSgqYrnJgZ3+ez4Dtk8imS+BVyS8/qP4AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAeoobyVUCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEApd+HB98AAAAJAQAADwAAAAAAAAAAAAAAAACvBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" w14:anchorId="39C76DA0">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="776B9586" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="0066567D" w:rsidRDefault="00CF1AD8" w:rsidP="00746EF0">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00CF1AD8" w:rsidP="00746EF0" w:rsidRDefault="00CF1AD8" w14:paraId="6F6EA83F" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>COR</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -2369,53 +2355,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="158CAC38" id="Rak 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="75.1pt,1.75pt" to="77.95pt,116.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtR1BLrgEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+RknRcYcXpokF2G&#10;rcC2H8DIki1AXxC1OPn3o5Q07bbbMB9kSiSfyMenzePJWXZUCU3wPV8uGs6Ul2Ewfuz5j+/7+zVn&#10;mMEPYINXPT8r5I/bu3ebOXZqFaZgB5UYgXjs5tjzKefYCYFyUg5wEaLy5NQhOci0TaMYEsyE7qxY&#10;NU0r5pCGmIJUiHS6uzj5tuJrrWT+qjWqzGzPqbZc11TXQ1nFdgPdmCBORl7LgH+owoHxdOkNagcZ&#10;2M9k/oJyRqaAQeeFDE4ErY1UtQfqZtn80c23CaKqvRA5GG804f+DlV+OT/45EQ1zxA7jcypdnHRy&#10;5U/1sVMl63wjS50yk3T4vv3wseVMkmf50K7a9UMhU7wmx4T5kwqOFaPn1vjSC3Rw/Iz5EvoSUo59&#10;2Btr6zysZzNdsF42NDIJJAttIZPp4tBz9CNnYEfSm8ypQmKwZijpBQjTeHiyiR2BZr7fN/RdK/st&#10;rNy9A5wucdV1UYMzmSRpjev5uiS/ZFtf0FUV1bWDV86KdQjDuVIpyo4GVum4iqso4u2e7LdPYPsL&#10;AAD//wMAUEsDBBQABgAIAAAAIQB9zy/d3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8Mw&#10;FIR3JP6D9ZDYqE0iozTEqRBSJWAqLQNsbvyII+znKHbb8O9xJzqe7nT3XbOavWNHnOIQSMH9QgBD&#10;6oIZqFfwsVvfVcBi0mS0C4QKfjHCqr2+anRtwone8bhNPcslFGutwKY01pzHzqLXcRFGpOx9h8nr&#10;lOXUczPpUy73jhdCPHCvB8oLVo/4bLH72R68gk+x+6LNsrLU4Yt89W9rQRun1O3N/PQILOGc/sNw&#10;xs/o0GamfTiQicxlLUWRowpKCezsS7kEtldQlGUFvG345YP2DwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAK1HUEuuAQAASgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAH3PL93cAAAACQEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="3C37F913">
+                    <v:line id="Rak 16" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="75.1pt,1.75pt" to="77.95pt,116.9pt" w14:anchorId="158CAC38" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtR1BLrgEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+RknRcYcXpokF2G&#10;rcC2H8DIki1AXxC1OPn3o5Q07bbbMB9kSiSfyMenzePJWXZUCU3wPV8uGs6Ul2Ewfuz5j+/7+zVn&#10;mMEPYINXPT8r5I/bu3ebOXZqFaZgB5UYgXjs5tjzKefYCYFyUg5wEaLy5NQhOci0TaMYEsyE7qxY&#10;NU0r5pCGmIJUiHS6uzj5tuJrrWT+qjWqzGzPqbZc11TXQ1nFdgPdmCBORl7LgH+owoHxdOkNagcZ&#10;2M9k/oJyRqaAQeeFDE4ErY1UtQfqZtn80c23CaKqvRA5GG804f+DlV+OT/45EQ1zxA7jcypdnHRy&#10;5U/1sVMl63wjS50yk3T4vv3wseVMkmf50K7a9UMhU7wmx4T5kwqOFaPn1vjSC3Rw/Iz5EvoSUo59&#10;2Btr6zysZzNdsF42NDIJJAttIZPp4tBz9CNnYEfSm8ypQmKwZijpBQjTeHiyiR2BZr7fN/RdK/st&#10;rNy9A5wucdV1UYMzmSRpjev5uiS/ZFtf0FUV1bWDV86KdQjDuVIpyo4GVum4iqso4u2e7LdPYPsL&#10;AAD//wMAUEsDBBQABgAIAAAAIQB9zy/d3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8Mw&#10;FIR3JP6D9ZDYqE0iozTEqRBSJWAqLQNsbvyII+znKHbb8O9xJzqe7nT3XbOavWNHnOIQSMH9QgBD&#10;6oIZqFfwsVvfVcBi0mS0C4QKfjHCqr2+anRtwone8bhNPcslFGutwKY01pzHzqLXcRFGpOx9h8nr&#10;lOXUczPpUy73jhdCPHCvB8oLVo/4bLH72R68gk+x+6LNsrLU4Yt89W9rQRun1O3N/PQILOGc/sNw&#10;xs/o0GamfTiQicxlLUWRowpKCezsS7kEtldQlGUFvG345YP2DwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAK1HUEuuAQAASgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAH3PL93cAAAACQEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68F8BC17" wp14:editId="2954B113">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-4445</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1295400</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1762760" cy="20320"/>
                       <wp:effectExtent l="19050" t="19050" r="27940" b="36830"/>
                       <wp:wrapNone/>
@@ -2434,53 +2420,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="345C205D" id="Rak 15" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-.35pt,102pt" to="138.45pt,103.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0+jWQtwEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+ykQJYZUXpokF6G&#10;rcC23hlZsgXoC6IaJ/++lJJm7XYb5oNAitQj3yO9vj86yw4qoQle8Pms5Ux5GXrjB8F//dzdrjjD&#10;DL4HG7wS/KSQ329uPq2n2KlFGIPtVWIE4rGbouBjzrFrGpSjcoCzEJWnoA7JQSY3DU2fYCJ0Z5tF&#10;2y6bKaQ+piAVIt1uz0G+qfhaK5m/a40qMys49Zbrmeq5L2ezWUM3JIijkZc24B+6cGA8Fb1CbSED&#10;e0nmLyhnZAoYdJ7J4JqgtZGqciA28/YPNj9GiKpyIXEwXmXC/wcrvx0e/FMiGaaIHcanVFgcdXJM&#10;WxOfaaaVF3XKjlW201U2dcxM0uX883LxZXnHmaTYol22VdbmDFPgYsL8qIJjxRDcGl9YQQeHr5ip&#10;NKW+pZRrH3bG2joZ69kk+N1qTphMAi2ItpDJdLEXHP3AGdiBNk/mVCExWNOX5wUI07B/sIkdgKa/&#10;27X0lYFTuQ9ppfYWcDzn1dB5L5zJtJzWOMFX5fHba+sLuqrrdWHwW71i7UN/qqI2xaPR1aKXNSu7&#10;8d4n+/3PsHkFAAD//wMAUEsDBBQABgAIAAAAIQBSWRWK3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcWjsWNBDiVCUSBw5IUPgANzZ2RLwOsdsGvp7tiR53ZjT7pl7PYWAH&#10;O6U+ooJiKYBZ7KLp0Sn4eH9a3AFLWaPRQ0Sr4McmWDeXF7WuTDzimz1ss2NUgqnSCnzOY8V56rwN&#10;Oi3jaJG8zzgFnemcHDeTPlJ5GLgUYsWD7pE+eD3a1tvua7sPCl7iL7bl7XMnNt/utSjaxyydV+r6&#10;at48AMt2zv9hOOETOjTEtIt7NIkNChYlBRVIcUOTyJfl6h7Y7qSUEnhT8/MFzR8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdPo1kLcBAABUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAUlkVit4AAAAJAQAADwAAAAAAAAAAAAAAAAARBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="54487381">
+                    <v:line id="Rak 15" style="position:absolute;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="-.35pt,102pt" to="138.45pt,103.6pt" w14:anchorId="345C205D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0+jWQtwEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+ykQJYZUXpokF6G&#10;rcC23hlZsgXoC6IaJ/++lJJm7XYb5oNAitQj3yO9vj86yw4qoQle8Pms5Ux5GXrjB8F//dzdrjjD&#10;DL4HG7wS/KSQ329uPq2n2KlFGIPtVWIE4rGbouBjzrFrGpSjcoCzEJWnoA7JQSY3DU2fYCJ0Z5tF&#10;2y6bKaQ+piAVIt1uz0G+qfhaK5m/a40qMys49Zbrmeq5L2ezWUM3JIijkZc24B+6cGA8Fb1CbSED&#10;e0nmLyhnZAoYdJ7J4JqgtZGqciA28/YPNj9GiKpyIXEwXmXC/wcrvx0e/FMiGaaIHcanVFgcdXJM&#10;WxOfaaaVF3XKjlW201U2dcxM0uX883LxZXnHmaTYol22VdbmDFPgYsL8qIJjxRDcGl9YQQeHr5ip&#10;NKW+pZRrH3bG2joZ69kk+N1qTphMAi2ItpDJdLEXHP3AGdiBNk/mVCExWNOX5wUI07B/sIkdgKa/&#10;27X0lYFTuQ9ppfYWcDzn1dB5L5zJtJzWOMFX5fHba+sLuqrrdWHwW71i7UN/qqI2xaPR1aKXNSu7&#10;8d4n+/3PsHkFAAD//wMAUEsDBBQABgAIAAAAIQBSWRWK3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcWjsWNBDiVCUSBw5IUPgANzZ2RLwOsdsGvp7tiR53ZjT7pl7PYWAH&#10;O6U+ooJiKYBZ7KLp0Sn4eH9a3AFLWaPRQ0Sr4McmWDeXF7WuTDzimz1ss2NUgqnSCnzOY8V56rwN&#10;Oi3jaJG8zzgFnemcHDeTPlJ5GLgUYsWD7pE+eD3a1tvua7sPCl7iL7bl7XMnNt/utSjaxyydV+r6&#10;at48AMt2zv9hOOETOjTEtIt7NIkNChYlBRVIcUOTyJfl6h7Y7qSUEnhT8/MFzR8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdPo1kLcBAABUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAUlkVit4AAAAJAQAADwAAAAAAAAAAAAAAAAARBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3119DCE7" wp14:editId="483C49D5">
                   <wp:extent cx="1770279" cy="1493940"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                   <wp:docPr id="7" name="Bildobjekt 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1222841339" name=""/>
                           <pic:cNvPicPr/>
@@ -2595,56 +2581,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>SAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="4BE947E5" id="Upp 22" o:spid="_x0000_s1029" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:14.35pt;margin-top:47.75pt;width:32.3pt;height:46.6pt;rotation:90;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB60BV+VwIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kH8uCOkXQIsOA&#10;oA2QDj0rshwLkESNUmJ3v36U7KRZt9OwHAhSoh7J58fc3nXWsIPCoMGVfHwx4kw5CZV2u5J/f15+&#10;mnIWonCVMOBUyV9V4Hfzjx9uWz9TE2jAVAoZgbgwa33Jmxj9rCiCbJQV4QK8cnRZA1oRKcRdUaFo&#10;Cd2aYjIa3RQtYOURpAqBTh/6Sz7P+HWtZHyq66AiMyWn3mK2mO022WJ+K2Y7FL7RcmhD/EMXVmhH&#10;RU9QDyIKtkf9B5TVEiFAHS8k2ALqWkuVZ6BpxqN302wa4VWehcgJ/kRT+H+w8vGw8WskGlofZoHc&#10;NEVXo2UIxNb11Sj98mzULesyda8n6lQXmaTDq/FoMiaCJV1dfxlPJ5naoodKkB5D/KrAsuSUfO8X&#10;iNBmXHFYhUgdUPYxK70IYHS11MbkAHfbe4PsIOhDLpe5p/7Jb2nGsZZkOPlMLTMpSFC1EZFc66uS&#10;B7fjTJgdKVVGzLUdpApZBan2gwhNXyPD9vKwOpJGjbYln/Zs9JWNS52prLJhgjcSkxe7bcc0Fb5M&#10;QOlkC9XrGntqqcPg5VJT2ZUIcS2QlEeHtE3xiUxtgGaBweOsAfz5t/OUX/JkaWzOWhIzjfpjL1Bx&#10;Zr45UsvlTfqGLJ4HeB5szwO3t/dANI9zg9mlxxjN0a0R7Avt3SIVpivhJDXXkzoE97FfMtpcqRaL&#10;nEaK9yKu3MbLBH5UxXP3ItAPuogkqEc4Cl/M3mmjzyWpvJE5BLQfWUHDLqcFPI9z1ts/zvwXAAAA&#10;//8DAFBLAwQUAAYACAAAACEAZ0K/194AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbExPQU7DMBC8&#10;I/EHa5G4URsUtTTEqRAtcKGItIizGy9JIF5HsdukvJ7tCU47oxnNzmSL0bXigH1oPGm4nigQSKW3&#10;DVUa3rePV7cgQjRkTesJNRwxwCI/P8tMav1ABR42sRIcQiE1GuoYu1TKUNboTJj4Dom1T987E5n2&#10;lbS9GTjctfJGqal0piH+UJsOH2osvzd7p2F4+wivz8Vqmay+qqf1WPwcX8ql1pcX4/0diIhj/DPD&#10;qT5Xh5w77fyebBAt8yRhJ1815wkng5pNQewYzFiSeSb/T8h/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHrQFX5XAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAGdCv9feAAAACgEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" adj="7486" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="772AE01C">
+                    <v:shape id="Upp 22" style="position:absolute;left:0;text-align:left;margin-left:14.35pt;margin-top:47.75pt;width:32.3pt;height:46.6pt;rotation:90;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1029" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="7486" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB60BV+VwIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kH8uCOkXQIsOA&#10;oA2QDj0rshwLkESNUmJ3v36U7KRZt9OwHAhSoh7J58fc3nXWsIPCoMGVfHwx4kw5CZV2u5J/f15+&#10;mnIWonCVMOBUyV9V4Hfzjx9uWz9TE2jAVAoZgbgwa33Jmxj9rCiCbJQV4QK8cnRZA1oRKcRdUaFo&#10;Cd2aYjIa3RQtYOURpAqBTh/6Sz7P+HWtZHyq66AiMyWn3mK2mO022WJ+K2Y7FL7RcmhD/EMXVmhH&#10;RU9QDyIKtkf9B5TVEiFAHS8k2ALqWkuVZ6BpxqN302wa4VWehcgJ/kRT+H+w8vGw8WskGlofZoHc&#10;NEVXo2UIxNb11Sj98mzULesyda8n6lQXmaTDq/FoMiaCJV1dfxlPJ5naoodKkB5D/KrAsuSUfO8X&#10;iNBmXHFYhUgdUPYxK70IYHS11MbkAHfbe4PsIOhDLpe5p/7Jb2nGsZZkOPlMLTMpSFC1EZFc66uS&#10;B7fjTJgdKVVGzLUdpApZBan2gwhNXyPD9vKwOpJGjbYln/Zs9JWNS52prLJhgjcSkxe7bcc0Fb5M&#10;QOlkC9XrGntqqcPg5VJT2ZUIcS2QlEeHtE3xiUxtgGaBweOsAfz5t/OUX/JkaWzOWhIzjfpjL1Bx&#10;Zr45UsvlTfqGLJ4HeB5szwO3t/dANI9zg9mlxxjN0a0R7Avt3SIVpivhJDXXkzoE97FfMtpcqRaL&#10;nEaK9yKu3MbLBH5UxXP3ItAPuogkqEc4Cl/M3mmjzyWpvJE5BLQfWUHDLqcFPI9z1ts/zvwXAAAA&#10;//8DAFBLAwQUAAYACAAAACEAZ0K/194AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbExPQU7DMBC8&#10;I/EHa5G4URsUtTTEqRAtcKGItIizGy9JIF5HsdukvJ7tCU47oxnNzmSL0bXigH1oPGm4nigQSKW3&#10;DVUa3rePV7cgQjRkTesJNRwxwCI/P8tMav1ABR42sRIcQiE1GuoYu1TKUNboTJj4Dom1T987E5n2&#10;lbS9GTjctfJGqal0piH+UJsOH2osvzd7p2F4+wivz8Vqmay+qqf1WPwcX8ql1pcX4/0diIhj/DPD&#10;qT5Xh5w77fyebBAt8yRhJ1815wkng5pNQewYzFiSeSb/T8h/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHrQFX5XAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAGdCv9feAAAACgEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" w14:anchorId="4BE947E5">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="383CCC86" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="0066567D" w:rsidRDefault="00CF1AD8" w:rsidP="00746EF0">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00CF1AD8" w:rsidP="00746EF0" w:rsidRDefault="00CF1AD8" w14:paraId="0666B90B" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -2684,53 +2670,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="7483E2F4" id="Rak 21" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="53.85pt,.05pt" to="54.85pt,115.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdbi17rwEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w36xYYUXpokF2G&#10;rsC2H8DIki1AXxC1OPn3pZQ07dZbMR9kSiSfyMen9d3RWXZQCU3wgneLljPlZRiMHwX//Wv3acUZ&#10;ZvAD2OCV4CeF/G7z8cN6jr26CVOwg0qMQDz2cxR8yjn2TYNyUg5wEaLy5NQhOci0TWMzJJgJ3dnm&#10;pm2/NHNIQ0xBKkQ63Z6dfFPxtVYy/9AaVWZWcKot1zXVdV/WZrOGfkwQJyMvZcA7qnBgPF16hdpC&#10;BvYnmTdQzsgUMOi8kME1QWsjVe2Buunaf7r5OUFUtRciB+OVJvx/sPLhcO8fE9EwR+wxPqbSxVEn&#10;V/5UHztWsk5XstQxM0mH3bJddZxJ8nSfv7bL29tCZvOSHBPmbyo4VgzBrfGlF+jh8B3zOfQ5pBz7&#10;sDPW1nlYz2bBl6uupZFJIFloC5lMFwfB0Y+cgR1JbzKnConBmqGkFyBM4/7eJnYAmvlu19J3qeyv&#10;sHL3FnA6x1XXWQ3OZJKkNU7wVUl+zra+oKsqqksHL5wVax+GU6WyKTsaWKXjIq6iiNd7sl8/gc0T&#10;AAAA//8DAFBLAwQUAAYACAAAACEAUAejTNsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07D&#10;MBBF90j8gzVI7KjdIvoIcSqEVAlYlZYF7Nx4iCPscRS7bfh7Jiu6PLpXd86U6yF4ccI+tZE0TCcK&#10;BFIdbUuNho/95m4JImVD1vhIqOEXE6yr66vSFDae6R1Pu9wIHqFUGA0u566QMtUOg0mT2CFx9h37&#10;YDJj30jbmzOPBy9nSs1lMC3xBWc6fHZY/+yOQcOn2n/RdrV0VOPLw2t42yjaeq1vb4anRxAZh/xf&#10;hlGf1aFip0M8kk3CM6vFgqtjIMZYrRgPGmb30znIqpSXD1R/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAB1uLXuvAQAASgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFAHo0zbAAAACAEAAA8AAAAAAAAAAAAAAAAACQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="7D1CC5D9">
+                    <v:line id="Rak 21" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="53.85pt,.05pt" to="54.85pt,115.8pt" w14:anchorId="7483E2F4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdbi17rwEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w36xYYUXpokF2G&#10;rsC2H8DIki1AXxC1OPn3pZQ07dZbMR9kSiSfyMen9d3RWXZQCU3wgneLljPlZRiMHwX//Wv3acUZ&#10;ZvAD2OCV4CeF/G7z8cN6jr26CVOwg0qMQDz2cxR8yjn2TYNyUg5wEaLy5NQhOci0TWMzJJgJ3dnm&#10;pm2/NHNIQ0xBKkQ63Z6dfFPxtVYy/9AaVWZWcKot1zXVdV/WZrOGfkwQJyMvZcA7qnBgPF16hdpC&#10;BvYnmTdQzsgUMOi8kME1QWsjVe2Buunaf7r5OUFUtRciB+OVJvx/sPLhcO8fE9EwR+wxPqbSxVEn&#10;V/5UHztWsk5XstQxM0mH3bJddZxJ8nSfv7bL29tCZvOSHBPmbyo4VgzBrfGlF+jh8B3zOfQ5pBz7&#10;sDPW1nlYz2bBl6uupZFJIFloC5lMFwfB0Y+cgR1JbzKnConBmqGkFyBM4/7eJnYAmvlu19J3qeyv&#10;sHL3FnA6x1XXWQ3OZJKkNU7wVUl+zra+oKsqqksHL5wVax+GU6WyKTsaWKXjIq6iiNd7sl8/gc0T&#10;AAAA//8DAFBLAwQUAAYACAAAACEAUAejTNsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07D&#10;MBBF90j8gzVI7KjdIvoIcSqEVAlYlZYF7Nx4iCPscRS7bfh7Jiu6PLpXd86U6yF4ccI+tZE0TCcK&#10;BFIdbUuNho/95m4JImVD1vhIqOEXE6yr66vSFDae6R1Pu9wIHqFUGA0u566QMtUOg0mT2CFx9h37&#10;YDJj30jbmzOPBy9nSs1lMC3xBWc6fHZY/+yOQcOn2n/RdrV0VOPLw2t42yjaeq1vb4anRxAZh/xf&#10;hlGf1aFip0M8kk3CM6vFgqtjIMZYrRgPGmb30znIqpSXD1R/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAB1uLXuvAQAASgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFAHo0zbAAAACAEAAA8AAAAAAAAAAAAAAAAACQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C2C59FA" wp14:editId="5C84B0BF">
                   <wp:extent cx="1383753" cy="1484986"/>
                   <wp:effectExtent l="0" t="0" r="6985" b="1270"/>
                   <wp:docPr id="2" name="Bildobjekt 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="889289786" name=""/>
                           <pic:cNvPicPr/>
@@ -5136,401 +5122,389 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w14:paraId="5D5DB8B4" w14:textId="77777777" w:rsidTr="00312F64">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7463FD3A" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Scout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AF6958E" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20D42940" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="063F4CBA" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="456F3231" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55E56B99" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w14:paraId="7C8EB0BD" w14:textId="77777777" w:rsidTr="00312F64">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F83AF59" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dosrapport</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29EAE0FF" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32C64D43" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C8EC6C6" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C6C860E" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A5F7EC2" w14:textId="77777777" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="00CF1AD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -5553,51 +5527,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2CABD9" w14:textId="798FB4C2" w:rsidR="00CF1AD8" w:rsidRPr="00CF1AD8" w:rsidRDefault="00CF1AD8" w:rsidP="004D0C60">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF1AD8">
-        <w:lastRenderedPageBreak/>
         <w:t>Hängning PACS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:left w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1559"/>
@@ -7342,118 +7315,118 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00CF1AD8">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11F64BC1" w14:textId="77777777" w:rsidR="000A551F" w:rsidRDefault="000A551F">
+    <w:p w14:paraId="7A7ACE2F" w14:textId="77777777" w:rsidR="00027691" w:rsidRDefault="00027691">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BD595F2" w14:textId="77777777" w:rsidR="000A551F" w:rsidRDefault="000A551F">
+    <w:p w14:paraId="6F94C8C8" w14:textId="77777777" w:rsidR="00027691" w:rsidRDefault="00027691">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6456D09A" w14:textId="77777777" w:rsidR="000A551F" w:rsidRDefault="000A551F">
+    <w:p w14:paraId="040AA128" w14:textId="77777777" w:rsidR="00027691" w:rsidRDefault="00027691">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -7461,89 +7434,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -7572,51 +7545,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -7650,73 +7623,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4228BA92" w14:textId="77777777" w:rsidR="000A551F" w:rsidRDefault="000A551F"/>
+    <w:p w14:paraId="62D1C566" w14:textId="77777777" w:rsidR="00027691" w:rsidRDefault="00027691"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6821607E" w14:textId="77777777" w:rsidR="000A551F" w:rsidRDefault="000A551F">
+    <w:p w14:paraId="14B1862C" w14:textId="77777777" w:rsidR="00027691" w:rsidRDefault="00027691">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="36B76BB3" w14:textId="77777777" w:rsidR="000A551F" w:rsidRDefault="000A551F">
+    <w:p w14:paraId="19871F0A" w14:textId="77777777" w:rsidR="00027691" w:rsidRDefault="00027691">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -7754,91 +7727,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="64EC57B6">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1030" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -7877,60 +7850,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="11DD80AB">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1031" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -8004,51 +7977,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10508,98 +10481,98 @@
   <w:num w:numId="17" w16cid:durableId="1174951475">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="177358256">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2110270642">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2133743078">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="411128088">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1198662640">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1526211419">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
+    <w:rsid w:val="00027691"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A551F"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
@@ -10829,50 +10802,51 @@
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A50A4E"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
@@ -10954,91 +10928,92 @@
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="1D086A1E"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13408,51 +13383,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16790,74 +16765,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>1</Pages>
   <Words>380</Words>
   <Characters>2014</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2390</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT Hjärnans vener (810207B)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>5</revision>
+  <revision>6</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>