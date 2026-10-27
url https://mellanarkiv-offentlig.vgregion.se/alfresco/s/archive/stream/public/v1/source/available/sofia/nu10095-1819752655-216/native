--- v0 (2025-12-13)
+++ v1 (2026-10-27)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0D21A3FC" w14:textId="77777777" w:rsidR="00445558" w:rsidRDefault="00445558" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00445558" w:rsidSect="00445558">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="3EE75958" w14:textId="316FD3AD" w:rsidR="00445558" w:rsidRPr="008E6407" w:rsidRDefault="008E6407" w:rsidP="008E6407">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
@@ -188,350 +188,342 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
       <w:tr w:rsidR="00445558" w:rsidRPr="00445558" w14:paraId="0A0FA73F" w14:textId="77777777" w:rsidTr="00797950">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="04584698" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4998E82B" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Aneurysm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, AVM mm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00445558" w:rsidRPr="00445558" w14:paraId="2AFE4573" w14:textId="77777777" w:rsidTr="00797950">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="158FC566" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Förberedelser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4794A5A8" w14:textId="546ED149" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00F43710" w:rsidP="00445558">
+          </w:tcPr>
+          <w:p w14:paraId="4794A5A8" w14:textId="546ED149" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00445558" w:rsidRPr="00445558">
+              <w:r w:rsidRPr="00445558">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Kreatinin</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-            <w:r w:rsidR="00445558" w:rsidRPr="00445558">
+            <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> och GFR.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CA40270" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PVK, helst grön.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00445558" w:rsidRPr="00445558" w14:paraId="04E303DD" w14:textId="77777777" w:rsidTr="00797950">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77BB208B" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PO kontrast/dryck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60DC778B" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ingen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00445558" w:rsidRPr="00445558" w14:paraId="12AB663F" w14:textId="77777777" w:rsidTr="00797950">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1417EC23" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IV kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74CAACB0" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Beroende på maskin:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E4FE210" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
@@ -679,183 +671,179 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siemens/GE”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00445558" w:rsidRPr="00445558" w14:paraId="25FD3A2F" w14:textId="77777777" w:rsidTr="00797950">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="547E3C41" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Strålskydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09DA5A64" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Se kapitel 4.2 och 5.2 i </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18CA5A77" w14:textId="4714DC27" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00F43710" w:rsidP="00445558">
+          <w:p w14:paraId="18CA5A77" w14:textId="4714DC27" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidR="00445558" w:rsidRPr="00445558">
+              <w:r w:rsidRPr="00445558">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00445558" w:rsidRPr="00445558" w14:paraId="74979D22" w14:textId="77777777" w:rsidTr="00797950">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7EADE454" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="701D60C0" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -971,88 +959,86 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E5D4924" w14:textId="4C155B07" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="008E6407">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00445558">
-        <w:lastRenderedPageBreak/>
         <w:t>Bildtagning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="4708"/>
         <w:gridCol w:w="2380"/>
       </w:tblGrid>
       <w:tr w:rsidR="00445558" w:rsidRPr="00445558" w14:paraId="3E0C5F5C" w14:textId="77777777" w:rsidTr="00445558">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BCBCC29" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
@@ -1182,91 +1168,91 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>2</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="5480A01D" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="4850A9B5">
+                    <v:shapetype id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe" w14:anchorId="5480A01D">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="prod #0 #1 10800"/>
                         <v:f eqn="sum #0 0 @3"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
+                      <v:path textboxrect="@1,@4,@2,21600" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Upp 8" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:39.3pt;margin-top:7pt;width:32.3pt;height:69.1pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqkKjzUwIAAK0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vEzEQvSPxHyzf6SYBmirqpopaBSFV&#10;pVKLena83g/JX4yd7JZfz7N304bCCZGDM2OP5808v9nLq8FodlAUOmdLPj+bcaasdFVnm5J/f9x+&#10;uOAsRGEroZ1VJX9WgV+t37+77P1KLVzrdKWIIYkNq96XvI3Rr4oiyFYZEc6cVxaHtSMjIlxqiopE&#10;j+xGF4vZ7LzoHVWenFQhYPdmPOTrnL+ulYzf6jqoyHTJUVvMK+V1l9ZifSlWDQnfdnIqQ/xDFUZ0&#10;FqAvqW5EFGxP3R+pTCfJBVfHM+lM4eq6kyr3gG7mszfdPLTCq9wLyAn+habw/9LKu8ODvyfQ0Puw&#10;CjBTF0NNJv2jPjZksp5fyFJDZBKbn+azxRyUShxdLJefl5nM4vWypxC/KGdYMkq+9xsi12eWxOE2&#10;RGAi+hiV4ILTXbXttM4ONbtrTewg8HTb7Qy/9Fq48luYtqyH8BZLHDMpIKFaiwjT+KrkwTacCd1A&#10;mzJSxrYuIeR3T9g3IrQjRk47CsJ0EarUnUFrCfiIrG2qTGVdTR280pasOOyGicudq57viZEbNRe8&#10;3HbAuxUh3guCyFAvBid+w1JrhybcZHHWOvr5t/0Uj7fHKWc9RIsGf+wFKc70VwtVfDxPtbJ46tCp&#10;szt17N5cO5A7x4h6mU1cpqiPZk3OPGG+NgkVR8JKYI9UTs51HIcJEyrVZpPD9p66psUVJIbKvYi3&#10;9sHL5Cf6EuuPw5MgPykjQlJ37ih2sXqjjjEWL58IHlmdHMxEFsQ0v2noTv0c9fqVWf8CAAD//wMA&#10;UEsDBBQABgAIAAAAIQCceHbj3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEjcWLpQtqk0nRBiFy5oGxIcvca0hSapmnQL/x7vNG6239Pz98p1sr040hg67zTMZxkIcrU3nWs0&#10;vO83dysQIaIz2HtHGn4pwLq6viqxMP7ktnTcxUZwiAsFamhjHAopQ92SxTDzAznWvvxoMfI6NtKM&#10;eOJw20uVZQtpsXP8ocWBnluqf3aT1fDmc1T7b/8yLdPH5pPq7Ty8Jq1vb9LTI4hIKV7McMZndKiY&#10;6eAnZ4LoNSxXC3byPedKZz2/VyAOPDwoBbIq5f8G1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA6pCo81MCAACtBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAnHh2494AAAAJAQAADwAAAAAAAAAAAAAAAACtBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" adj="5048" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Upp 8" style="position:absolute;left:0;text-align:left;margin-left:39.3pt;margin-top:7pt;width:32.3pt;height:69.1pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="5048" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqkKjzUwIAAK0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vEzEQvSPxHyzf6SYBmirqpopaBSFV&#10;pVKLena83g/JX4yd7JZfz7N304bCCZGDM2OP5808v9nLq8FodlAUOmdLPj+bcaasdFVnm5J/f9x+&#10;uOAsRGEroZ1VJX9WgV+t37+77P1KLVzrdKWIIYkNq96XvI3Rr4oiyFYZEc6cVxaHtSMjIlxqiopE&#10;j+xGF4vZ7LzoHVWenFQhYPdmPOTrnL+ulYzf6jqoyHTJUVvMK+V1l9ZifSlWDQnfdnIqQ/xDFUZ0&#10;FqAvqW5EFGxP3R+pTCfJBVfHM+lM4eq6kyr3gG7mszfdPLTCq9wLyAn+habw/9LKu8ODvyfQ0Puw&#10;CjBTF0NNJv2jPjZksp5fyFJDZBKbn+azxRyUShxdLJefl5nM4vWypxC/KGdYMkq+9xsi12eWxOE2&#10;RGAi+hiV4ILTXbXttM4ONbtrTewg8HTb7Qy/9Fq48luYtqyH8BZLHDMpIKFaiwjT+KrkwTacCd1A&#10;mzJSxrYuIeR3T9g3IrQjRk47CsJ0EarUnUFrCfiIrG2qTGVdTR280pasOOyGicudq57viZEbNRe8&#10;3HbAuxUh3guCyFAvBid+w1JrhybcZHHWOvr5t/0Uj7fHKWc9RIsGf+wFKc70VwtVfDxPtbJ46tCp&#10;szt17N5cO5A7x4h6mU1cpqiPZk3OPGG+NgkVR8JKYI9UTs51HIcJEyrVZpPD9p66psUVJIbKvYi3&#10;9sHL5Cf6EuuPw5MgPykjQlJ37ih2sXqjjjEWL58IHlmdHMxEFsQ0v2noTv0c9fqVWf8CAAD//wMA&#10;UEsDBBQABgAIAAAAIQCceHbj3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEjcWLpQtqk0nRBiFy5oGxIcvca0hSapmnQL/x7vNG6239Pz98p1sr040hg67zTMZxkIcrU3nWs0&#10;vO83dysQIaIz2HtHGn4pwLq6viqxMP7ktnTcxUZwiAsFamhjHAopQ92SxTDzAznWvvxoMfI6NtKM&#10;eOJw20uVZQtpsXP8ocWBnluqf3aT1fDmc1T7b/8yLdPH5pPq7Ty8Jq1vb9LTI4hIKV7McMZndKiY&#10;6eAnZ4LoNSxXC3byPedKZz2/VyAOPDwoBbIq5f8G1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA6pCo81MCAACtBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAnHh2494AAAAJAQAADwAAAAAAAAAAAAAAAACtBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;">
                       <v:textbox inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="3B4E738B" w14:textId="77777777" w:rsidR="00445558" w:rsidRDefault="00445558" w:rsidP="00F43710">
+                          <w:p w:rsidR="00445558" w:rsidP="00F43710" w:rsidRDefault="00445558" w14:paraId="649841BE" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4BB36A65" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="0066567D" w:rsidRDefault="00445558" w:rsidP="00F43710">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00445558" w:rsidP="00F43710" w:rsidRDefault="00445558" w14:paraId="18F999B5" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -1310,53 +1296,53 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:rect w14:anchorId="01978CEB" id="Rektangel 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:.95pt;margin-top:6.5pt;width:105.55pt;height:69.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7J6RBMQIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwkLRQgRVghEL2gX&#10;aXe158FxSCR/dWwI9Nd37ARotz1V5WDGnvHzvJk3mT+etWInib6xpuDDQc6ZNMKWjTkU/O1182XK&#10;mQ9gSlDWyIJfpOePi8+f5q2byQdbW1VKZARi/Kx1Ba9DcLMs86KWGvzAOmnIWVnUEGiLh6xEaAld&#10;q+whzydZa7F0aIX0nk7XnZMvEn5VSRGeq8rLwFTBKbeQVkzrPq7ZYg6zA4KrG9GnAf+QhYbG0KM3&#10;qDUEYEds/oDSjUDrbRUGwurMVlUjZOJAbIb5BzYvNTiZuFBxvLuVyf8/WPF0enE7pDK0zs88mZHF&#10;uUId/yk/dk7FutyKJc+BCTocjsb5ePqVM0G+6XQ0mYxjNbP7bYc+fJNWs2gUHKkZqUZw2vrQhV5D&#10;4mPGbhqlUkOUYW3BR9NhTj0TQLqoFAQytSsL7s2BM1AHEpwImCC9VU0Zr0cgj4f9SiE7ATV9s8np&#10;12f2W1h8ew2+7uKSq5ODbgJpUjWaeMXL19vKRHSZVNUzuBctWntbXnbI0HYy805sGnpkCz7sAElX&#10;xIZmJTzTUilLFG1vcVZb/PG38xhP7SYvZy3plOh/PwJKzsxRrywxHNKEOZFMwsegrmaFVr/TeCwj&#10;ArnACMLpitZvVqGbBRowIZfLFEbCdBC25sWJCB45x1K9nt8BXd/LQCp4sld9wuxDS7tYEsO9Kv2G&#10;ZJw00o9cnJNf9ynq/mFY/AQAAP//AwBQSwMEFAAGAAgAAAAhALVoI1nZAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMT8tOxDAMvCPxD5GRuLFpy3NL0xVCAsTeKCCu3sa0VRunarLb8vcYLnCyxzMa&#10;zxSbxQ3qQFPoPBtIVwko4trbjhsDb68PZzegQkS2OHgmA18UYFMeHxWYWz/zCx2q2Cgx4ZCjgTbG&#10;Mdc61C05DCs/Egv36SeHUeDUaDvhLOZu0FmSXGmHHcuHFke6b6nuq70z8DxnQ/fR4Pap6qv33l88&#10;ptdrZ8zpyXJ3CyrSEv/E8BNfokMpmXZ+zzaoQfBahDLOpZHQ2e+yk8NlloIuC/2/QPkNAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAuyekQTECAABgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtWgjWdkAAAAIAQAADwAAAAAAAAAAAAAAAACLBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="3pt"/>
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="5EEB898E">
+                    <v:rect id="Rektangel 4" style="position:absolute;margin-left:.95pt;margin-top:6.5pt;width:105.55pt;height:69.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="3pt" w14:anchorId="01978CEB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7J6RBMQIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwkLRQgRVghEL2gX&#10;aXe158FxSCR/dWwI9Nd37ARotz1V5WDGnvHzvJk3mT+etWInib6xpuDDQc6ZNMKWjTkU/O1182XK&#10;mQ9gSlDWyIJfpOePi8+f5q2byQdbW1VKZARi/Kx1Ba9DcLMs86KWGvzAOmnIWVnUEGiLh6xEaAld&#10;q+whzydZa7F0aIX0nk7XnZMvEn5VSRGeq8rLwFTBKbeQVkzrPq7ZYg6zA4KrG9GnAf+QhYbG0KM3&#10;qDUEYEds/oDSjUDrbRUGwurMVlUjZOJAbIb5BzYvNTiZuFBxvLuVyf8/WPF0enE7pDK0zs88mZHF&#10;uUId/yk/dk7FutyKJc+BCTocjsb5ePqVM0G+6XQ0mYxjNbP7bYc+fJNWs2gUHKkZqUZw2vrQhV5D&#10;4mPGbhqlUkOUYW3BR9NhTj0TQLqoFAQytSsL7s2BM1AHEpwImCC9VU0Zr0cgj4f9SiE7ATV9s8np&#10;12f2W1h8ew2+7uKSq5ODbgJpUjWaeMXL19vKRHSZVNUzuBctWntbXnbI0HYy805sGnpkCz7sAElX&#10;xIZmJTzTUilLFG1vcVZb/PG38xhP7SYvZy3plOh/PwJKzsxRrywxHNKEOZFMwsegrmaFVr/TeCwj&#10;ArnACMLpitZvVqGbBRowIZfLFEbCdBC25sWJCB45x1K9nt8BXd/LQCp4sld9wuxDS7tYEsO9Kv2G&#10;ZJw00o9cnJNf9ynq/mFY/AQAAP//AwBQSwMEFAAGAAgAAAAhALVoI1nZAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMT8tOxDAMvCPxD5GRuLFpy3NL0xVCAsTeKCCu3sa0VRunarLb8vcYLnCyxzMa&#10;zxSbxQ3qQFPoPBtIVwko4trbjhsDb68PZzegQkS2OHgmA18UYFMeHxWYWz/zCx2q2Cgx4ZCjgTbG&#10;Mdc61C05DCs/Egv36SeHUeDUaDvhLOZu0FmSXGmHHcuHFke6b6nuq70z8DxnQ/fR4Pap6qv33l88&#10;ptdrZ8zpyXJ3CyrSEv/E8BNfokMpmXZ+zzaoQfBahDLOpZHQ2e+yk8NlloIuC/2/QPkNAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAuyekQTECAABgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtWgjWdkAAAAIAQAADwAAAAAAAAAAAAAAAACLBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A639102" wp14:editId="48BEB96B">
                   <wp:extent cx="1374140" cy="2215515"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="14" name="Bildobjekt 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="143211821" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
@@ -1599,55 +1585,55 @@
               </w:rPr>
               <w:t>Hjärna K-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4708" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="0BF77E18" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0E1"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bakre skallgrop – skalltak.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="30AD0C34" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
@@ -1832,55 +1818,55 @@
               </w:rPr>
               <w:t>Hjärna K+ artärfas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4708" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="70C7373A" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0E1"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bakre skallgrop – skalltak.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="259EB052" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2111,56 +2097,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>COR</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="57DC0BFC" id="Upp 19" o:spid="_x0000_s1027" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:28.85pt;margin-top:14.4pt;width:32.3pt;height:51.75pt;rotation:4931376fd;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPOAgSVwIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21n/UJQpwhaZBhQ&#10;tAXSomdFlmMBkqhRSuzu14+SnTbrdhqWg0BKzHvky2Ourgdr2F5h0OBqXp2UnCknodFuW/Pnp9WX&#10;S85CFK4RBpyq+asK/Hrx+dNV7+dqBh2YRiEjEBfmva95F6OfF0WQnbIinIBXjh5bQCsipbgtGhQ9&#10;oVtTzMryvOgBG48gVQh0ezs+8kXGb1sl40PbBhWZqTn1FvOJ+dyks1hcifkWhe+0nNoQ/9CFFdoR&#10;6RvUrYiC7VD/AWW1RAjQxhMJtoC21VLlGWiaqvwwzboTXuVZSJzg32QK/w9W3u/X/hFJht6HeaAw&#10;TTG0aBkCqXV6Vp1eVmWejbplQ5bu9U06NUQm6fK0KmdUxiQ9nZ9dzGZnSdpihEqQHkP8psCyFNR8&#10;55eI0Gdcsb8Lcaw+VKVvBDC6WWljcoLbzY1Bthf0Q65WJX0mgt/KjGM92XB2Qc9MCjJUa0Sk0Pqm&#10;5sFtORNmS06VETO3g8SQXZC4b0XoRo4MO9rD6kgeNdrW/DIRH5iNS52p7LJpgncRUxSHzcA0EVcJ&#10;KN1soHl9xFFa6jB4udJEeydCfBRIzqNL2qb4QEdrgGaBKeKsA/z5t/tUX/N00tic9WRmGvXHTqDi&#10;zHx35Jav56lrFo8TPE42x4nb2RsgmavcYA7pyxjNIWwR7Avt3TIR05NwkpobRZ2SmzguGW2uVMtl&#10;LiPHexHv3NrLBH5wxdPwItBPvohkqHs4GF/MP3hjrCVjvYs5JbQf2W/TLqcFPM5z1fs/zuIXAAAA&#10;//8DAFBLAwQUAAYACAAAACEAfw477dsAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KiTNEAIcaoKiQs3Wj7AjTdxVHsdbKcJf497gtusZjTzttmt1rAL+jA6EpBvMmBInVMj&#10;DQK+ju8PFbAQJSlpHKGAHwywa29vGlkrt9AnXg5xYKmEQi0F6BinmvPQabQybNyElLzeeStjOv3A&#10;lZdLKreGF1n2xK0cKS1oOeGbxu58mK2AcY7L3vb6TIvpy957+bh+fAtxf7fuX4FFXONfGK74CR3a&#10;xHRyM6nAjIBtVaSkgLLaArv6Zf4M7JREXrwAbxv+/4P2FwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAE84CBJXAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAH8OO+3bAAAACQEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" adj="6741" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="4F35E839">
+                    <v:shape id="Upp 19" style="position:absolute;left:0;text-align:left;margin-left:28.85pt;margin-top:14.4pt;width:32.3pt;height:51.75pt;rotation:4931376fd;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="6741" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPOAgSVwIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21n/UJQpwhaZBhQ&#10;tAXSomdFlmMBkqhRSuzu14+SnTbrdhqWg0BKzHvky2Ourgdr2F5h0OBqXp2UnCknodFuW/Pnp9WX&#10;S85CFK4RBpyq+asK/Hrx+dNV7+dqBh2YRiEjEBfmva95F6OfF0WQnbIinIBXjh5bQCsipbgtGhQ9&#10;oVtTzMryvOgBG48gVQh0ezs+8kXGb1sl40PbBhWZqTn1FvOJ+dyks1hcifkWhe+0nNoQ/9CFFdoR&#10;6RvUrYiC7VD/AWW1RAjQxhMJtoC21VLlGWiaqvwwzboTXuVZSJzg32QK/w9W3u/X/hFJht6HeaAw&#10;TTG0aBkCqXV6Vp1eVmWejbplQ5bu9U06NUQm6fK0KmdUxiQ9nZ9dzGZnSdpihEqQHkP8psCyFNR8&#10;55eI0Gdcsb8Lcaw+VKVvBDC6WWljcoLbzY1Bthf0Q65WJX0mgt/KjGM92XB2Qc9MCjJUa0Sk0Pqm&#10;5sFtORNmS06VETO3g8SQXZC4b0XoRo4MO9rD6kgeNdrW/DIRH5iNS52p7LJpgncRUxSHzcA0EVcJ&#10;KN1soHl9xFFa6jB4udJEeydCfBRIzqNL2qb4QEdrgGaBKeKsA/z5t/tUX/N00tic9WRmGvXHTqDi&#10;zHx35Jav56lrFo8TPE42x4nb2RsgmavcYA7pyxjNIWwR7Avt3TIR05NwkpobRZ2SmzguGW2uVMtl&#10;LiPHexHv3NrLBH5wxdPwItBPvohkqHs4GF/MP3hjrCVjvYs5JbQf2W/TLqcFPM5z1fs/zuIXAAAA&#10;//8DAFBLAwQUAAYACAAAACEAfw477dsAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KiTNEAIcaoKiQs3Wj7AjTdxVHsdbKcJf497gtusZjTzttmt1rAL+jA6EpBvMmBInVMj&#10;DQK+ju8PFbAQJSlpHKGAHwywa29vGlkrt9AnXg5xYKmEQi0F6BinmvPQabQybNyElLzeeStjOv3A&#10;lZdLKreGF1n2xK0cKS1oOeGbxu58mK2AcY7L3vb6TIvpy957+bh+fAtxf7fuX4FFXONfGK74CR3a&#10;xHRyM6nAjIBtVaSkgLLaArv6Zf4M7JREXrwAbxv+/4P2FwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAE84CBJXAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAH8OO+3bAAAACQEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" w14:anchorId="57DC0BFC">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="185DC75D" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="0066567D" w:rsidRDefault="00445558" w:rsidP="00F43710">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00445558" w:rsidP="00F43710" w:rsidRDefault="00445558" w14:paraId="6F6EA83F" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>COR</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -2229,72 +2215,72 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>AX</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="23E43CD2" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="6E8BFB06">
+                    <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe" w14:anchorId="23E43CD2">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum height 0 #1"/>
                         <v:f eqn="sum 10800 0 #1"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="prod @4 @3 10800"/>
                         <v:f eqn="sum width 0 @5"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
+                      <v:path textboxrect="@1,0,@2,@6" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Ned 20" o:spid="_x0000_s1028" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:82.9pt;margin-top:14.6pt;width:32.25pt;height:45.35pt;rotation:10810690fd;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4v0ThVgIAALgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L0toPgCxRCgRVaUo&#10;iZRUORuvl7Vke9yxwy799R17l0DSnqpysGbs4b2ZxxsW1501bKcwaHAlPxuNOVNOQqXdtuQ/ntdf&#10;ppyFKFwlDDhV8r0K/Hr5+dOi9XM1gQZMpZARiAvz1pe8idHPiyLIRlkRRuCVo8ca0IpIKW6LCkVL&#10;6NYUk/H4smgBK48gVQh0e9s/8mXGr2sl40NdBxWZKTn1FvOJ+dyks1guxHyLwjdaDm2If+jCCu2I&#10;9A3qVkTBXlH/AWW1RAhQx5EEW0Bda6nyDDTN2fjDNE+N8CrPQuIE/yZT+H+w8n735B+RZGh9mAcK&#10;0xRdjZYhkFqz6ezqfDrJs1G3rMvS7d+kU11kki7Px7OLqwvOJD1RMDu/SNIWPVSC9BjiNwWWpaDk&#10;FbRuhQhtRha7uxD7+kNd+k4Ao6u1NiYnuN3cGGQ7QT/lej2mz0Dxrsw41pIRJ1f0zKQgS9VGRAqt&#10;r0oe3JYzYbbkVRkxcztIDNkHiftWhKbnyLC9QayO5FKjbcmnifjAbFzqTGWfDRMcZUxR7DYd00Q8&#10;SUDpZgPV/hF7canD4OVaE+2dCPFRIHmPLmmf4gMdtQGaBYaIswbw19/uU33J08lZS16mOX++ClSc&#10;me+OzPL1MrXM4mmCp8nmNHGv9gZI47PcXQ7pyxjNIawR7Aut3Sqx0pNwkjrrFR2Sm9jvGC2uVKtV&#10;LiPDexHv3JOXCfxgiufuRaAfbBHJT/dw8L2YfzBGX0u+Oio5JLQe2W7DKqf9O81z1fEPZ/kbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC/iGwF3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqNMUIhLiVBUSF260vXDbxkscEa+j2G0CX89yguNoRjNv6u3iB3WhKfaBDaxXGSjiNtie&#10;OwPHw8vdI6iYkC0OgcnAF0XYNtdXNVY2zPxGl33qlJRwrNCAS2mstI6tI49xFUZi8T7C5DGJnDpt&#10;J5yl3A86z7JCe+xZFhyO9Oyo/dyfvYEdvr/O/XcqHHtN7f2x6/gwG3N7s+yeQCVa0l8YfvEFHRph&#10;OoUz26gG0cWDoCcDeZmDkkC+yTagTuKsyxJ0U+v/F5ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhALi/ROFWAgAAuAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAL+IbAXcAAAACgEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" adj="13920" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Ned 20" style="position:absolute;left:0;text-align:left;margin-left:82.9pt;margin-top:14.6pt;width:32.25pt;height:45.35pt;rotation:10810690fd;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1028" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t67" adj="13920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4v0ThVgIAALgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L0toPgCxRCgRVaUo&#10;iZRUORuvl7Vke9yxwy799R17l0DSnqpysGbs4b2ZxxsW1501bKcwaHAlPxuNOVNOQqXdtuQ/ntdf&#10;ppyFKFwlDDhV8r0K/Hr5+dOi9XM1gQZMpZARiAvz1pe8idHPiyLIRlkRRuCVo8ca0IpIKW6LCkVL&#10;6NYUk/H4smgBK48gVQh0e9s/8mXGr2sl40NdBxWZKTn1FvOJ+dyks1guxHyLwjdaDm2If+jCCu2I&#10;9A3qVkTBXlH/AWW1RAhQx5EEW0Bda6nyDDTN2fjDNE+N8CrPQuIE/yZT+H+w8n735B+RZGh9mAcK&#10;0xRdjZYhkFqz6ezqfDrJs1G3rMvS7d+kU11kki7Px7OLqwvOJD1RMDu/SNIWPVSC9BjiNwWWpaDk&#10;FbRuhQhtRha7uxD7+kNd+k4Ao6u1NiYnuN3cGGQ7QT/lej2mz0Dxrsw41pIRJ1f0zKQgS9VGRAqt&#10;r0oe3JYzYbbkVRkxcztIDNkHiftWhKbnyLC9QayO5FKjbcmnifjAbFzqTGWfDRMcZUxR7DYd00Q8&#10;SUDpZgPV/hF7canD4OVaE+2dCPFRIHmPLmmf4gMdtQGaBYaIswbw19/uU33J08lZS16mOX++ClSc&#10;me+OzPL1MrXM4mmCp8nmNHGv9gZI47PcXQ7pyxjNIawR7Aut3Sqx0pNwkjrrFR2Sm9jvGC2uVKtV&#10;LiPDexHv3JOXCfxgiufuRaAfbBHJT/dw8L2YfzBGX0u+Oio5JLQe2W7DKqf9O81z1fEPZ/kbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC/iGwF3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqNMUIhLiVBUSF260vXDbxkscEa+j2G0CX89yguNoRjNv6u3iB3WhKfaBDaxXGSjiNtie&#10;OwPHw8vdI6iYkC0OgcnAF0XYNtdXNVY2zPxGl33qlJRwrNCAS2mstI6tI49xFUZi8T7C5DGJnDpt&#10;J5yl3A86z7JCe+xZFhyO9Oyo/dyfvYEdvr/O/XcqHHtN7f2x6/gwG3N7s+yeQCVa0l8YfvEFHRph&#10;OoUz26gG0cWDoCcDeZmDkkC+yTagTuKsyxJ0U+v/F5ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhALi/ROFWAgAAuAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAL+IbAXcAAAACgEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;">
                       <v:textbox style="layout-flow:vertical" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="4011E009" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="0066564D" w:rsidRDefault="00445558" w:rsidP="00F43710">
+                          <w:p w:rsidRPr="0066564D" w:rsidR="00445558" w:rsidP="00F43710" w:rsidRDefault="00445558" w14:paraId="5580844F" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>AX</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin"/>
                     </v:shape>
                   </w:pict>
@@ -2335,53 +2321,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="336DCF3E" id="Rak 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="63.3pt,0" to="86.3pt,110pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYUs+MqwEAAEsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X+SkwJYacXpokF2G&#10;rcC2H8DIki1AXxDVOPn3o+Qk7brbsAstiuQj+fS8eTw5y44qoQm+48tFw5nyMvTGDx3/9XP/cc0Z&#10;ZvA92OBVx88K+eP27sNmiq1ahTHYXiVGIB7bKXZ8zDm2QqAclQNchKg8BXVIDjK5aRB9gonQnRWr&#10;pvkkppD6mIJUiHS7m4N8W/G1VjJ/1xpVZrbjNFuuNlV7KFZsN9AOCeJo5GUM+IcpHBhPTW9QO8jA&#10;XpL5C8oZmQIGnRcyOBG0NlLVHWibZfNumx8jRFV3IXIw3mjC/wcrvx2f/HMiGqaILcbnVLY46eTK&#10;l+Zjp0rW+UaWOmUm6XL1sFo2RKmk0PL+4XNDDsGI1+qYMH9RwbFy6Lg1viwDLRy/Yp5Trynl2oe9&#10;sbY+iPVs6vj9em4ApAttIVMvF/uOox84AzuQ4GROFRKDNX0pL0CYhsOTTewI9Oj7PQ12neyPtNJ7&#10;BzjOeTU0y8GZTJq0xnV8XYqv1dYXdFVVddnglbRyOoT+XLkUxaMXq3Rc1FUk8dan89t/YPsbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAvwRfl2gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqE0kQglxKoRUCXoqLQe4ufESR9jrKHbb9O/ZnuhxNKOZN/ViCl4ccEx9JA33MwUCqY22&#10;p07D53Z5NweRsiFrfCTUcMIEi+b6qjaVjUf6wMMmd4JLKFVGg8t5qKRMrcNg0iwOSOz9xDGYzHLs&#10;pB3NkcuDl4VSpQymJ15wZsBXh+3vZh80fKntN62f5o5afHt4D6ulorXX+vZmenkGkXHK/2E44zM6&#10;NMy0i3uySXjWRVlyVAM/OtuPBcudhoJnQTa1vDzQ/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBYUs+MqwEAAEsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAvwRfl2gAAAAgBAAAPAAAAAAAAAAAAAAAAAAUEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAADAUAAAAA&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="13D6706A">
+                    <v:line id="Rak 16" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="63.3pt,0" to="86.3pt,110pt" w14:anchorId="336DCF3E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYUs+MqwEAAEsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X+SkwJYacXpokF2G&#10;rcC2H8DIki1AXxDVOPn3o+Qk7brbsAstiuQj+fS8eTw5y44qoQm+48tFw5nyMvTGDx3/9XP/cc0Z&#10;ZvA92OBVx88K+eP27sNmiq1ahTHYXiVGIB7bKXZ8zDm2QqAclQNchKg8BXVIDjK5aRB9gonQnRWr&#10;pvkkppD6mIJUiHS7m4N8W/G1VjJ/1xpVZrbjNFuuNlV7KFZsN9AOCeJo5GUM+IcpHBhPTW9QO8jA&#10;XpL5C8oZmQIGnRcyOBG0NlLVHWibZfNumx8jRFV3IXIw3mjC/wcrvx2f/HMiGqaILcbnVLY46eTK&#10;l+Zjp0rW+UaWOmUm6XL1sFo2RKmk0PL+4XNDDsGI1+qYMH9RwbFy6Lg1viwDLRy/Yp5Trynl2oe9&#10;sbY+iPVs6vj9em4ApAttIVMvF/uOox84AzuQ4GROFRKDNX0pL0CYhsOTTewI9Oj7PQ12neyPtNJ7&#10;BzjOeTU0y8GZTJq0xnV8XYqv1dYXdFVVddnglbRyOoT+XLkUxaMXq3Rc1FUk8dan89t/YPsbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAvwRfl2gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqE0kQglxKoRUCXoqLQe4ufESR9jrKHbb9O/ZnuhxNKOZN/ViCl4ccEx9JA33MwUCqY22&#10;p07D53Z5NweRsiFrfCTUcMIEi+b6qjaVjUf6wMMmd4JLKFVGg8t5qKRMrcNg0iwOSOz9xDGYzHLs&#10;pB3NkcuDl4VSpQymJ15wZsBXh+3vZh80fKntN62f5o5afHt4D6ulorXX+vZmenkGkXHK/2E44zM6&#10;NMy0i3uySXjWRVlyVAM/OtuPBcudhoJnQTa1vDzQ/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBYUs+MqwEAAEsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAvwRfl2gAAAAgBAAAPAAAAAAAAAAAAAAAAAAUEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAADAUAAAAA&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5326E24D" wp14:editId="15C472F3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>16510</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>664210</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1670050" cy="438150"/>
                       <wp:effectExtent l="19050" t="19050" r="25400" b="19050"/>
                       <wp:wrapNone/>
@@ -2400,53 +2386,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="1D8873A6" id="Rak 15" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="1.3pt,52.3pt" to="132.8pt,86.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjtpCEtAEAAFUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+S0WxcYcXpokF2G&#10;rcDW3hlZsgXoC6IaJ/9+lJymXXcb6oNAidQT3+Pz+vboLDuohCb4ji8XDWfKy9AbP3T84ffu04oz&#10;zOB7sMGrjp8U8tvNxw/rKbbqKozB9ioxAvHYTrHjY86xFQLlqBzgIkTlKalDcpBpmwbRJ5gI3Vlx&#10;1TQ3YgqpjylIhUin2znJNxVfayXzT61RZWY7Tr3luqa67ssqNmtohwRxNPLcBvxHFw6Mp0cvUFvI&#10;wJ6S+QfKGZkCBp0XMjgRtDZSVQ7EZtm8YfNrhKgqFxIH40UmfD9Y+eNw5+8TyTBFbDHep8LiqJNj&#10;2pr4SDOtvKhTdqyynS6yqWNmkg6XN1+b5gupKyn3+Xq1pJgAxYxT8GLC/E0Fx0rQcWt8oQUtHL5j&#10;nkufS8qxDztjbR2N9WzqOGE2BR/IIdpCptDFvuPoB87ADmQ9mVOFxGBNX64XIEzD/s4mdgAa/27X&#10;0Hfu7K+y8vYWcJzramo2hjOZ3GmN6/iqXH6+bX1BV9VfZwYv8pVoH/pTVVWUHc2uynH2WTHH6z3F&#10;r/+GzR8AAAD//wMAUEsDBBQABgAIAAAAIQAwmmcV3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TE9BTsMwELwj8QdrkbhRJ4GmVYhTlUgcOCBB4QFuvLUj4nWI3TbwepYT3GZnRrMz9Wb2gzjhFPtA&#10;CvJFBgKpC6Ynq+D97fFmDSImTUYPgVDBF0bYNJcXta5MONMrnnbJCg6hWGkFLqWxkjJ2Dr2OizAi&#10;sXYIk9eJz8lKM+kzh/tBFllWSq974g9Oj9g67D52R6/gOXxTu1o+ddn2077kefuQCuuUur6at/cg&#10;Es7pzwy/9bk6NNxpH45kohgUFCUbmc7uGLBelEsGe2ZWtyXIppb/FzQ/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAGO2kIS0AQAAVQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhADCaZxXcAAAACQEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="3CEA8BF6">
+                    <v:line id="Rak 15" style="position:absolute;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="1.3pt,52.3pt" to="132.8pt,86.8pt" w14:anchorId="1D8873A6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjtpCEtAEAAFUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+S0WxcYcXpokF2G&#10;rcDW3hlZsgXoC6IaJ/9+lJymXXcb6oNAidQT3+Pz+vboLDuohCb4ji8XDWfKy9AbP3T84ffu04oz&#10;zOB7sMGrjp8U8tvNxw/rKbbqKozB9ioxAvHYTrHjY86xFQLlqBzgIkTlKalDcpBpmwbRJ5gI3Vlx&#10;1TQ3YgqpjylIhUin2znJNxVfayXzT61RZWY7Tr3luqa67ssqNmtohwRxNPLcBvxHFw6Mp0cvUFvI&#10;wJ6S+QfKGZkCBp0XMjgRtDZSVQ7EZtm8YfNrhKgqFxIH40UmfD9Y+eNw5+8TyTBFbDHep8LiqJNj&#10;2pr4SDOtvKhTdqyynS6yqWNmkg6XN1+b5gupKyn3+Xq1pJgAxYxT8GLC/E0Fx0rQcWt8oQUtHL5j&#10;nkufS8qxDztjbR2N9WzqOGE2BR/IIdpCptDFvuPoB87ADmQ9mVOFxGBNX64XIEzD/s4mdgAa/27X&#10;0Hfu7K+y8vYWcJzramo2hjOZ3GmN6/iqXH6+bX1BV9VfZwYv8pVoH/pTVVWUHc2uynH2WTHH6z3F&#10;r/+GzR8AAAD//wMAUEsDBBQABgAIAAAAIQAwmmcV3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TE9BTsMwELwj8QdrkbhRJ4GmVYhTlUgcOCBB4QFuvLUj4nWI3TbwepYT3GZnRrMz9Wb2gzjhFPtA&#10;CvJFBgKpC6Ynq+D97fFmDSImTUYPgVDBF0bYNJcXta5MONMrnnbJCg6hWGkFLqWxkjJ2Dr2OizAi&#10;sXYIk9eJz8lKM+kzh/tBFllWSq974g9Oj9g67D52R6/gOXxTu1o+ddn2077kefuQCuuUur6at/cg&#10;Es7pzwy/9bk6NNxpH45kohgUFCUbmc7uGLBelEsGe2ZWtyXIppb/FzQ/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAGO2kIS0AQAAVQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhADCaZxXcAAAACQEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C7A98FD" wp14:editId="764BEB0A">
                   <wp:extent cx="1663065" cy="1411605"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="Bildobjekt 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="753353881" name=""/>
                           <pic:cNvPicPr/>
@@ -2530,53 +2516,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="025E6459" id="Rak 21" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="56.3pt,.1pt" to="56.3pt,115.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0aCPnqQEAAEYDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/ofxB0X+R0WxEYUXpokF2G&#10;rsC2H8DIki1AXxDVOPn3pZQ07bbbMB9kiiIfyce3vj96xw46o41B8uWi40wHFQcbRsl//dx9XHGG&#10;BcIALgYt+Ukjv9/cfFjPqde3cYpu0JkRSMB+TpJPpaReCFST9oCLmHSgRxOzh0LXPIohw0zo3onb&#10;rrsTc8xDylFpRPJuz4980/CN0ap8NwZ1YU5y6q20M7dzX0+xWUM/ZkiTVZc24B+68GADFb1CbaEA&#10;e872LyhvVY4YTVmo6EU0xirdZqBplt0f0/yYIOk2C5GD6UoT/j9Y9Xh4CE+ZaJgT9piecp3iaLKv&#10;f+qPHRtZpytZ+liYOjsVeZef77ovXSNSvCWmjOWrjp5VQ3JnQ50Dejh8w0LFKPQ1pLpD3Fnn2i5c&#10;YLPkn1ZLwmQKSBLGQSHTp0FyDCNn4EbSmiq5QWJ0dqjpFQjzuH9wmR2A9r3bdfTVFVO538Jq7S3g&#10;dI5rT2cleFtIjs56yVc1+TXbhYqum6AuE7zxVa19HE6NRlFvtKxW9CKsqob3d7Lfy3/zAgAA//8D&#10;AFBLAwQUAAYACAAAACEAErnBytoAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KjdIKqSxqkQUiXgVFoO9ObGSxxhr6PYbcPfs+VSjk8zmn1bLcfgxRGH1EXSMJ0oEEhNtB21&#10;Gj62q7s5iJQNWeMjoYYfTLCsr68qU9p4onc8bnIreIRSaTS4nPtSytQ4DCZNYo/E2VccgsmMQyvt&#10;YE48HrwslJrJYDriC870+Oyw+d4cgoZPtd3R+nHuqMGXh9fwtlK09lrf3oxPCxAZx3wpw1mf1aFm&#10;p308kE3CM0+LGVc1FCDO8R/uGe9VAbKu5P8H6l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAtGgj56kBAABGAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAErnBytoAAAAIAQAADwAAAAAAAAAAAAAAAAADBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAAoFAAAAAA==&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="2C3E116B">
+                    <v:line id="Rak 21" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="56.3pt,.1pt" to="56.3pt,115.1pt" w14:anchorId="025E6459" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0aCPnqQEAAEYDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/ofxB0X+R0WxEYUXpokF2G&#10;rsC2H8DIki1AXxDVOPn3pZQ07bbbMB9kiiIfyce3vj96xw46o41B8uWi40wHFQcbRsl//dx9XHGG&#10;BcIALgYt+Ukjv9/cfFjPqde3cYpu0JkRSMB+TpJPpaReCFST9oCLmHSgRxOzh0LXPIohw0zo3onb&#10;rrsTc8xDylFpRPJuz4980/CN0ap8NwZ1YU5y6q20M7dzX0+xWUM/ZkiTVZc24B+68GADFb1CbaEA&#10;e872LyhvVY4YTVmo6EU0xirdZqBplt0f0/yYIOk2C5GD6UoT/j9Y9Xh4CE+ZaJgT9piecp3iaLKv&#10;f+qPHRtZpytZ+liYOjsVeZef77ovXSNSvCWmjOWrjp5VQ3JnQ50Dejh8w0LFKPQ1pLpD3Fnn2i5c&#10;YLPkn1ZLwmQKSBLGQSHTp0FyDCNn4EbSmiq5QWJ0dqjpFQjzuH9wmR2A9r3bdfTVFVO538Jq7S3g&#10;dI5rT2cleFtIjs56yVc1+TXbhYqum6AuE7zxVa19HE6NRlFvtKxW9CKsqob3d7Lfy3/zAgAA//8D&#10;AFBLAwQUAAYACAAAACEAErnBytoAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KjdIKqSxqkQUiXgVFoO9ObGSxxhr6PYbcPfs+VSjk8zmn1bLcfgxRGH1EXSMJ0oEEhNtB21&#10;Gj62q7s5iJQNWeMjoYYfTLCsr68qU9p4onc8bnIreIRSaTS4nPtSytQ4DCZNYo/E2VccgsmMQyvt&#10;YE48HrwslJrJYDriC870+Oyw+d4cgoZPtd3R+nHuqMGXh9fwtlK09lrf3oxPCxAZx3wpw1mf1aFm&#10;p308kE3CM0+LGVc1FCDO8R/uGe9VAbKu5P8H6l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAtGgj56kBAABGAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAErnBytoAAAAIAQAADwAAAAAAAAAAAAAAAAADBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAAoFAAAAAA==&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22202902" wp14:editId="46D1E50D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>210185</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>586740</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="591820"/>
                       <wp:effectExtent l="4445" t="0" r="0" b="0"/>
@@ -2625,56 +2611,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>SAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="22202902" id="Upp 22" o:spid="_x0000_s1029" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:16.55pt;margin-top:46.2pt;width:32.3pt;height:46.6pt;rotation:90;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB60BV+VwIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kH8uCOkXQIsOA&#10;oA2QDj0rshwLkESNUmJ3v36U7KRZt9OwHAhSoh7J58fc3nXWsIPCoMGVfHwx4kw5CZV2u5J/f15+&#10;mnIWonCVMOBUyV9V4Hfzjx9uWz9TE2jAVAoZgbgwa33Jmxj9rCiCbJQV4QK8cnRZA1oRKcRdUaFo&#10;Cd2aYjIa3RQtYOURpAqBTh/6Sz7P+HWtZHyq66AiMyWn3mK2mO022WJ+K2Y7FL7RcmhD/EMXVmhH&#10;RU9QDyIKtkf9B5TVEiFAHS8k2ALqWkuVZ6BpxqN302wa4VWehcgJ/kRT+H+w8vGw8WskGlofZoHc&#10;NEVXo2UIxNb11Sj98mzULesyda8n6lQXmaTDq/FoMiaCJV1dfxlPJ5naoodKkB5D/KrAsuSUfO8X&#10;iNBmXHFYhUgdUPYxK70IYHS11MbkAHfbe4PsIOhDLpe5p/7Jb2nGsZZkOPlMLTMpSFC1EZFc66uS&#10;B7fjTJgdKVVGzLUdpApZBan2gwhNXyPD9vKwOpJGjbYln/Zs9JWNS52prLJhgjcSkxe7bcc0Fb5M&#10;QOlkC9XrGntqqcPg5VJT2ZUIcS2QlEeHtE3xiUxtgGaBweOsAfz5t/OUX/JkaWzOWhIzjfpjL1Bx&#10;Zr45UsvlTfqGLJ4HeB5szwO3t/dANI9zg9mlxxjN0a0R7Avt3SIVpivhJDXXkzoE97FfMtpcqRaL&#10;nEaK9yKu3MbLBH5UxXP3ItAPuogkqEc4Cl/M3mmjzyWpvJE5BLQfWUHDLqcFPI9z1ts/zvwXAAAA&#10;//8DAFBLAwQUAAYACAAAACEA80hVHeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF&#10;7yb+h82QeJNt0QCp3RIjqBchFo3npTu01e5s011o8dc7nPA08zIvb76XLgbbiCN2vnakIB5HIJAK&#10;Z2oqFXx+PN/OQfigyejGESo4oYdFdn2V6sS4nnI8bkMpOIR8ohVUIbSJlL6o0Go/di0S3/auszqw&#10;7EppOt1zuG3kJIqm0uqa+EOlW3yqsPjZHqyC/v3Lb17z1fJ+9V2+rIf89/RWLJW6GQ2PDyACDuFi&#10;hjM+o0PGTDt3IONFw3rO5IFnNJ2BOBviCZfb8TKL70BmqfxfIfsDAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAetAVflcCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA80hVHeAAAAAKAQAADwAAAAAAAAAAAAAAAACxBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" adj="7486" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="6C89CD89">
+                    <v:shape id="Upp 22" style="position:absolute;left:0;text-align:left;margin-left:16.55pt;margin-top:46.2pt;width:32.3pt;height:46.6pt;rotation:90;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1029" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="7486" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB60BV+VwIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kH8uCOkXQIsOA&#10;oA2QDj0rshwLkESNUmJ3v36U7KRZt9OwHAhSoh7J58fc3nXWsIPCoMGVfHwx4kw5CZV2u5J/f15+&#10;mnIWonCVMOBUyV9V4Hfzjx9uWz9TE2jAVAoZgbgwa33Jmxj9rCiCbJQV4QK8cnRZA1oRKcRdUaFo&#10;Cd2aYjIa3RQtYOURpAqBTh/6Sz7P+HWtZHyq66AiMyWn3mK2mO022WJ+K2Y7FL7RcmhD/EMXVmhH&#10;RU9QDyIKtkf9B5TVEiFAHS8k2ALqWkuVZ6BpxqN302wa4VWehcgJ/kRT+H+w8vGw8WskGlofZoHc&#10;NEVXo2UIxNb11Sj98mzULesyda8n6lQXmaTDq/FoMiaCJV1dfxlPJ5naoodKkB5D/KrAsuSUfO8X&#10;iNBmXHFYhUgdUPYxK70IYHS11MbkAHfbe4PsIOhDLpe5p/7Jb2nGsZZkOPlMLTMpSFC1EZFc66uS&#10;B7fjTJgdKVVGzLUdpApZBan2gwhNXyPD9vKwOpJGjbYln/Zs9JWNS52prLJhgjcSkxe7bcc0Fb5M&#10;QOlkC9XrGntqqcPg5VJT2ZUIcS2QlEeHtE3xiUxtgGaBweOsAfz5t/OUX/JkaWzOWhIzjfpjL1Bx&#10;Zr45UsvlTfqGLJ4HeB5szwO3t/dANI9zg9mlxxjN0a0R7Avt3SIVpivhJDXXkzoE97FfMtpcqRaL&#10;nEaK9yKu3MbLBH5UxXP3ItAPuogkqEc4Cl/M3mmjzyWpvJE5BLQfWUHDLqcFPI9z1ts/zvwXAAAA&#10;//8DAFBLAwQUAAYACAAAACEA80hVHeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF&#10;7yb+h82QeJNt0QCp3RIjqBchFo3npTu01e5s011o8dc7nPA08zIvb76XLgbbiCN2vnakIB5HIJAK&#10;Z2oqFXx+PN/OQfigyejGESo4oYdFdn2V6sS4nnI8bkMpOIR8ohVUIbSJlL6o0Go/di0S3/auszqw&#10;7EppOt1zuG3kJIqm0uqa+EOlW3yqsPjZHqyC/v3Lb17z1fJ+9V2+rIf89/RWLJW6GQ2PDyACDuFi&#10;hjM+o0PGTDt3IONFw3rO5IFnNJ2BOBviCZfb8TKL70BmqfxfIfsDAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAetAVflcCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA80hVHeAAAAAKAQAADwAAAAAAAAAAAAAAAACxBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" w14:anchorId="22202902">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="2B87C718" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="0066567D" w:rsidRDefault="00445558" w:rsidP="00F43710">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="00445558" w:rsidP="00F43710" w:rsidRDefault="00445558" w14:paraId="0666B90B" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -5087,55 +5073,55 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="014F567A" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings 3" w:char="F039"/>
+                <w:rFonts w:ascii="Wingdings 3" w:eastAsia="Wingdings 3" w:hAnsi="Wingdings 3" w:cs="Wingdings 3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  MIP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BB52723" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
@@ -5683,401 +5669,389 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00445558" w:rsidRPr="00445558" w14:paraId="69755B9E" w14:textId="77777777" w:rsidTr="00797950">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D53E0AF" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Scout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05DF53CC" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="639E71C1" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="507EDF3D" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E47171B" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="784E2885" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00445558" w:rsidRPr="00445558" w14:paraId="0CAA71ED" w14:textId="77777777" w:rsidTr="00797950">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5648AC6A" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dosrapport</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D0B4D8D" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75AAFB67" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B7B8ED0" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E2286BA" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D9733C8" w14:textId="77777777" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="00445558">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445558">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -6097,51 +6071,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A136CF2" w14:textId="5482F2CB" w:rsidR="00445558" w:rsidRPr="00445558" w:rsidRDefault="00445558" w:rsidP="008E6407">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00445558">
-        <w:lastRenderedPageBreak/>
         <w:t>Hängning PACS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:left w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1039"/>
@@ -8269,118 +8242,118 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00445558">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="31606B76" w14:textId="77777777" w:rsidR="0007095B" w:rsidRDefault="0007095B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="41EF4CCB" w14:textId="77777777" w:rsidR="0007095B" w:rsidRDefault="0007095B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="0B097E4E" w14:textId="77777777" w:rsidR="0007095B" w:rsidRDefault="0007095B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -8395,89 +8368,89 @@
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -8506,51 +8479,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -8584,73 +8557,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="25AEF6DD" w14:textId="77777777" w:rsidR="0007095B" w:rsidRDefault="0007095B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="16D47ADB" w14:textId="77777777" w:rsidR="0007095B" w:rsidRDefault="0007095B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="0E6078C1" w14:textId="77777777" w:rsidR="0007095B" w:rsidRDefault="0007095B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -8688,91 +8661,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="18F59CDC">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1030" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -8811,60 +8784,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="3017BF2B">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1031" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -8938,51 +8911,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11442,107 +11415,107 @@
   <w:num w:numId="17" w16cid:durableId="1822312997">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1959482695">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="426466027">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1946957732">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1426263916">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1515025914">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1460076874">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="0007095B"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
@@ -11834,50 +11807,51 @@
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D44F62"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
@@ -11886,91 +11860,92 @@
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F43710"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="3550049A"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14340,51 +14315,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17722,74 +17697,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2302</Characters>
+  <Pages>1</Pages>
+  <Words>412</Words>
+  <Characters>2186</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2593</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT Hjärnans artärer (810207A)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>4</revision>
+  <revision>5</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>