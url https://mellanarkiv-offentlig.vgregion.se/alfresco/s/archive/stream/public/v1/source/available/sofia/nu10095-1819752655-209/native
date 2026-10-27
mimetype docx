--- v1 (2026-02-25)
+++ v2 (2026-10-27)
@@ -11,1029 +11,1008 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5A21BE69" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="00F35B05">
+    <w:p w:rsidR="008A0B87" w:rsidP="00F35B05" w:rsidRDefault="008A0B87" w14:paraId="5A21BE69" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="008A0B87" w:rsidSect="008A0B87">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
     </w:p>
-    <w:p w14:paraId="06DF55DE" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="06DF55DE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24952E01" w14:textId="748BE8BF" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="00265571" w:rsidP="00265571">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="00265571" w:rsidRDefault="00265571" w14:paraId="24952E01" w14:textId="748BE8BF">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0B87">
         <w:t>DT Hjärna K-/K+ (810900)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A129EC1" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="0A129EC1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0761030C" w14:textId="2590402F" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="00265571" w:rsidP="00265571">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="00265571" w:rsidRDefault="00265571" w14:paraId="0761030C" w14:textId="2590402F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar</w:t>
       </w:r>
-      <w:r w:rsidR="008A0B87" w:rsidRPr="008A0B87">
+      <w:r w:rsidRPr="008A0B87" w:rsidR="008A0B87">
         <w:t xml:space="preserve"> i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBE87ED" w14:textId="60C5E7A6" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="00A81B0A" w:rsidP="008A0B87">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="00A81B0A" w14:paraId="2FBE87ED" w14:textId="410D612F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="69EAD948" w:rsidR="15FC0822">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Inga förändringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="3B715B27" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3B715B27" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
-[...10 lines deleted...]
-    <w:p w14:paraId="06C2A8A9" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="00265571">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="00265571" w:rsidRDefault="008A0B87" w14:paraId="06C2A8A9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A0B87">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CD056D" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="74CD056D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0B87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Metodbeskrivning för DT-undersökning i NU-sjukvården.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785622FA" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="785622FA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B88BEBE" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="00265571">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="00265571" w:rsidRDefault="008A0B87" w14:paraId="1B88BEBE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A0B87">
         <w:t>Inför undersökningen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
-[...3 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
+          <w:top w:val="dotted" w:color="808080" w:sz="2" w:space="0"/>
+          <w:left w:val="dotted" w:color="808080" w:sz="2" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="808080" w:sz="2" w:space="0"/>
+          <w:right w:val="dotted" w:color="808080" w:sz="2" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="808080" w:sz="2" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="1CA1F923" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="1CA1F923" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="680A447B" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="680A447B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CF20B22" w14:textId="5A9DDBF4" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="6CF20B22" w14:textId="5A9DDBF4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tumör, metastaser, abscess</w:t>
             </w:r>
             <w:r w:rsidR="00997E58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, första gångs EP-anfall</w:t>
             </w:r>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> mm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="411A6C18" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="411A6C18" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0CDF68D8" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          </w:tcPr>
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="0CDF68D8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Förberedelser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="71C5D1A0" w14:textId="5E5BE847" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="71C5D1A0" w14:textId="5E5BE847">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId17">
               <w:r w:rsidRPr="008A0B87">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Kreatinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> och GFR.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D07D8F1" w14:textId="7251475F" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="4D07D8F1" w14:textId="7251475F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">PVK, </w:t>
             </w:r>
             <w:r w:rsidR="00A81B0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>helst rosa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="3105BFA2" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="3105BFA2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2DB1A6B1" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          </w:tcPr>
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="2DB1A6B1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PO kontrast/dryck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1354A334" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="1354A334" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ingen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="694C2236" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="694C2236" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4495771A" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          </w:tcPr>
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="4495771A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IV kontrast barn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="350704B3" w14:textId="41023477" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="350704B3" w14:textId="41023477">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Enligt särskilt </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId18">
               <w:r w:rsidRPr="008A0B87">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>PM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="18AEF397" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="18AEF397" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="28C973FF" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          </w:tcPr>
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="28C973FF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IV kontrast vuxna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5373B336" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="5373B336" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Omnipaque 350 mg I/ml enligt OmniJect ”Hjärna”. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="3F6D8A3C" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="3F6D8A3C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0AC39A96" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          </w:tcPr>
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="0AC39A96" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Strålskydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0D0E1ED9" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="0D0E1ED9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Se kapitel 4.2 och 5.2 i </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71C220B4" w14:textId="41D5DA65" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="71C220B4" w14:textId="41D5DA65">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId19">
               <w:r w:rsidRPr="008A0B87">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="57792E50" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="57792E50" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="685CE88D" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="685CE88D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F52515F" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="4F52515F" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ryggläge.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="240895C9" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="240895C9" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Huvudet mot gantryt.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7867058D" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="7867058D" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Huvudstöd i högsta läget.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="234CE1A5" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="234CE1A5" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Armarna längs sidorna, axlarna neddragna så långt som möjligt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EF295D1" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="5EF295D1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3815BFCF" w14:textId="77777777" w:rsidR="00265571" w:rsidRDefault="00265571">
+    <w:p w:rsidR="00265571" w:rsidRDefault="00265571" w14:paraId="3815BFCF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6A5C34" w14:textId="0A7EA893" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="00265571">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="00265571" w:rsidRDefault="008A0B87" w14:paraId="1B6A5C34" w14:textId="0A7EA893">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A0B87">
-        <w:lastRenderedPageBreak/>
         <w:t>Bildtagning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="3999"/>
         <w:gridCol w:w="3089"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="082E6534" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="082E6534" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5FF23C" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="5A5FF23C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20D4380C" wp14:editId="0876EDDE">
                   <wp:extent cx="3267986" cy="809625"/>
                   <wp:effectExtent l="0" t="0" r="46990" b="0"/>
                   <wp:docPr id="14" name="Diagram 14"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                       <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId20" r:lo="rId21" r:qs="rId22" r:cs="rId23"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDCBC3E" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="2DDCBC3E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55901864" wp14:editId="14049DC1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>730885</wp:posOffset>
@@ -1048,152 +1027,152 @@
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="1016635"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:noFill/>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="246B24B9" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="005E1704">
+                                <w:p w:rsidR="008A0B87" w:rsidP="005E1704" w:rsidRDefault="008A0B87" w14:paraId="246B24B9" w14:textId="77777777">
                                   <w:pPr>
                                     <w:ind w:left="0" w:right="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>1</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="3D6C8302" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="0066567D" w:rsidRDefault="008A0B87" w:rsidP="005E1704">
+                                <w:p w:rsidRPr="0066567D" w:rsidR="008A0B87" w:rsidP="005E1704" w:rsidRDefault="008A0B87" w14:paraId="3D6C8302" w14:textId="77777777">
                                   <w:pPr>
                                     <w:ind w:left="0" w:right="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>2</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="55901864" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="54DC9E8A">
+                    <v:shapetype id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe" w14:anchorId="55901864">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="prod #0 #1 10800"/>
                         <v:f eqn="sum #0 0 @3"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
+                      <v:path textboxrect="@1,@4,@2,21600" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Pil: uppåt 8" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:57.55pt;margin-top:4.45pt;width:32.3pt;height:80.05pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtwDQFSwIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2ynW1YEdYqgRYYB&#10;QRsgLXpmZDk2oK9RSuzs14+SnTbrdhqWg0KKNB/5/Oib214rdpToW2tKXkxyzqQRtmrNvuTPT6tP&#10;15z5AKYCZY0s+Ul6frv4+OGmc3M5tY1VlURGRYyfd67kTQhunmVeNFKDn1gnDQVrixoCubjPKoSO&#10;qmuVTfN8lnUWK4dWSO/p9n4I8kWqX9dShMe69jIwVXLqLaQT07mLZ7a4gfkewTWtGNuAf+hCQ2sI&#10;9LXUPQRgB2z/KKVbgdbbOkyE1Zmt61bINANNU+Tvptk24GSahcjx7pUm///Kiofj1m2QaOicn3sy&#10;4xR9jTr+U3+sT2SdXsmSfWCCLj8X+bQgSgWFiryYza6+RDazt6cd+vBNWs2iUfKDWyLaLtEEx7UP&#10;Q/Y5K+J5q9pq1SqVHNzv7hSyI9C7W61y+o0Av6UpwzrqYPqVwkwAaahWEMjUriq5N3vOQO1JnCJg&#10;wjY2IqQXH7HvwTcDRio7KEK3gWSpWl3y6wh8RlYmdiaTsMYJ3niLVuh3/UjmzlanDTK0g+i8E6uW&#10;8NbgwwaQVEb90uaERzpqZWkIO1qcNRZ//u0+5tPLpyhnHamWBvxxAJScqe+GZHE1i72ycOngpbO7&#10;dMxB31kit6AddSKZ9DAGdTZrtPqFFmwZUSkERhD2QOXo3IVhm2hFhVwuUxpJ20FYm60TsXikLDL9&#10;1L8AulENgXT0YM8Kh/k7RQy5JKdI6sDk6NAiJJWNSxs37dJPWW+flsUvAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAtzwqquAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLO7mNgC&#10;sjRG04MerFLTeBxgBCK7i+zSor/e6Ulv8/Je3nwvW8+mFwcafeeshmihQJCtXN3ZRsPbbnMVg/AB&#10;bY29s6Thmzys8/OzDNPaHe0rHYrQCC6xPkUNbQhDKqWvWjLoF24gy96HGw0GlmMj6xGPXG56ea3U&#10;UhrsLH9ocaD7lqrPYjIa3je4Vdv9VO4n+fXy9Bw/FD+PO60vL+a7WxCB5vAXhhM+o0POTKWbbO1F&#10;zzq6iTiqIU5AnPxVsgJR8rFMFMg8k/8X5L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;LcA0BUsCAACiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAtzwqquAAAAAJAQAADwAAAAAAAAAAAAAAAAClBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" adj="4358" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Pil: uppåt 8" style="position:absolute;left:0;text-align:left;margin-left:57.55pt;margin-top:4.45pt;width:32.3pt;height:80.05pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="4358" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtwDQFSwIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2ynW1YEdYqgRYYB&#10;QRsgLXpmZDk2oK9RSuzs14+SnTbrdhqWg0KKNB/5/Oib214rdpToW2tKXkxyzqQRtmrNvuTPT6tP&#10;15z5AKYCZY0s+Ul6frv4+OGmc3M5tY1VlURGRYyfd67kTQhunmVeNFKDn1gnDQVrixoCubjPKoSO&#10;qmuVTfN8lnUWK4dWSO/p9n4I8kWqX9dShMe69jIwVXLqLaQT07mLZ7a4gfkewTWtGNuAf+hCQ2sI&#10;9LXUPQRgB2z/KKVbgdbbOkyE1Zmt61bINANNU+Tvptk24GSahcjx7pUm///Kiofj1m2QaOicn3sy&#10;4xR9jTr+U3+sT2SdXsmSfWCCLj8X+bQgSgWFiryYza6+RDazt6cd+vBNWs2iUfKDWyLaLtEEx7UP&#10;Q/Y5K+J5q9pq1SqVHNzv7hSyI9C7W61y+o0Av6UpwzrqYPqVwkwAaahWEMjUriq5N3vOQO1JnCJg&#10;wjY2IqQXH7HvwTcDRio7KEK3gWSpWl3y6wh8RlYmdiaTsMYJ3niLVuh3/UjmzlanDTK0g+i8E6uW&#10;8NbgwwaQVEb90uaERzpqZWkIO1qcNRZ//u0+5tPLpyhnHamWBvxxAJScqe+GZHE1i72ycOngpbO7&#10;dMxB31kit6AddSKZ9DAGdTZrtPqFFmwZUSkERhD2QOXo3IVhm2hFhVwuUxpJ20FYm60TsXikLDL9&#10;1L8AulENgXT0YM8Kh/k7RQy5JKdI6sDk6NAiJJWNSxs37dJPWW+flsUvAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAtzwqquAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLO7mNgC&#10;sjRG04MerFLTeBxgBCK7i+zSor/e6Ulv8/Je3nwvW8+mFwcafeeshmihQJCtXN3ZRsPbbnMVg/AB&#10;bY29s6Thmzys8/OzDNPaHe0rHYrQCC6xPkUNbQhDKqWvWjLoF24gy96HGw0GlmMj6xGPXG56ea3U&#10;UhrsLH9ocaD7lqrPYjIa3je4Vdv9VO4n+fXy9Bw/FD+PO60vL+a7WxCB5vAXhhM+o0POTKWbbO1F&#10;zzq6iTiqIU5AnPxVsgJR8rFMFMg8k/8X5L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;LcA0BUsCAACiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAtzwqquAAAAAJAQAADwAAAAAAAAAAAAAAAAClBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;">
                       <v:textbox inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="246B24B9" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="005E1704">
+                          <w:p w:rsidR="008A0B87" w:rsidP="005E1704" w:rsidRDefault="008A0B87" w14:paraId="649841BE" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3D6C8302" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="0066567D" w:rsidRDefault="008A0B87" w:rsidP="005E1704">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="008A0B87" w:rsidP="005E1704" w:rsidRDefault="008A0B87" w14:paraId="18F999B5" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -1237,617 +1216,617 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:rect w14:anchorId="073C609F" id="Rektangel 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.2pt;margin-top:4.9pt;width:119.2pt;height:78.65pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUfX0XMQIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2y325AGdYqiQXYJ&#10;2gBp0TMrS7EBfY1S4mS/fpTsJFu307AcFEqknsjHR9/eHYxme4mhc7bm1aTkTFrhms5ua/7yvPw0&#10;5SxEsA1oZ2XNjzLwu/nHD7e9n8kr1zrdSGQEYsOs9zVvY/SzogiilQbCxHlpyakcGoi0xW3RIPSE&#10;bnRxVZZfi95h49EJGQKdLgYnn2d8paSIT0oFGZmuOeUW84p5fUtrMb+F2RbBt50Y04B/yMJAZ+nR&#10;M9QCIrAddn9AmU6gC07FiXCmcEp1QuYaqJqqfFfNpgUvcy1ETvBnmsL/gxWP+41fI9HQ+zALZKYq&#10;DgpN+qf82CGTdTyTJQ+RCTqsvlTX08/EqSDfzc1NWV0lNovLbY8hfpPOsGTUHKkZmSPYr0IcQk8h&#10;6THrlp3WuSHasr7m19OqTPhAulAaIpnGNzUPdssZ6C0JTkTMkMHprknXE1DA7duDRrYHavpyWdJv&#10;zOy3sPT2AkI7xGXXIAfTRdKk7kzNp+ny6ba2CV1mVY0VXEhL1ptrjmtk6AaZBS+WHT2yghDXgKQr&#10;qoZmJT7RorSjEt1ocdY6/PG38xRP7SYvZz3plMr/vgOUnNmdeXBUYUUT5kU2CR+jPpkKnXml8bhP&#10;COQCKwhnIG3cPMRhFmjAhLy/z2EkTA9xZTdeJPBUc6Lq+fAK6MdeRlLBozvpE2bvWjrEkhgurIwb&#10;knHWyDhyaU5+3eeoy4dh/hMAAP//AwBQSwMEFAAGAAgAAAAhAL57eE/cAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OhEAQhO8mvsOkTby5A4SwLjJsjIkavYkar71MC4T5Iczsgm9ve3JvXakv&#10;1VXVfrVGnGgOg3cK0k0Cglzr9eA6BR/vjze3IEJEp9F4Rwp+KMC+vryosNR+cW90amInOMSFEhX0&#10;MU6llKHtyWLY+Ikce99+thhZzp3UMy4cbo3MkqSQFgfHH3qc6KGndmyOVsHLkpnhq8PX52ZsPkef&#10;P6XbnVXq+mq9vwMRaY3/MPzV5+pQc6eDPzodhFGQ5TmTCnY8gO2syPg4MFdsU5B1Jc8H1L8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFH19FzECAABgBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvnt4T9wAAAAIAQAADwAAAAAAAAAAAAAAAACL&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="3pt"/>
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="1EED0C08">
+                    <v:rect id="Rektangel 17" style="position:absolute;margin-left:12.2pt;margin-top:4.9pt;width:119.2pt;height:78.65pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="3pt" w14:anchorId="073C609F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUfX0XMQIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2y325AGdYqiQXYJ&#10;2gBp0TMrS7EBfY1S4mS/fpTsJFu307AcFEqknsjHR9/eHYxme4mhc7bm1aTkTFrhms5ua/7yvPw0&#10;5SxEsA1oZ2XNjzLwu/nHD7e9n8kr1zrdSGQEYsOs9zVvY/SzogiilQbCxHlpyakcGoi0xW3RIPSE&#10;bnRxVZZfi95h49EJGQKdLgYnn2d8paSIT0oFGZmuOeUW84p5fUtrMb+F2RbBt50Y04B/yMJAZ+nR&#10;M9QCIrAddn9AmU6gC07FiXCmcEp1QuYaqJqqfFfNpgUvcy1ETvBnmsL/gxWP+41fI9HQ+zALZKYq&#10;DgpN+qf82CGTdTyTJQ+RCTqsvlTX08/EqSDfzc1NWV0lNovLbY8hfpPOsGTUHKkZmSPYr0IcQk8h&#10;6THrlp3WuSHasr7m19OqTPhAulAaIpnGNzUPdssZ6C0JTkTMkMHprknXE1DA7duDRrYHavpyWdJv&#10;zOy3sPT2AkI7xGXXIAfTRdKk7kzNp+ny6ba2CV1mVY0VXEhL1ptrjmtk6AaZBS+WHT2yghDXgKQr&#10;qoZmJT7RorSjEt1ocdY6/PG38xRP7SYvZz3plMr/vgOUnNmdeXBUYUUT5kU2CR+jPpkKnXml8bhP&#10;COQCKwhnIG3cPMRhFmjAhLy/z2EkTA9xZTdeJPBUc6Lq+fAK6MdeRlLBozvpE2bvWjrEkhgurIwb&#10;knHWyDhyaU5+3eeoy4dh/hMAAP//AwBQSwMEFAAGAAgAAAAhAL57eE/cAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OhEAQhO8mvsOkTby5A4SwLjJsjIkavYkar71MC4T5Iczsgm9ve3JvXakv&#10;1VXVfrVGnGgOg3cK0k0Cglzr9eA6BR/vjze3IEJEp9F4Rwp+KMC+vryosNR+cW90amInOMSFEhX0&#10;MU6llKHtyWLY+Ikce99+thhZzp3UMy4cbo3MkqSQFgfHH3qc6KGndmyOVsHLkpnhq8PX52ZsPkef&#10;P6XbnVXq+mq9vwMRaY3/MPzV5+pQc6eDPzodhFGQ5TmTCnY8gO2syPg4MFdsU5B1Jc8H1L8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFH19FzECAABgBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvnt4T9wAAAAIAQAADwAAAAAAAAAAAAAAAACL&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28C7C49E" wp14:editId="12CEA98F">
                   <wp:extent cx="1550897" cy="1727200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                   <wp:docPr id="7" name="Bildobjekt 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1478474051" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId25"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1587796" cy="1768294"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="13F61BA6" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="13F61BA6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76ED24B9" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="76ED24B9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bild/serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02A6CD30" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="02A6CD30" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inställning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="541A6734" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="541A6734" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="5BD55549" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="5BD55549" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="638F6D0B" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="638F6D0B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Scout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1057329D" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="1057329D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hakspets – skalltak.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C3D6EEC" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="7C3D6EEC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="5EDEDA7B" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="5EDEDA7B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2235AD9C" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="2235AD9C" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hjärna K-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0051F638" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="0051F638" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0E1"/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bakre skallgrop – skalltak.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="635F6CD4" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="635F6CD4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="1E79C4E6" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="1E79C4E6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="26708444" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="26708444" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hjärna K+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="458EE78A" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="458EE78A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0E1"/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bakre skallgrop – skalltak.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="165573E0" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="165573E0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="674B0A93" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="674B0A93" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="44E19E11" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="44E19E11" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40837369" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="40837369" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FA98DE8" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="00265571">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="00265571" w:rsidRDefault="008A0B87" w14:paraId="6FA98DE8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A0B87">
         <w:t>Reformatering</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2239"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="40A0C1AB" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="40A0C1AB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56B5F098" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="56B5F098" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Projektion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CDBE60A" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="1CDBE60A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inställning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B14D9E9" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="3B14D9E9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D4B835B" wp14:editId="74FAFA92">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>359410</wp:posOffset>
                       </wp:positionH>
@@ -1861,96 +1840,96 @@
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="3992491">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="657225"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:noFill/>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="731E9BE2" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="0066567D" w:rsidRDefault="008A0B87" w:rsidP="005E1704">
+                                <w:p w:rsidRPr="0066567D" w:rsidR="008A0B87" w:rsidP="005E1704" w:rsidRDefault="008A0B87" w14:paraId="731E9BE2" w14:textId="77777777">
                                   <w:pPr>
                                     <w:ind w:left="0" w:right="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>COR</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="1D4B835B" id="Pil: uppåt 19" o:spid="_x0000_s1027" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:28.3pt;margin-top:18pt;width:32.3pt;height:51.75pt;rotation:4360865fd;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4f4+VwIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2730GdImiRYUDR&#10;FmiHnhVZjgVIokYpsbtfP0p22qzbaVgOAikx75Evj7m6HqxhO4VBg6t5eTTjTDkJjXabmn9/Xn25&#10;4CxE4RphwKmav6rArxefP131fq4q6MA0ChmBuDDvfc27GP28KILslBXhCLxy9NgCWhEpxU3RoOgJ&#10;3Zqims3Oih6w8QhShUC3t+MjX2T8tlUyPrRtUJGZmlNvMZ+Yz3U6i8WVmG9Q+E7LqQ3xD11YoR2R&#10;vkHdiijYFvUfUFZLhABtPJJgC2hbLVWegaYpZx+meeqEV3kWEif4N5nC/4OV97sn/4gkQ+/DPFCY&#10;phhatAyB1Dq+vKxOLss8G3XLhizd65t0aohM0uVJOatKEljS09npeVWdJmmLESpBegzxqwLLUlDz&#10;rV8iQp9xxe4uxLF6X5W+EcDoZqWNyQlu1jcG2U7QD7lazegzEfxWZhzryYbVOT0zKchQrRGRQuub&#10;mge34UyYDTlVRszcDhJDdkHivhWhGzky7GgPqyN51Ghb84tEvGc2LnWmssumCd5FTFEc1gPTRFwm&#10;oHSzhub1EUdpqcPg5UoT7Z0I8VEgOY8uaZviAx2tAZoFpoizDvDn3+5Tfc3TSWNz1pOZadQfW4GK&#10;M/PNkVuOz1LXLB4meJisDxO3tTdAMpe5wRzSlzGafdgi2Bfau2UipifhJDU3ijolN3FcMtpcqZbL&#10;XEaO9yLeuScvE/jeFc/Di0A/+SKSoe5hb3wx/+CNsZaM9S7mlNB+ZL9Nu5wW8DDPVe//OItfAAAA&#10;//8DAFBLAwQUAAYACAAAACEANURLZd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE&#10;75X6D9Yi9VIVO9BQCHFQW6nXUigfsMRLEhGvo9iE9O9rTu1tVjOaeZtvRtuKgXrfONaQTBUI4tKZ&#10;hisNh++PpyUIH5ANto5Jww952BT3dzlmxl15R8M+VCKWsM9QQx1Cl0npy5os+qnriKN3cr3FEM++&#10;kqbHayy3rZwptZAWG44LNXb0XlN53l+shrL9ejzP3z53q9UyOZGiAf1hq/XDZHxdgwg0hr8w3PAj&#10;OhSR6egubLxoNcxfkpjUkKYpiJv/rBYgjlHMVAKyyOX/D4pfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAIXh/j5XAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADVES2XeAAAACQEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" adj="6741" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="42E7BFD8">
+                    <v:shape id="Pil: uppåt 19" style="position:absolute;left:0;text-align:left;margin-left:28.3pt;margin-top:18pt;width:32.3pt;height:51.75pt;rotation:4360865fd;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="6741" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4f4+VwIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2730GdImiRYUDR&#10;FmiHnhVZjgVIokYpsbtfP0p22qzbaVgOAikx75Evj7m6HqxhO4VBg6t5eTTjTDkJjXabmn9/Xn25&#10;4CxE4RphwKmav6rArxefP131fq4q6MA0ChmBuDDvfc27GP28KILslBXhCLxy9NgCWhEpxU3RoOgJ&#10;3Zqims3Oih6w8QhShUC3t+MjX2T8tlUyPrRtUJGZmlNvMZ+Yz3U6i8WVmG9Q+E7LqQ3xD11YoR2R&#10;vkHdiijYFvUfUFZLhABtPJJgC2hbLVWegaYpZx+meeqEV3kWEif4N5nC/4OV97sn/4gkQ+/DPFCY&#10;phhatAyB1Dq+vKxOLss8G3XLhizd65t0aohM0uVJOatKEljS09npeVWdJmmLESpBegzxqwLLUlDz&#10;rV8iQp9xxe4uxLF6X5W+EcDoZqWNyQlu1jcG2U7QD7lazegzEfxWZhzryYbVOT0zKchQrRGRQuub&#10;mge34UyYDTlVRszcDhJDdkHivhWhGzky7GgPqyN51Ghb84tEvGc2LnWmssumCd5FTFEc1gPTRFwm&#10;oHSzhub1EUdpqcPg5UoT7Z0I8VEgOY8uaZviAx2tAZoFpoizDvDn3+5Tfc3TSWNz1pOZadQfW4GK&#10;M/PNkVuOz1LXLB4meJisDxO3tTdAMpe5wRzSlzGafdgi2Bfau2UipifhJDU3ijolN3FcMtpcqZbL&#10;XEaO9yLeuScvE/jeFc/Di0A/+SKSoe5hb3wx/+CNsZaM9S7mlNB+ZL9Nu5wW8DDPVe//OItfAAAA&#10;//8DAFBLAwQUAAYACAAAACEANURLZd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE&#10;75X6D9Yi9VIVO9BQCHFQW6nXUigfsMRLEhGvo9iE9O9rTu1tVjOaeZtvRtuKgXrfONaQTBUI4tKZ&#10;hisNh++PpyUIH5ANto5Jww952BT3dzlmxl15R8M+VCKWsM9QQx1Cl0npy5os+qnriKN3cr3FEM++&#10;kqbHayy3rZwptZAWG44LNXb0XlN53l+shrL9ejzP3z53q9UyOZGiAf1hq/XDZHxdgwg0hr8w3PAj&#10;OhSR6egubLxoNcxfkpjUkKYpiJv/rBYgjlHMVAKyyOX/D4pfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAIXh/j5XAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADVES2XeAAAACQEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" w14:anchorId="1D4B835B">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="731E9BE2" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="0066567D" w:rsidRDefault="008A0B87" w:rsidP="005E1704">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="008A0B87" w:rsidP="005E1704" w:rsidRDefault="008A0B87" w14:paraId="6F6EA83F" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>COR</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -1979,112 +1958,112 @@
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="9873404">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="409575" cy="575945"/>
                               </a:xfrm>
                               <a:prstGeom prst="downArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:noFill/>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="1089DB16" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="0066564D" w:rsidRDefault="008A0B87" w:rsidP="005E1704">
+                                <w:p w:rsidRPr="0066564D" w:rsidR="008A0B87" w:rsidP="005E1704" w:rsidRDefault="008A0B87" w14:paraId="1089DB16" w14:textId="77777777">
                                   <w:pPr>
                                     <w:ind w:left="0" w:right="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>AX</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="5B6B9BF0" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="2026348F">
+                    <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe" w14:anchorId="5B6B9BF0">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum height 0 #1"/>
                         <v:f eqn="sum 10800 0 #1"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="prod @4 @3 10800"/>
                         <v:f eqn="sum width 0 @5"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
+                      <v:path textboxrect="@1,0,@2,@6" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Pil: nedåt 20" o:spid="_x0000_s1028" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:96.85pt;margin-top:25.25pt;width:32.25pt;height:45.35pt;rotation:10784390fd;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE6TzZVgIAALgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2k6VcQpwhaZBhQ&#10;tAHaoWdFlmMBkqhRauzu14+SnTbrdhqWg0BKzHvky2MW1701bK8waHAVn5yUnCknodZuV/HvT+sv&#10;l5yFKFwtDDhV8VcV+PXy86dF5+dqCi2YWiEjEBfmna94G6OfF0WQrbIinIBXjh4bQCsipbgrahQd&#10;oVtTTMvyvOgAa48gVQh0ezs88mXGbxol40PTBBWZqTj1FvOJ+dyms1guxHyHwrdajm2If+jCCu2I&#10;9A3qVkTBXlD/AWW1RAjQxBMJtoCm0VLlGWiaSflhmsdWeJVnIXGCf5Mp/D9Yeb9/9BskGTof5oHC&#10;NEXfoGUIpNbV5cXprJzl2ahb1mfpXt+kU31kki5n5dXZxRlnkp4ouJqdJWmLASpBegzxqwLLUlDx&#10;Gjq3QoQuI4v9XYhD/aEufSeA0fVaG5MT3G1vDLK9oJ9yvS7pM1L8VmYc68iI0wt6ZlKQpRojIoXW&#10;1xUPbseZMDvyqoyYuR0khuyDxH0rQjtwZNjBIFZHcqnRtuKXifjAbFzqTGWfjRO8y5ii2G97pol4&#10;moDSzRbq1w0O4lKHwcu1Jto7EeJGIHmPLmmf4gMdjQGaBcaIsxbw59/uU33F08lZR16mOX+8CFSc&#10;mW+OzHJ6nlpm8TjB42R7nLgXewOk8SR3l0P6MkZzCBsE+0xrt0qs9CScpM4GRcfkJg47Rosr1WqV&#10;y8jwXsQ79+hlAj+Y4ql/FuhHW0Ty0z0cfC/mH4wx1JKv3pUcE1qPbLdxldP+Hee56v0PZ/kLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDapjEw4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXv&#10;gv9hmYI3u2lqtI3ZFBGKKAg2LXjd7k6T0OxsyG7b6K93POnx8T7efFOsRteJMw6h9aRgNk1AIBlv&#10;W6oV7Lbr2wWIEDVZ3XlCBV8YYFVeXxU6t/5CGzxXsRY8QiHXCpoY+1zKYBp0Okx9j8TdwQ9OR45D&#10;Le2gLzzuOpkmyb10uiW+0Ogenxs0x+rkFBy3m8/3j8r0lX8zcrdcz8P364tSN5Px6RFExDH+wfCr&#10;z+pQstPen8gG0XFezh8YVZAlGQgG0myRgthzczdLQZaF/P9C+QMAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCE6TzZVgIAALgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDapjEw4AAAAAoBAAAPAAAAAAAAAAAAAAAAALAEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" adj="13920" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Pil: nedåt 20" style="position:absolute;left:0;text-align:left;margin-left:96.85pt;margin-top:25.25pt;width:32.25pt;height:45.35pt;rotation:10784390fd;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1028" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t67" adj="13920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE6TzZVgIAALgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2k6VcQpwhaZBhQ&#10;tAHaoWdFlmMBkqhRauzu14+SnTbrdhqWg0BKzHvky2MW1701bK8waHAVn5yUnCknodZuV/HvT+sv&#10;l5yFKFwtDDhV8VcV+PXy86dF5+dqCi2YWiEjEBfmna94G6OfF0WQrbIinIBXjh4bQCsipbgrahQd&#10;oVtTTMvyvOgAa48gVQh0ezs88mXGbxol40PTBBWZqTj1FvOJ+dyms1guxHyHwrdajm2If+jCCu2I&#10;9A3qVkTBXlD/AWW1RAjQxBMJtoCm0VLlGWiaSflhmsdWeJVnIXGCf5Mp/D9Yeb9/9BskGTof5oHC&#10;NEXfoGUIpNbV5cXprJzl2ahb1mfpXt+kU31kki5n5dXZxRlnkp4ouJqdJWmLASpBegzxqwLLUlDx&#10;Gjq3QoQuI4v9XYhD/aEufSeA0fVaG5MT3G1vDLK9oJ9yvS7pM1L8VmYc68iI0wt6ZlKQpRojIoXW&#10;1xUPbseZMDvyqoyYuR0khuyDxH0rQjtwZNjBIFZHcqnRtuKXifjAbFzqTGWfjRO8y5ii2G97pol4&#10;moDSzRbq1w0O4lKHwcu1Jto7EeJGIHmPLmmf4gMdjQGaBcaIsxbw59/uU33F08lZR16mOX+8CFSc&#10;mW+OzHJ6nlpm8TjB42R7nLgXewOk8SR3l0P6MkZzCBsE+0xrt0qs9CScpM4GRcfkJg47Rosr1WqV&#10;y8jwXsQ79+hlAj+Y4ql/FuhHW0Ty0z0cfC/mH4wx1JKv3pUcE1qPbLdxldP+Hee56v0PZ/kLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDapjEw4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXv&#10;gv9hmYI3u2lqtI3ZFBGKKAg2LXjd7k6T0OxsyG7b6K93POnx8T7efFOsRteJMw6h9aRgNk1AIBlv&#10;W6oV7Lbr2wWIEDVZ3XlCBV8YYFVeXxU6t/5CGzxXsRY8QiHXCpoY+1zKYBp0Okx9j8TdwQ9OR45D&#10;Le2gLzzuOpkmyb10uiW+0Ogenxs0x+rkFBy3m8/3j8r0lX8zcrdcz8P364tSN5Px6RFExDH+wfCr&#10;z+pQstPen8gG0XFezh8YVZAlGQgG0myRgthzczdLQZaF/P9C+QMAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCE6TzZVgIAALgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDapjEw4AAAAAoBAAAPAAAAAAAAAAAAAAAAALAEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;">
                       <v:textbox style="layout-flow:vertical" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="1089DB16" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="0066564D" w:rsidRDefault="008A0B87" w:rsidP="005E1704">
+                          <w:p w:rsidRPr="0066564D" w:rsidR="008A0B87" w:rsidP="005E1704" w:rsidRDefault="008A0B87" w14:paraId="5580844F" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>AX</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin"/>
                     </v:shape>
                   </w:pict>
@@ -2125,53 +2104,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="374F6DF9" id="Rak 15" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="5.9pt,64.1pt" to="145.25pt,98pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmp66OuAEAAFUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X+SkQxMYcXpokF6G&#10;tkC33RlZsgXoC6IWJ/++lJJm3XYb5oNAitQj3yO9vj86yw4qoQm+4/NZw5nyMvTGDx3//m33ecUZ&#10;ZvA92OBVx08K+f3m5tN6iq1ahDHYXiVGIB7bKXZ8zDm2QqAclQOchag8BXVIDjK5aRB9gonQnRWL&#10;prkTU0h9TEEqRLrdnoN8U/G1VjI/a40qM9tx6i3XM9VzX06xWUM7JIijkZc24B+6cGA8Fb1CbSED&#10;+5nMX1DOyBQw6DyTwYmgtZGqciA28+YPNq8jRFW5kDgYrzLh/4OVT4cH/5JIhilii/ElFRZHnRzT&#10;1sQfNNPKizplxyrb6SqbOmYm6XK+XDaLJQ1aUuzLbbO6q7qKM07BiwnzowqOFaPj1vhCC1o4fMVM&#10;tSn1PaVc+7Az1tbRWM+mjt+u5g1NTwJtiLaQyXSx7zj6gTOwA62ezKlCYrCmL88LEKZh/2ATOwCN&#10;f7dr6CsTp3K/pZXaW8DxnFdD58VwJtN2WuM6viqP319bX9BV3a8Lg1/yFWsf+lNVVRSPZleLXvas&#10;LMdHn+yPf8PmDQAA//8DAFBLAwQUAAYACAAAACEAlAH1W94AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KidSC1tiFOVSBw4IEHhA9x4sSPidYjdNvD1LCc4rWZ3NPum3s5h&#10;ECecUh9JQ7FQIJC6aHtyGt5eH27WIFI2ZM0QCTV8YYJtc3lRm8rGM73gaZ+d4BBKldHgcx4rKVPn&#10;MZi0iCMS397jFExmOTlpJ3Pm8DDIUqmVDKYn/uDNiK3H7mN/DBqe4je1t8vHTu0+3XNRtPe5dF7r&#10;66t5dwci45z/zPCLz+jQMNMhHskmMbAumDzzLNclCDaUG7UEceDNZqVANrX8X6H5AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhACanro64AQAAVQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJQB9VveAAAACgEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="10977285">
+                    <v:line id="Rak 15" style="position:absolute;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="5.9pt,64.1pt" to="145.25pt,98pt" w14:anchorId="374F6DF9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmp66OuAEAAFUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X+SkQxMYcXpokF6G&#10;tkC33RlZsgXoC6IWJ/++lJJm3XYb5oNAitQj3yO9vj86yw4qoQm+4/NZw5nyMvTGDx3//m33ecUZ&#10;ZvA92OBVx08K+f3m5tN6iq1ahDHYXiVGIB7bKXZ8zDm2QqAclQOchag8BXVIDjK5aRB9gonQnRWL&#10;prkTU0h9TEEqRLrdnoN8U/G1VjI/a40qM9tx6i3XM9VzX06xWUM7JIijkZc24B+6cGA8Fb1CbSED&#10;+5nMX1DOyBQw6DyTwYmgtZGqciA28+YPNq8jRFW5kDgYrzLh/4OVT4cH/5JIhilii/ElFRZHnRzT&#10;1sQfNNPKizplxyrb6SqbOmYm6XK+XDaLJQ1aUuzLbbO6q7qKM07BiwnzowqOFaPj1vhCC1o4fMVM&#10;tSn1PaVc+7Az1tbRWM+mjt+u5g1NTwJtiLaQyXSx7zj6gTOwA62ezKlCYrCmL88LEKZh/2ATOwCN&#10;f7dr6CsTp3K/pZXaW8DxnFdD58VwJtN2WuM6viqP319bX9BV3a8Lg1/yFWsf+lNVVRSPZleLXvas&#10;LMdHn+yPf8PmDQAA//8DAFBLAwQUAAYACAAAACEAlAH1W94AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KidSC1tiFOVSBw4IEHhA9x4sSPidYjdNvD1LCc4rWZ3NPum3s5h&#10;ECecUh9JQ7FQIJC6aHtyGt5eH27WIFI2ZM0QCTV8YYJtc3lRm8rGM73gaZ+d4BBKldHgcx4rKVPn&#10;MZi0iCMS397jFExmOTlpJ3Pm8DDIUqmVDKYn/uDNiK3H7mN/DBqe4je1t8vHTu0+3XNRtPe5dF7r&#10;66t5dwci45z/zPCLz+jQMNMhHskmMbAumDzzLNclCDaUG7UEceDNZqVANrX8X6H5AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhACanro64AQAAVQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJQB9VveAAAACgEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61B9F28E" wp14:editId="359B2580">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>712470</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>13970</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="526415" cy="1330960"/>
                       <wp:effectExtent l="19050" t="19050" r="26035" b="21590"/>
                       <wp:wrapNone/>
@@ -2190,53 +2169,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="4A69C179" id="Rak 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="56.1pt,1.1pt" to="97.55pt,105.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANIQkisAEAAEsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2wnq5EacXpokF2G&#10;rsC2H8DIki1AXxC1OPn3o5Q07bZbMR9kSiSfyMenzcPJGnaUEbV3PW8WNWfSCT9oN/b854/9pzVn&#10;mMANYLyTPT9L5A/bjx82c+jk0k/eDDIyAnHYzaHnU0qhqyoUk7SACx+kI6fy0UKibRyrIcJM6NZU&#10;y7puq9nHIUQvJCKd7i5Ovi34SkmRvimFMjHTc6otlTWW9ZDXaruBbowQJi2uZcA7qrCgHV16g9pB&#10;AvYr6n+grBbRo1dpIbytvFJayNIDddPUf3XzfYIgSy9EDoYbTfj/YMXT8dE9R6JhDthheI65i5OK&#10;Nv+pPnYqZJ1vZMlTYoIO75Zte/+ZM0GuZrVqVm2b2axes0PE9EV6y7LRc6NdbgY6OH7FdAl9CcnH&#10;zu+1MWUgxrG556t1U9PMBJAulIFEpg1Dz9GNnIEZSXAixQKJ3ughp2cgjOPh0UR2BBr6fl/Td63s&#10;j7B89w5wusQV10UOVifSpNG25+uc/JJtXEaXRVXXDl5Jy9bBD+fCZZV3NLFCx1VdWRJv92S/fQPb&#10;3wAAAP//AwBQSwMEFAAGAAgAAAAhAKxozzbcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyo7UhFaYhTIaRKwKm0HODmxts4qr2OYrcNf49zgtPqaUazM/V68o5dcIx9IAVy&#10;IYAhtcH01Cn43G8eSmAxaTLaBUIFPxhh3dze1Loy4UofeNmljuUQipVWYFMaKs5ja9HruAgDUtaO&#10;YfQ6ZRw7bkZ9zeHe8UKIR+51T/mD1QO+WGxPu7NX8CX237RdlZZafF2++feNoK1T6v5uen4ClnBK&#10;f2aY6+fq0OROh3AmE5nLLIsiWxXMZ9ZXSwnskFnKEnhT8/8Lml8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEADSEJIrABAABLAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEArGjPNtwAAAAJAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="2691DE69">
+                    <v:line id="Rak 16" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="56.1pt,1.1pt" to="97.55pt,105.9pt" w14:anchorId="4A69C179" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANIQkisAEAAEsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2wnq5EacXpokF2G&#10;rsC2H8DIki1AXxC1OPn3o5Q07bZbMR9kSiSfyMenzcPJGnaUEbV3PW8WNWfSCT9oN/b854/9pzVn&#10;mMANYLyTPT9L5A/bjx82c+jk0k/eDDIyAnHYzaHnU0qhqyoUk7SACx+kI6fy0UKibRyrIcJM6NZU&#10;y7puq9nHIUQvJCKd7i5Ovi34SkmRvimFMjHTc6otlTWW9ZDXaruBbowQJi2uZcA7qrCgHV16g9pB&#10;AvYr6n+grBbRo1dpIbytvFJayNIDddPUf3XzfYIgSy9EDoYbTfj/YMXT8dE9R6JhDthheI65i5OK&#10;Nv+pPnYqZJ1vZMlTYoIO75Zte/+ZM0GuZrVqVm2b2axes0PE9EV6y7LRc6NdbgY6OH7FdAl9CcnH&#10;zu+1MWUgxrG556t1U9PMBJAulIFEpg1Dz9GNnIEZSXAixQKJ3ughp2cgjOPh0UR2BBr6fl/Td63s&#10;j7B89w5wusQV10UOVifSpNG25+uc/JJtXEaXRVXXDl5Jy9bBD+fCZZV3NLFCx1VdWRJv92S/fQPb&#10;3wAAAP//AwBQSwMEFAAGAAgAAAAhAKxozzbcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyo7UhFaYhTIaRKwKm0HODmxts4qr2OYrcNf49zgtPqaUazM/V68o5dcIx9IAVy&#10;IYAhtcH01Cn43G8eSmAxaTLaBUIFPxhh3dze1Loy4UofeNmljuUQipVWYFMaKs5ja9HruAgDUtaO&#10;YfQ6ZRw7bkZ9zeHe8UKIR+51T/mD1QO+WGxPu7NX8CX237RdlZZafF2++feNoK1T6v5uen4ClnBK&#10;f2aY6+fq0OROh3AmE5nLLIsiWxXMZ9ZXSwnskFnKEnhT8/8Lml8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEADSEJIrABAABLAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEArGjPNtwAAAAJAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BFA7944" wp14:editId="730AF067">
                   <wp:extent cx="1867830" cy="1362827"/>
                   <wp:effectExtent l="0" t="0" r="0" b="8890"/>
                   <wp:docPr id="11" name="Bildobjekt 11"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="64655210" name=""/>
                           <pic:cNvPicPr/>
@@ -2247,57 +2226,57 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1895364" cy="1382917"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29F8960A" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="29F8960A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05B5A34C" wp14:editId="24464219">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>132715</wp:posOffset>
                       </wp:positionH>
@@ -2311,96 +2290,96 @@
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="5400000">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="591820"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:noFill/>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="78B157E2" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="0066567D" w:rsidRDefault="008A0B87" w:rsidP="005E1704">
+                                <w:p w:rsidRPr="0066567D" w:rsidR="008A0B87" w:rsidP="005E1704" w:rsidRDefault="008A0B87" w14:paraId="78B157E2" w14:textId="77777777">
                                   <w:pPr>
                                     <w:ind w:left="0" w:right="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>SAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="05B5A34C" id="Pil: uppåt 22" o:spid="_x0000_s1029" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:10.45pt;margin-top:40.95pt;width:32.3pt;height:46.6pt;rotation:90;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB60BV+VwIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kH8uCOkXQIsOA&#10;oA2QDj0rshwLkESNUmJ3v36U7KRZt9OwHAhSoh7J58fc3nXWsIPCoMGVfHwx4kw5CZV2u5J/f15+&#10;mnIWonCVMOBUyV9V4Hfzjx9uWz9TE2jAVAoZgbgwa33Jmxj9rCiCbJQV4QK8cnRZA1oRKcRdUaFo&#10;Cd2aYjIa3RQtYOURpAqBTh/6Sz7P+HWtZHyq66AiMyWn3mK2mO022WJ+K2Y7FL7RcmhD/EMXVmhH&#10;RU9QDyIKtkf9B5TVEiFAHS8k2ALqWkuVZ6BpxqN302wa4VWehcgJ/kRT+H+w8vGw8WskGlofZoHc&#10;NEVXo2UIxNb11Sj98mzULesyda8n6lQXmaTDq/FoMiaCJV1dfxlPJ5naoodKkB5D/KrAsuSUfO8X&#10;iNBmXHFYhUgdUPYxK70IYHS11MbkAHfbe4PsIOhDLpe5p/7Jb2nGsZZkOPlMLTMpSFC1EZFc66uS&#10;B7fjTJgdKVVGzLUdpApZBan2gwhNXyPD9vKwOpJGjbYln/Zs9JWNS52prLJhgjcSkxe7bcc0Fb5M&#10;QOlkC9XrGntqqcPg5VJT2ZUIcS2QlEeHtE3xiUxtgGaBweOsAfz5t/OUX/JkaWzOWhIzjfpjL1Bx&#10;Zr45UsvlTfqGLJ4HeB5szwO3t/dANI9zg9mlxxjN0a0R7Avt3SIVpivhJDXXkzoE97FfMtpcqRaL&#10;nEaK9yKu3MbLBH5UxXP3ItAPuogkqEc4Cl/M3mmjzyWpvJE5BLQfWUHDLqcFPI9z1ts/zvwXAAAA&#10;//8DAFBLAwQUAAYACAAAACEAHrtEGN4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KhDhawmjVMhWuACiBTUsxsvSSBeR7HbpHw9ywmOq3maeZuvJteJIw6h9aThepaAQKq8&#10;banW8P52f7UAEaIhazpPqOGEAVbF+VluMutHKvG4jbXgEgqZ0dDE2GdShqpBZ8LM90icffjBmcjn&#10;UEs7mJHLXSfnSaKkMy3xQmN6vGuw+toenIbxdRdeHsvN+mbzWT88T+X36alaa315Md0uQUSc4h8M&#10;v/qsDgU77f2BbBCdBqUY1JCqOQiO05Qf2TOmkgXIIpf//YsfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHrQFX5XAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAB67RBjeAAAABwEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" adj="7486" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="682BC97B">
+                    <v:shape id="Pil: uppåt 22" style="position:absolute;left:0;text-align:left;margin-left:10.45pt;margin-top:40.95pt;width:32.3pt;height:46.6pt;rotation:90;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1029" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="7486" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB60BV+VwIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kH8uCOkXQIsOA&#10;oA2QDj0rshwLkESNUmJ3v36U7KRZt9OwHAhSoh7J58fc3nXWsIPCoMGVfHwx4kw5CZV2u5J/f15+&#10;mnIWonCVMOBUyV9V4Hfzjx9uWz9TE2jAVAoZgbgwa33Jmxj9rCiCbJQV4QK8cnRZA1oRKcRdUaFo&#10;Cd2aYjIa3RQtYOURpAqBTh/6Sz7P+HWtZHyq66AiMyWn3mK2mO022WJ+K2Y7FL7RcmhD/EMXVmhH&#10;RU9QDyIKtkf9B5TVEiFAHS8k2ALqWkuVZ6BpxqN302wa4VWehcgJ/kRT+H+w8vGw8WskGlofZoHc&#10;NEVXo2UIxNb11Sj98mzULesyda8n6lQXmaTDq/FoMiaCJV1dfxlPJ5naoodKkB5D/KrAsuSUfO8X&#10;iNBmXHFYhUgdUPYxK70IYHS11MbkAHfbe4PsIOhDLpe5p/7Jb2nGsZZkOPlMLTMpSFC1EZFc66uS&#10;B7fjTJgdKVVGzLUdpApZBan2gwhNXyPD9vKwOpJGjbYln/Zs9JWNS52prLJhgjcSkxe7bcc0Fb5M&#10;QOlkC9XrGntqqcPg5VJT2ZUIcS2QlEeHtE3xiUxtgGaBweOsAfz5t/OUX/JkaWzOWhIzjfpjL1Bx&#10;Zr45UsvlTfqGLJ4HeB5szwO3t/dANI9zg9mlxxjN0a0R7Avt3SIVpivhJDXXkzoE97FfMtpcqRaL&#10;nEaK9yKu3MbLBH5UxXP3ItAPuogkqEc4Cl/M3mmjzyWpvJE5BLQfWUHDLqcFPI9z1ts/zvwXAAAA&#10;//8DAFBLAwQUAAYACAAAACEAHrtEGN4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KhDhawmjVMhWuACiBTUsxsvSSBeR7HbpHw9ywmOq3maeZuvJteJIw6h9aThepaAQKq8&#10;banW8P52f7UAEaIhazpPqOGEAVbF+VluMutHKvG4jbXgEgqZ0dDE2GdShqpBZ8LM90icffjBmcjn&#10;UEs7mJHLXSfnSaKkMy3xQmN6vGuw+toenIbxdRdeHsvN+mbzWT88T+X36alaa315Md0uQUSc4h8M&#10;v/qsDgU77f2BbBCdBqUY1JCqOQiO05Qf2TOmkgXIIpf//YsfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHrQFX5XAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAB67RBjeAAAABwEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" w14:anchorId="05B5A34C">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="78B157E2" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="0066567D" w:rsidRDefault="008A0B87" w:rsidP="005E1704">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="008A0B87" w:rsidP="005E1704" w:rsidRDefault="008A0B87" w14:paraId="0666B90B" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -2440,4582 +2419,4577 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="6EA31F92" id="Rak 21" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="49.9pt,3.4pt" to="51.75pt,127.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbBkxauQEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPtf4hy32amS1EZdbqHrQoH&#10;BCsBP8DNJDOR8qU4dNp/j5N2ywI3xBwiO3ae/Z49m8eTs+yoEprge94uGs6Ul2Ewfuz592/7+zVn&#10;mMEPYINXPT8r5I/buzebOXZqGaZgB5UYgXjs5tjzKefYCYFyUg5wEaLyFNQhOcjkplEMCWZCd1Ys&#10;m+admEMaYgpSIdLt7hLk24qvtZL5i9aoMrM9p95yPVM9D+UU2w10Y4I4GXltA/6hCwfGU9Eb1A4y&#10;sB/J/AXljEwBg84LGZwIWhupKgdi0zZ/sPk6QVSVC4mD8SYT/j9Y+fn45J8TyTBH7DA+p8LipJNj&#10;2pr4kWZaeVGn7FRlO99kU6fMJF0uH96+X3EmKdKu1m27qrKKC0yBiwnzBxUcK0bPrfGFFXRw/ISZ&#10;SlPqS0q59mFvrK2TsZ7NPX9Ytw0NTwItiLaQyXRx6Dn6kTOwI22ezKlCYrBmKM8LEKbx8GQTOwJN&#10;f79v6CsDp3K/pZXaO8DpkldDl71wJtNyWuN6vi6PX15bX9BVXa8rg1/qFesQhnMVVRSPRleLXtes&#10;7MZrn+zXP8P2JwAAAP//AwBQSwMEFAAGAAgAAAAhAM1i7wjeAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyonaCUNmRTlUgcOCBB4QPceIkj4nWI3Tbw9bgnOK1GM5p5W21m&#10;N4gjTaH3jJAtFAji1pueO4T3t8ebFYgQNRs9eCaEbwqwqS8vKl0af+JXOu5iJ1IJh1Ij2BjHUsrQ&#10;WnI6LPxInLwPPzkdk5w6aSZ9SuVukLlSS+l0z2nB6pEaS+3n7uAQnv0PN3fFU6u2X91LljUPMe8s&#10;4vXVvL0HEWmOf2E44yd0qBPT3h/YBDEgrNeJPCIs0znb6rYAsUfIi2IFsq7k/wfqXwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAbBkxauQEAAFQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDNYu8I3gAAAAgBAAAPAAAAAAAAAAAAAAAAABMEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="79661F0E">
+                    <v:line id="Rak 21" style="position:absolute;flip:x;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="49.9pt,3.4pt" to="51.75pt,127.9pt" w14:anchorId="6EA31F92" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbBkxauQEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPtf4hy32amS1EZdbqHrQoH&#10;BCsBP8DNJDOR8qU4dNp/j5N2ywI3xBwiO3ae/Z49m8eTs+yoEprge94uGs6Ul2Ewfuz592/7+zVn&#10;mMEPYINXPT8r5I/buzebOXZqGaZgB5UYgXjs5tjzKefYCYFyUg5wEaLyFNQhOcjkplEMCWZCd1Ys&#10;m+admEMaYgpSIdLt7hLk24qvtZL5i9aoMrM9p95yPVM9D+UU2w10Y4I4GXltA/6hCwfGU9Eb1A4y&#10;sB/J/AXljEwBg84LGZwIWhupKgdi0zZ/sPk6QVSVC4mD8SYT/j9Y+fn45J8TyTBH7DA+p8LipJNj&#10;2pr4kWZaeVGn7FRlO99kU6fMJF0uH96+X3EmKdKu1m27qrKKC0yBiwnzBxUcK0bPrfGFFXRw/ISZ&#10;SlPqS0q59mFvrK2TsZ7NPX9Ytw0NTwItiLaQyXRx6Dn6kTOwI22ezKlCYrBmKM8LEKbx8GQTOwJN&#10;f79v6CsDp3K/pZXaO8DpkldDl71wJtNyWuN6vi6PX15bX9BVXa8rg1/qFesQhnMVVRSPRleLXtes&#10;7MZrn+zXP8P2JwAAAP//AwBQSwMEFAAGAAgAAAAhAM1i7wjeAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyonaCUNmRTlUgcOCBB4QPceIkj4nWI3Tbw9bgnOK1GM5p5W21m&#10;N4gjTaH3jJAtFAji1pueO4T3t8ebFYgQNRs9eCaEbwqwqS8vKl0af+JXOu5iJ1IJh1Ij2BjHUsrQ&#10;WnI6LPxInLwPPzkdk5w6aSZ9SuVukLlSS+l0z2nB6pEaS+3n7uAQnv0PN3fFU6u2X91LljUPMe8s&#10;4vXVvL0HEWmOf2E44yd0qBPT3h/YBDEgrNeJPCIs0znb6rYAsUfIi2IFsq7k/wfqXwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAbBkxauQEAAFQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDNYu8I3gAAAAgBAAAPAAAAAAAAAAAAAAAAABMEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CFDD196" wp14:editId="405E4D9F">
                   <wp:extent cx="1302978" cy="1615524"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                   <wp:docPr id="12" name="Bildobjekt 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1739436015" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId27"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1328368" cy="1647004"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="0E0D1209" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="0E0D1209" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="72329443" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="72329443" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="196EB1B3" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="196EB1B3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Parallellt med HYFA-planet (från hypofysens nederkant till fjärde ventrikelns bakre spets). DFOV 240 mm som standard.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46A3CE1C" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="46A3CE1C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1526D6D9" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="1526D6D9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="00BCB387" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="00BCB387" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="26799686" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="26799686" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="21904F73" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="21904F73" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Parallellt med pons bakre begränsning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3844AE2B" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="3844AE2B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDA74B9" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="3DDA74B9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="4627DD76" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="4627DD76" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="623FFF1C" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="623FFF1C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2AB06F" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="4C2AB06F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Parallellt med falx.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CBF80C5" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="1CBF80C5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79BBD55D" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="79BBD55D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35F53BC9" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="35F53BC9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C03502F" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="1C03502F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0267CF2A" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="0267CF2A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="638322D2" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="00265571">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="00265571" w:rsidRDefault="008A0B87" w14:paraId="638322D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A0B87">
         <w:t>Arkivering</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1105"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="7384D625" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="7384D625" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38DBC4B5" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="38DBC4B5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bild/serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62162C3E" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="62162C3E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Projektion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07AC3439" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="07AC3439" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Snitt/ink.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="745C1F2F" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="745C1F2F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kernel</w:t>
             </w:r>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="008A0B87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>(Siemens/GE/Toshiba)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D253BEC" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="0D253BEC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fönster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68788B4C" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="68788B4C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Arkiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="37287D43" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="37287D43" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A184D17" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="4A184D17" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hjärna K-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21524ABE" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="21524ABE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0A1743" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="6D0A1743" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="372B670B" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="372B670B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>H32/Soft/FC26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="171CD4A9" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="171CD4A9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C35 W80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48170BB2" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="48170BB2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="0A39A273" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="0A39A273" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="275A45C3" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="275A45C3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D331C30" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="4D331C30" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CCD28D1" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="3CCD28D1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25A3A96D" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="25A3A96D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>H32/Soft/FC26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12A789BA" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="12A789BA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C35 W80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="405B50DA" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="405B50DA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="671D1761" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="671D1761" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6019D4CA" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="6019D4CA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A05405E" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="5A05405E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16834113" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="16834113" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44643119" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="44643119" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>H32/Soft/FC26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52BC5297" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="52BC5297" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C35 W80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB941C6" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="1DB941C6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="2B402642" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="2B402642" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6216C4E5" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="6216C4E5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8C6B2C" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="1E8C6B2C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF832A1" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="0BF832A1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0,6/0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBB1471" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="4BBB1471" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>H32/Soft/FC26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="630C179A" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="630C179A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C35 W80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61F26601" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="61F26601" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="3C3F5467" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="3C3F5467" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5708690C" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="5708690C" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hjärna K+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78B2DE9A" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="78B2DE9A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0112B3B5" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="0112B3B5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4584E0AC" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="4584E0AC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>H32/Soft/FC26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15AC0FFD" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="15AC0FFD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C35 W80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04EE1243" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="04EE1243" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="76140BA1" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="76140BA1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6495D8DE" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="6495D8DE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63ADBA9A" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="63ADBA9A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADC8CC0" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="1ADC8CC0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A105D52" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="1A105D52" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>H32/Soft/FC26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00D8D5C7" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="00D8D5C7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C35 W80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="198DF59B" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="198DF59B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="68842D98" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="68842D98" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0F2066" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="7A0F2066" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="315AE9DC" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="315AE9DC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07CA59B1" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="07CA59B1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78DF9AB0" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="78DF9AB0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>H32/Soft/FC26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="353E4567" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="353E4567" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C35 W80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30F956D0" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="30F956D0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="20913D83" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="20913D83" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31D61DBA" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="31D61DBA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E3F258F" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="7E3F258F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5790D99B" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="5790D99B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0,6/0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF8F67C" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="6AF8F67C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>H32/Soft/FC26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C14D174" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="6C14D174" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C35 W80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75B44A3F" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="75B44A3F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="2FB3FC55" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="2FB3FC55" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF19058" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="7EF19058" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Scout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="143B844C" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="143B844C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4F02B1" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="4A4F02B1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54272B26" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="54272B26" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DAF2B64" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="7DAF2B64" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44208C52" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="44208C52" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="02651C00" w14:textId="77777777" w:rsidTr="00E7493B">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="00E7493B" w14:paraId="02651C00" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26E41ADA" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="26E41ADA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dosrapport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17E6EC19" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="17E6EC19" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10FC38D3" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="10FC38D3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="371CC3E7" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="371CC3E7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6594592C" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="6594592C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="072DC82D" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="072DC82D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BEFE192" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="7BEFE192" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="182C6672" w14:textId="77777777" w:rsidR="00265571" w:rsidRDefault="00265571">
+    <w:p w:rsidR="00265571" w:rsidRDefault="00265571" w14:paraId="182C6672" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CAD9960" w14:textId="68DA423F" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="00265571">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="00265571" w:rsidRDefault="008A0B87" w14:paraId="3CAD9960" w14:textId="68DA423F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A0B87">
-        <w:lastRenderedPageBreak/>
         <w:t>Hängning PACS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
-[...2 lines deleted...]
-          <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
+          <w:top w:val="dotted" w:color="808080" w:sz="2" w:space="0"/>
+          <w:left w:val="dotted" w:color="808080" w:sz="2" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="808080" w:sz="2" w:space="0"/>
+          <w:right w:val="dotted" w:color="808080" w:sz="2" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="566"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="1099FB57" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="1099FB57" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE1C1AD" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="6AE1C1AD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="71D006D3" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="71D006D3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="54A2CBF4" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="54A2CBF4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="047740DC" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="047740DC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6DFFFD01" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="6DFFFD01" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="099D4F38" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="099D4F38" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4BE256" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="7E4BE256" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Layout 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:right w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4037041D" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="4037041D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hjärna K-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19A5A494" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="19A5A494" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:left w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02A785A8" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="02A785A8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hjärna K+</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FBF20DF" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="6FBF20DF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="125CF69D" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="125CF69D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:right w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="136DA94C" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="136DA94C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hjärna K-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71048E4A" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="71048E4A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:left w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56D3AA3D" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="56D3AA3D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hjärna K+</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1136BBA8" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="1136BBA8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC9D92B" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="7BC9D92B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="5E92134A" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="5E92134A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72F4CFE9" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="72F4CFE9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:right w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="34D9232B" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="34D9232B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:left w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="0926F67A" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="0926F67A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="36CA4F3B" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="36CA4F3B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:top w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:right w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4E6B05" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="0A4E6B05" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:top w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:left w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="7D6C5775" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="7D6C5775" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="40642FFF" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="40642FFF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="42EA1FD2" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="42EA1FD2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24FAECEE" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="24FAECEE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:right w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="49602148" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="49602148" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:left w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="07E99130" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="07E99130" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2673A399" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="2673A399" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:top w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:right w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="3D57F129" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="3D57F129" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:top w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:left w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="71CB7DCB" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="71CB7DCB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="26A5D506" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="26A5D506" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="1F1743AD" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="1F1743AD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD3908F" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="2AD3908F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:right w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="115D8C8D" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="115D8C8D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:left w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE5C574" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="4CE5C574" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="25D4D0E1" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="25D4D0E1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:top w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:right w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="705E0421" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="705E0421" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:top w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:left w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="61D14F43" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="61D14F43" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="35DA9F1F" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="35DA9F1F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="3D9262A1" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="3D9262A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8C0E66" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="5A8C0E66" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:right w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1154FE" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="4A1154FE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:left w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15F66A5E" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="15F66A5E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="295B66AD" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="295B66AD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:top w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:right w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="327EBC1D" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="327EBC1D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hjärna K-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43036007" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="43036007" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:top w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:left w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7387CEEC" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="7387CEEC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hjärna K+</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1A2088" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="3C1A2088" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0B87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="515ED15B" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="515ED15B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="26DD330E" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="26DD330E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33DE9AC6" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="33DE9AC6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:right w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE46110" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="7DE46110" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:left w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="3D6C996D" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="3D6C996D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0A46B2C2" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="0A46B2C2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:top w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:right w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="55446CE1" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="55446CE1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:top w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:left w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="3D11DA9E" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="3D11DA9E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="70FCA1EF" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="70FCA1EF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="1E5CBCD5" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="1E5CBCD5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFC62DA" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="0EFC62DA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:right w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="0368F29B" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="0368F29B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:left w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2FDAA1" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="6C2FDAA1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="02E346C8" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="02E346C8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:top w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:right w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="641F1689" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="641F1689" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:top w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:left w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="17B0623C" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="17B0623C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="64B567D2" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="64B567D2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="0083CAC6" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="0083CAC6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C4ED2D" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="66C4ED2D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:right w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCBC139" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="2BCBC139" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:left w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="42C0746F" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="42C0746F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3FA029" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="6C3FA029" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:top w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:right w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF03CEE" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="5FF03CEE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
+              <w:top w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:left w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8496B0"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5E5001" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="1E5E5001" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="232FEC2A" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="232FEC2A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0B87" w:rsidRPr="008A0B87" w14:paraId="700994C1" w14:textId="77777777" w:rsidTr="008A0B87">
+      <w:tr w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidTr="008A0B87" w14:paraId="700994C1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B06B44B" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="5B06B44B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3F7B16" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="2B3F7B16" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D61D821" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="3D61D821" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="24" w:space="0" w:color="F2F2F2"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="F2F2F2" w:sz="24" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6DAD3B5C" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="6DAD3B5C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="29CB1C4E" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+          <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="29CB1C4E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A9CA7B3" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="3A9CA7B3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26DA53F9" w14:textId="77777777" w:rsidR="008A0B87" w:rsidRPr="008A0B87" w:rsidRDefault="008A0B87" w:rsidP="008A0B87">
+    <w:p w:rsidRPr="008A0B87" w:rsidR="008A0B87" w:rsidP="008A0B87" w:rsidRDefault="008A0B87" w14:paraId="26DA53F9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
+    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="00536A5A" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="24513497">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="008A0B87">
+    <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="008A0B87">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FF8A638" w14:textId="77777777" w:rsidR="004E4DBD" w:rsidRDefault="004E4DBD">
+    <w:p w:rsidR="004103A8" w:rsidRDefault="004103A8" w14:paraId="4AE21B93" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08DD086A" w14:textId="77777777" w:rsidR="004E4DBD" w:rsidRDefault="004E4DBD">
+    <w:p w:rsidR="004103A8" w:rsidRDefault="004103A8" w14:paraId="02DD495B" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5011B39D" w14:textId="77777777" w:rsidR="004E4DBD" w:rsidRDefault="004E4DBD">
+    <w:p w:rsidR="004103A8" w:rsidRDefault="004103A8" w14:paraId="6FF20146" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7057,189 +7031,189 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Fet">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0704020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -7274,311 +7248,311 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0963F1B0" w14:textId="77777777" w:rsidR="004E4DBD" w:rsidRDefault="004E4DBD"/>
+    <w:p w:rsidR="004103A8" w:rsidRDefault="004103A8" w14:paraId="62F019A3" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D5A8A9C" w14:textId="77777777" w:rsidR="004E4DBD" w:rsidRDefault="004E4DBD">
+    <w:p w:rsidR="004103A8" w:rsidRDefault="004103A8" w14:paraId="18FF6C8B" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52175CAD" w14:textId="77777777" w:rsidR="004E4DBD" w:rsidRDefault="004E4DBD">
+    <w:p w:rsidR="004103A8" w:rsidRDefault="004103A8" w14:paraId="3A94B7E5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="4E9C88F4">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1030" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="69096EFE">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1031" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -7614,899 +7588,899 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34F31E80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB42964"/>
     <w:lvl w:ilvl="0" w:tplc="BA84DE9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="09509536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8571,992 +8545,992 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BB018CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FBA80B4"/>
     <w:lvl w:ilvl="0" w:tplc="CE2AB0BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="170" w:hanging="170"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A790C6C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="23167108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E33040C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="AE7444FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="38FCADBE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="07D4B2C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4AF40140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="50948CF2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A634650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4782C3CA"/>
     <w:lvl w:ilvl="0" w:tplc="311A092C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="281E50D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9618,486 +9592,486 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2F183106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63AF0C71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB72D93C"/>
     <w:lvl w:ilvl="0" w:tplc="A0CA0928">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="170" w:hanging="170"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C7803314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="155850CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="18EED704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="3C143E88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7B90C0BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="5268DC94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BBBE09DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0E10BD66" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1512333533">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="562253823">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1633438540">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1991059306">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="375591094">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1374496884">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2038312297">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2035693727">
@@ -10130,69 +10104,69 @@
   <w:num w:numId="17" w16cid:durableId="1028141429">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="163982798">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="279530226">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1754666729">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="320044936">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1395616871">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1794014791">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -10287,50 +10261,51 @@
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="004103A8"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E4DBD"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
@@ -10432,50 +10407,51 @@
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="0099557E"/>
     <w:rsid w:val="00997E58"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
@@ -10581,190 +10557,193 @@
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="15FC0822"/>
+    <w:rsid w:val="5D33E32A"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="69EAD948"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10789,75 +10768,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10892,57 +10871,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -11000,700 +10979,700 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -11757,609 +11736,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -12368,94 +12347,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -12464,496 +12443,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -13020,51 +12999,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16246,75 +16225,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...33 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT Hjärna K- K+ (810900)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>8</revision>
+  <revision>10</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>