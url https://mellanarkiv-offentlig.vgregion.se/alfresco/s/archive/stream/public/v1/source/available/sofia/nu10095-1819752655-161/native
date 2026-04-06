--- v0 (2026-01-09)
+++ v1 (2026-04-06)
@@ -11,168 +11,165 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="43C7D0CD" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="001B13F9" w:rsidSect="001B13F9">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="52D0B9B3" w14:textId="314C11E3" w:rsidR="001B13F9" w:rsidRPr="005C1448" w:rsidRDefault="005C1448" w:rsidP="005C1448">
+    <w:p w14:paraId="2C70F2F4" w14:textId="6C9CF5B6" w:rsidR="001B13F9" w:rsidRPr="007D0C0E" w:rsidRDefault="005C1448" w:rsidP="007D0C0E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005C1448">
         <w:t>DT Bröstrygg (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005C1448">
         <w:t>822000</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005C1448">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C70F2F4" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
+    <w:p w14:paraId="66C8832A" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="005C1448">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B13F9">
+        <w:t>Syfte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355CD712" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:kern w:val="32"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001B13F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Metodbeskrivning för DT-undersökning i NU-sjukvården.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="042535D7" w14:textId="571CAF11" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="005C1448" w:rsidP="005C1448">
+    <w:p w14:paraId="62F76C18" w14:textId="77777777" w:rsidR="007D0C0E" w:rsidRPr="001B13F9" w:rsidRDefault="007D0C0E" w:rsidP="001B13F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48FAB813" w14:textId="77777777" w:rsidR="007D0C0E" w:rsidRPr="001B13F9" w:rsidRDefault="007D0C0E" w:rsidP="007D0C0E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar</w:t>
       </w:r>
-      <w:r w:rsidR="001B13F9" w:rsidRPr="001B13F9">
+      <w:r w:rsidRPr="001B13F9">
         <w:t xml:space="preserve"> i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228F1940" w14:textId="78C44449" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
+    <w:p w14:paraId="55748532" w14:textId="77777777" w:rsidR="007D0C0E" w:rsidRPr="001B13F9" w:rsidRDefault="007D0C0E" w:rsidP="007D0C0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B13F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Inga förändringar</w:t>
       </w:r>
-      <w:r w:rsidR="005C1448">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t>Metodbeskrivning för DT-undersökning i NU-sjukvården.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B3AE32" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="192E9A25" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="005C1448">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001B13F9">
         <w:t>Inför undersökningen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
@@ -562,63 +559,63 @@
               </w:rPr>
               <w:t xml:space="preserve"> år ska tillfrågas om eventuell graviditet. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FAEB597" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>För övriga strålskyddsregler se kapitel 4.2 och 5.2 i</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C79449C" w14:textId="0B5316A6" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="00F90000" w:rsidP="001B13F9">
+          <w:p w14:paraId="7C79449C" w14:textId="0B5316A6" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidR="001B13F9" w:rsidRPr="001B13F9">
+              <w:r w:rsidRPr="001B13F9">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B13F9" w:rsidRPr="001B13F9" w14:paraId="6CEAA660" w14:textId="77777777" w:rsidTr="00EE1883">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -848,93 +845,160 @@
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52AC366F" wp14:editId="33B131B1">
                   <wp:extent cx="3267986" cy="809625"/>
                   <wp:effectExtent l="0" t="0" r="46990" b="0"/>
                   <wp:docPr id="18" name="Diagram 18"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                       <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId18" r:lo="rId19" r:qs="rId20" r:cs="rId21"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF20DDF" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
+          <w:p w14:paraId="7EF20DDF" w14:textId="31164DAF" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="004323B7" w:rsidP="001B13F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
                 <w:noProof/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FCC2653" wp14:editId="45E6FB85">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="494BEE17" wp14:editId="687BD61F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>448310</wp:posOffset>
+                        <wp:posOffset>748665</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>97790</wp:posOffset>
+                        <wp:posOffset>83185</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="410210" cy="1701800"/>
-                      <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+                      <wp:extent cx="735330" cy="1720850"/>
+                      <wp:effectExtent l="19050" t="19050" r="26670" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="3" name="Rektangel 3"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="735330" cy="1720850"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:srgbClr val="FF0000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="625872E4" id="Rektangel 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:58.95pt;margin-top:6.55pt;width:57.9pt;height:135.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4EVwvMwIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8Lwmg7SJEWCEQvaBd&#10;JHa158FxSCR/dWwI9Nd37ARotz1V5WDGnvEbz5s3mT2dtWInib6xpuDDQc6ZNMKWjTkU/O11/WXC&#10;mQ9gSlDWyIJfpOdP88+fZq2bypGtrSolMgIxftq6gtchuGmWeVFLDX5gnTTkrCxqCLTFQ1YitISu&#10;VTbK869Za7F0aIX0nk5XnZPPE35VSRFeqsrLwFTB6W0hrZjWfVyz+QymBwRXN6J/BvzDKzQ0hpLe&#10;oFYQgB2x+QNKNwKtt1UYCKszW1WNkKkGqmaYf6hmV4OTqRYix7sbTf7/wYrn085tkWhonZ96MmMV&#10;5wp1/Kf3sXMi63IjS54DE3T4OH4Yj4lSQa7h4yifPCQ2s/tthz58k1azaBQcqRmJIzhtfKCMFHoN&#10;icmMXTdKpYYow9qCjyfDPCYA0kWlIJCpXVlwbw6cgTqQ4ETABOmtasp4PQJ5POyXCtkJqOnrdU6/&#10;2GdK91tYzL0CX3dxydXJQTeBNKkaXfBJvHy9rUxEl0lVfQV30qK1t+VliwxtJzPvxLqhJBvwYQtI&#10;uqJqaFbCCy2VslSi7S3Oaos//nYe46nd5OWsJZ1S+d+PgJIzc9RLSxUOacKcSCbhY1BXs0Kr32k8&#10;FhGBXGAE4XSk9Ztl6GaBBkzIxSKFkTAdhI3ZORHBY82RqtfzO6DrexlIBc/2qk+YfmhpF0uU31np&#10;NyTj1Il+5OKc/LpPUfcPw/wnAAAA//8DAFBLAwQUAAYACAAAACEAo97Ogt0AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjzU9ES4lQICRDcCFS9bmOTRLHXUew24e1ZTnCb&#10;0c7OflvuFmfF2Uyh96QgXSUgDDVe99Qq+Px4utmCCBFJo/VkFHybALvq8qLEQvuZ3s25jq3gEgoF&#10;KuhiHAspQ9MZh2HlR0M8+/KTw8h2aqWecOZyZ2WWJLfSYU98ocPRPHamGeqTU/A6Z7Y/tPj2Ug/1&#10;fvDr53Rz55S6vloe7kFEs8S/MPziMzpUzHT0J9JBWPa8wlEWeQqCA1meb0AcWWzXKciqlP9fqH4A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+BFcLzMCAABgBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAo97Ogt0AAAAKAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="3pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="001B13F9" w:rsidRPr="001B13F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FCC2653" wp14:editId="3662DCDA">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1160780</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>100330</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="320040" cy="1701800"/>
+                      <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="17" name="Upp 17"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="10800000">
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="410210" cy="1701800"/>
+                                <a:ext cx="320040" cy="1701800"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:noFill/>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="5DE5CA6A" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="0066567D" w:rsidRDefault="001B13F9" w:rsidP="00F90000">
                                   <w:pPr>
                                     <w:ind w:left="0" w:right="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
@@ -963,149 +1027,82 @@
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="2FCC2653" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="prod #0 #1 10800"/>
                         <v:f eqn="sum #0 0 @3"/>
                       </v:formulas>
                       <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Upp 17" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:35.3pt;margin-top:7.7pt;width:32.3pt;height:134pt;rotation:180;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMnpFxVAIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nQ1sEdYqgRYYB&#10;RVugHXpmZNkWoK9RSuzu14+SnSbrdhqWg0BK5CP5/Jir69FotpcYlLM1r85KzqQVrlG2q/n3582n&#10;S85CBNuAdlbW/FUGfr36+OFq8Eu5cL3TjURGIDYsB1/zPka/LIogemkgnDkvLT22Dg1EcrErGoSB&#10;0I0uFmV5XgwOG49OyBDo9nZ65KuM37ZSxIe2DTIyXXPqLeYT87lNZ7G6gmWH4Hsl5jbgH7owoCwV&#10;fYO6hQhsh+oPKKMEuuDaeCacKVzbKiHzDDRNVb6b5qkHL/MsRE7wbzSF/wcr7vdP/hGJhsGHZSAz&#10;TTG2aBg6YqsqL8v0y8NRu2zM3L2+cSfHyARdfqnKRUUMC3qqLsqK0hK5xQSWQD2G+FU6w5JR851f&#10;I7ohA8P+LsQp+hCVMoLTqtkorbOD3fZGI9sDfcrNJjc1pfwWpi0bqIPFBdVnAkhSrYZIpvFNzYPt&#10;OAPdkVZFxFzbulSBkKYObyH0U40MOwnEqEgq1crUfKZjqqxtSpNZZ/MERxqTFcftSKHJ3Lrm9REn&#10;Vqm14MVGERF3EOIjIImOLmmR4gMdrXY0hJstznqHP/92n+JJC/TK2UAipgF/7AAlZ/qbJZV8Pk+f&#10;jsVTB0+d7aljd+bGEblV7i6blIxRH8wWnXmhfVunqvQEVlDticrZuYnTctHGCrle57CdR9X1lELA&#10;pHoP8c4+eZH8A+vP4wugn5URSVP37iB+WL5TxxRL0jqyOju0I1lx8z6nJTz1c9TxX2f1CwAA//8D&#10;AFBLAwQUAAYACAAAACEARywIiOIAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE75X6&#10;DtYicamoQ5q2UYhTIaRWSKgHCj1wc+MliRqvI9v54e1xT3CcndHMt/lu0i0b0LrGkIDHZQQMqTSq&#10;oUrA58f+IQXmvCQlW0Mo4Acd7Ir5LJeZMiO943DyFQsl5DIpoPa+yzh3ZY1auqXpkIL3bayWPkhb&#10;cWXlGMp1y+Mo2nAtGwoLtezwpcbyeuq1gPGo3w6LtLP9/qCH7XBOzsevVyHu76bnJ2AeJ/8Xhht+&#10;QIciMF1MT8qxVsA22oRkuK8TYDd/tY6BXQTE6SoBXuT8/wfFLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCMnpFxVAIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBHLAiI4gAAAAkBAAAPAAAAAAAAAAAAAAAAAK4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" adj="2603" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Upp 17" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:91.4pt;margin-top:7.9pt;width:25.2pt;height:134pt;rotation:180;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9hDeaVAIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7uBCqqIDYpAqSoh&#10;QIKKs+P1fkj+6tjJLv31ffZuIKU9Vc3BmrFn3sy8fZPLq9FotlcUemcrvjgpOVNWurq3bcW/P20+&#10;feEsRGFroZ1VFX9RgV+tPn64HPxSnbrO6VoRA4gNy8FXvIvRL4siyE4ZEU6cVxaPjSMjIlxqi5rE&#10;AHSji9OyPC8GR7UnJ1UIuL2ZHvkq4zeNkvG+aYKKTFccvcV8Uj636SxWl2LZkvBdL+c2xD90YURv&#10;UfQV6kZEwXbU/wFlekkuuCaeSGcK1zS9VHkGTLMo303z2Amv8iwgJ/hXmsL/g5V3+0f/QKBh8GEZ&#10;YKYpxoYMIwe2FuWXMv3ycGiXjZm7l1fu1BiZxOUZvsZnMCzxtLgoF0hL5BYTWAL1FOJX5QxLRsV3&#10;fk3khgws9rchTtGHqJQRnO7rTa91dqjdXmtie4FPudnkpqaU38K0ZQM6OL1AfSYFJNVoEWEaX1c8&#10;2JYzoVtoVUbKta1LFYA0dXgjQjfVyLCTQEwfoVLdm4rPdEyVtU1pKutsnuCNxmTFcTsiNJlbV788&#10;0MQqWgtebnoQcStCfBAE0eESixTvcTTaYQg3W5x1jn7+7T7FQwt45WyAiDHgj50gxZn+ZqGSs/P0&#10;6Vg8dujY2R47dmeuHchd5O6yiWSK+mA25Mwz9m2dquJJWInaE5Wzcx2n5cLGSrVe57Cdp77tkAJg&#10;qN6LeGsfvUz+gfWn8VmQn5URoak7dxC/WL5TxxQLab2xOjvYkay4eZ/TEh77OertX2f1CwAA//8D&#10;AFBLAwQUAAYACAAAACEATOQLPdoAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DQAyE70i8&#10;w8pI3OjmR6AoZFNVSFwrKDzANutuQrPeKOum4e0xJzh5Rh6NPzfbNYxqwTkNkQzkmwwUUhfdQN7A&#10;58frQwUqsSVnx0ho4BsTbNvbm8bWLl7pHZcDeyUllGproGeeaq1T12OwaRMnJNmd4hwsi529drO9&#10;SnkYdZFlTzrYgeRCbyd86bE7Hy7BgM69H/gUU4/58qbZ77OvZW/M/d26ewbFuPJfGH7xBR1aYTrG&#10;C7mkRvFVIegs4lGmBIqyLEAdRVRlBbpt9P8X2h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAvYQ3mlQCAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEATOQLPdoAAAAKAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" adj="2031" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="5DE5CA6A" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="0066567D" w:rsidRDefault="001B13F9" w:rsidP="00F90000">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="001B13F9">
-[...66 lines deleted...]
-            <w:r w:rsidRPr="001B13F9">
+            <w:r w:rsidR="001B13F9" w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07821683" wp14:editId="24A666DA">
                   <wp:extent cx="1409700" cy="2274263"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Bildobjekt 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1807428599" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
@@ -1578,51 +1575,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A34D3C3" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EC46E36" wp14:editId="70C4C181">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EC46E36" wp14:editId="70C4C181">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>238443</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1230947</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="494665"/>
                       <wp:effectExtent l="0" t="4128" r="4763" b="4762"/>
                       <wp:wrapNone/>
                       <wp:docPr id="24" name="Upp 24"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="5400000">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="494665"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -1657,91 +1654,91 @@
                                     </w:rPr>
                                     <w:t>COR</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1EC46E36" id="Upp 24" o:spid="_x0000_s1027" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:18.8pt;margin-top:96.9pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBe/zbVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kadYFdYqgRYYB&#10;RVegHXpmZDkWoK9RSuzu14+SnDbrdhqWA0FK1CP5/JjLq8FodpAYlLM1n55NOJNWuEbZXc2/P24+&#10;XHAWItgGtLOy5s8y8KvV+3eXvV/KmeucbiQyArFh2fuadzH6ZVUF0UkD4cx5aemydWggUoi7qkHo&#10;Cd3oajaZLKreYePRCRkCnd6US77K+G0rRfzWtkFGpmtOvcVsMdttstXqEpY7BN8pMbYB/9CFAWWp&#10;6AvUDURge1R/QBkl0AXXxjPhTOXaVgmZZ6BpppM30zx04GWehcgJ/oWm8P9gxd3hwd8j0dD7sAzk&#10;pimGFg1DR2ydzyfpl2ejbtmQqXt+oU4OkQk6nE8nsykRLOhq/nm+WJwnaqsClSA9hvhFOsOSU/O9&#10;XyO6PuPC4TbEkn3MSi+C06rZKK1zgLvttUZ2APqQm03uqTz5LU1b1pMMZ5+oZSaABNVqiOQa39Q8&#10;2B1noHekVBEx17YuVSCk0uENhK7UyLBFHkZF0qhWpuYXhY1SWdv0TGaVjRO8kpi8OGwHpqjwNAGl&#10;k61rnu+xUEsdBi82ivi4hRDvAUl5dEjbFL+RabWjWdzocdY5/Pm385Rf82RpbM56EjON+mMPKDnT&#10;Xy2p5eMifUMWTwM8Dbangd2ba0c0T3OD2aXHGPXRbdGZJ9q7dSpMV2AFNVdIHYPrWJaMNlfI9Tqn&#10;keI9xFv74EUCP3L+ODwB+lEXkQR1547Ch+UbbZRcEtYrmWNA+5H1Nu5yWsDTOGe9/uOsfgEAAP//&#10;AwBQSwMEFAAGAAgAAAAhADiFBW/dAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01OwzAQhfdI&#10;3MEaJHbUCaglDXEqhAQq3bVwACeeJhHxOMRu6nB6pitYzptP76fYRNuLCUffOVKQLhIQSLUzHTUK&#10;Pj9e7zIQPmgyuneECmb0sCmvrwqdG3emPU6H0Ag2IZ9rBW0IQy6lr1u02i/cgMS/oxutDnyOjTSj&#10;PrO57eV9kqyk1R1xQqsHfGmx/jqcrIIsrrfpz3aK8+Nurt7Dt90d6zelbm/i8xOIgDH8wXCpz9Wh&#10;5E6VO5HxolfwkKyZVMApSxAXIMl4S8XKapmCLAv5f0L5CwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMF7/NtVAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADiFBW/dAAAACgEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape w14:anchorId="1EC46E36" id="Upp 24" o:spid="_x0000_s1027" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:18.8pt;margin-top:96.9pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBe/zbVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kadYFdYqgRYYB&#10;RVegHXpmZDkWoK9RSuzu14+SnDbrdhqWA0FK1CP5/JjLq8FodpAYlLM1n55NOJNWuEbZXc2/P24+&#10;XHAWItgGtLOy5s8y8KvV+3eXvV/KmeucbiQyArFh2fuadzH6ZVUF0UkD4cx5aemydWggUoi7qkHo&#10;Cd3oajaZLKreYePRCRkCnd6US77K+G0rRfzWtkFGpmtOvcVsMdttstXqEpY7BN8pMbYB/9CFAWWp&#10;6AvUDURge1R/QBkl0AXXxjPhTOXaVgmZZ6BpppM30zx04GWehcgJ/oWm8P9gxd3hwd8j0dD7sAzk&#10;pimGFg1DR2ydzyfpl2ejbtmQqXt+oU4OkQk6nE8nsykRLOhq/nm+WJwnaqsClSA9hvhFOsOSU/O9&#10;XyO6PuPC4TbEkn3MSi+C06rZKK1zgLvttUZ2APqQm03uqTz5LU1b1pMMZ5+oZSaABNVqiOQa39Q8&#10;2B1noHekVBEx17YuVSCk0uENhK7UyLBFHkZF0qhWpuYXhY1SWdv0TGaVjRO8kpi8OGwHpqjwNAGl&#10;k61rnu+xUEsdBi82ivi4hRDvAUl5dEjbFL+RabWjWdzocdY5/Pm385Rf82RpbM56EjON+mMPKDnT&#10;Xy2p5eMifUMWTwM8Dbangd2ba0c0T3OD2aXHGPXRbdGZJ9q7dSpMV2AFNVdIHYPrWJaMNlfI9Tqn&#10;keI9xFv74EUCP3L+ODwB+lEXkQR1547Ch+UbbZRcEtYrmWNA+5H1Nu5yWsDTOGe9/uOsfgEAAP//&#10;AwBQSwMEFAAGAAgAAAAhADiFBW/dAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01OwzAQhfdI&#10;3MEaJHbUCaglDXEqhAQq3bVwACeeJhHxOMRu6nB6pitYzptP76fYRNuLCUffOVKQLhIQSLUzHTUK&#10;Pj9e7zIQPmgyuneECmb0sCmvrwqdG3emPU6H0Ag2IZ9rBW0IQy6lr1u02i/cgMS/oxutDnyOjTSj&#10;PrO57eV9kqyk1R1xQqsHfGmx/jqcrIIsrrfpz3aK8+Nurt7Dt90d6zelbm/i8xOIgDH8wXCpz9Wh&#10;5E6VO5HxolfwkKyZVMApSxAXIMl4S8XKapmCLAv5f0L5CwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMF7/NtVAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADiFBW/dAAAACgEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="50365487" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="0066567D" w:rsidRDefault="001B13F9" w:rsidP="00F90000">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>COR</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="474056AE" wp14:editId="0A4A2728">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="474056AE" wp14:editId="0A4A2728">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>822325</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>440055</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="409575" cy="575945"/>
                       <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="20" name="Ned 20"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="409575" cy="575945"/>
                               </a:xfrm>
                               <a:prstGeom prst="downArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -1792,91 +1789,91 @@
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="474056AE" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum height 0 #1"/>
                         <v:f eqn="sum 10800 0 #1"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="prod @4 @3 10800"/>
                         <v:f eqn="sum width 0 @5"/>
                       </v:formulas>
                       <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Ned 20" o:spid="_x0000_s1028" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:64.75pt;margin-top:34.65pt;width:32.25pt;height:45.35pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKGwsXTgIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5xmTT+COkXQIsOA&#10;oA3QDj0rshwLkESNUmNnv36U7DRpt9OwHBhSovnI50ff3HbWsJ3CoMGV/Gw05kw5CZV225L/eF5+&#10;ueIsROEqYcCpku9V4Lfzz59uWj9TE2jAVAoZFXFh1vqSNzH6WVEE2Sgrwgi8cnRZA1oRKcRtUaFo&#10;qbo1xWQ8vihawMojSBUCnd73l3ye69e1kvGxroOKzJSceovZYrabZIv5jZhtUfhGy6EN8Q9dWKEd&#10;gb6VuhdRsFfUf5SyWiIEqONIgi2grrVUeQaa5mz8YZqnRniVZyFygn+jKfy/svJh9+TXSDS0PswC&#10;uWmKrkab/qk/1mWy9m9kqS4ySYfn4+vp5ZQzSVfkXJ9PE5nF8WGPIX5TYFlySl5B6xaI0GaexG4V&#10;Yp9/yEuAAYyultqYHOB2c2eQ7QS9vOVyTL8B4l2acawl6U0u6ZpJQSKqjYjkWl+VPLgtZ8JsSZ0y&#10;YsZ2kBDym0/Y9yI0PUYu20vC6ki6NNqW/CoBH5CNS52prKxhgiNxyYvdpmOagCepUDrZQLVfI0Po&#10;xRe8XGqCXYkQ1wJJbdQ2bVB8JFMboFlg8DhrAH/97TzllzxZzlpSL83581Wg4sx8dySPrxepZRZP&#10;AzwNNqeBe7V3QByf0a56mV16GKM5uDWCfaFFWyRUuhJOUmc9o0NwF/utolWVarHIaSRxL+LKPXmZ&#10;iifmEuHP3YtAP8gikp4e4KB0MfsgjD6XdHVkcghoIbLchuVNG3ca56zjJ2b+GwAA//8DAFBLAwQU&#10;AAYACAAAACEAain7gN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPPU/DMBCGdyT+g3VIbNSm&#10;hagJcSpAYoEBNaBK3ZzkmkTE52A7bfj3XCfY7tU9ej/yzWwHcUQfekcabhcKBFLtmp5aDZ8fLzdr&#10;ECEaaszgCDX8YIBNcXmRm6xxJ9risYytYBMKmdHQxThmUoa6Q2vCwo1I/Ds4b01k6VvZeHNiczvI&#10;pVKJtKYnTujMiM8d1l/lZDXsd/H9rdrWr5Py6umwX32X/Wy0vr6aHx9ARJzjHwzn+lwdCu5UuYma&#10;IAbWy/SeUQ1JugJxBtI7HlfxkSgFssjl/wnFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAKGwsXTgIAAKoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBqKfuA3wAAAAoBAAAPAAAAAAAAAAAAAAAAAKgEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" adj="13920" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Ned 20" o:spid="_x0000_s1028" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:64.75pt;margin-top:34.65pt;width:32.25pt;height:45.35pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKGwsXTgIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5xmTT+COkXQIsOA&#10;oA3QDj0rshwLkESNUmNnv36U7DRpt9OwHBhSovnI50ff3HbWsJ3CoMGV/Gw05kw5CZV225L/eF5+&#10;ueIsROEqYcCpku9V4Lfzz59uWj9TE2jAVAoZFXFh1vqSNzH6WVEE2Sgrwgi8cnRZA1oRKcRtUaFo&#10;qbo1xWQ8vihawMojSBUCnd73l3ye69e1kvGxroOKzJSceovZYrabZIv5jZhtUfhGy6EN8Q9dWKEd&#10;gb6VuhdRsFfUf5SyWiIEqONIgi2grrVUeQaa5mz8YZqnRniVZyFygn+jKfy/svJh9+TXSDS0PswC&#10;uWmKrkab/qk/1mWy9m9kqS4ySYfn4+vp5ZQzSVfkXJ9PE5nF8WGPIX5TYFlySl5B6xaI0GaexG4V&#10;Yp9/yEuAAYyultqYHOB2c2eQ7QS9vOVyTL8B4l2acawl6U0u6ZpJQSKqjYjkWl+VPLgtZ8JsSZ0y&#10;YsZ2kBDym0/Y9yI0PUYu20vC6ki6NNqW/CoBH5CNS52prKxhgiNxyYvdpmOagCepUDrZQLVfI0Po&#10;xRe8XGqCXYkQ1wJJbdQ2bVB8JFMboFlg8DhrAH/97TzllzxZzlpSL83581Wg4sx8dySPrxepZRZP&#10;AzwNNqeBe7V3QByf0a56mV16GKM5uDWCfaFFWyRUuhJOUmc9o0NwF/utolWVarHIaSRxL+LKPXmZ&#10;iifmEuHP3YtAP8gikp4e4KB0MfsgjD6XdHVkcghoIbLchuVNG3ca56zjJ2b+GwAA//8DAFBLAwQU&#10;AAYACAAAACEAain7gN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPPU/DMBCGdyT+g3VIbNSm&#10;hagJcSpAYoEBNaBK3ZzkmkTE52A7bfj3XCfY7tU9ej/yzWwHcUQfekcabhcKBFLtmp5aDZ8fLzdr&#10;ECEaaszgCDX8YIBNcXmRm6xxJ9risYytYBMKmdHQxThmUoa6Q2vCwo1I/Ds4b01k6VvZeHNiczvI&#10;pVKJtKYnTujMiM8d1l/lZDXsd/H9rdrWr5Py6umwX32X/Wy0vr6aHx9ARJzjHwzn+lwdCu5UuYma&#10;IAbWy/SeUQ1JugJxBtI7HlfxkSgFssjl/wnFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAKGwsXTgIAAKoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBqKfuA3wAAAAoBAAAPAAAAAAAAAAAAAAAAAKgEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" adj="13920" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox style="layout-flow:vertical" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="20D71349" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="0066564D" w:rsidRDefault="001B13F9" w:rsidP="00F90000">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>AX</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59CCEA1E" wp14:editId="253E70C5">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59CCEA1E" wp14:editId="253E70C5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>695960</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-28575</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="6350" cy="2184400"/>
                       <wp:effectExtent l="19050" t="19050" r="31750" b="25400"/>
                       <wp:wrapNone/>
                       <wp:docPr id="16" name="Rak 16"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="6350" cy="2184400"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -1897,51 +1894,51 @@
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="19EB2D5E" id="Rak 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="54.8pt,-2.25pt" to="55.3pt,169.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeS0ASrgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaabdZVWNmu5hq3JB&#10;sBLwA9xMMhMpX4pDp/33OGm3u8AN0UPqxPaz/fxm83jyjh11RhuD5MtFx5kOKg42jJL/+L7/sOYM&#10;C4QBXAxa8rNG/rh9/24zp16v4hTdoDMjkID9nCSfSkm9EKgm7QEXMelAThOzh0LXPIohw0zo3olV&#10;1z2IOeYh5ag0Ir3uLk6+bfjGaFW+GoO6MCc59Vbamdt5qKfYbqAfM6TJqmsb8A9deLCBit6gdlCA&#10;/cz2LyhvVY4YTVmo6EU0xirdZqBplt0f03ybIOk2C5GD6UYT/j9Y9eX4FJ4z0TAn7DE95zrFyWRf&#10;/6k/dmpknW9k6VNhih4f7j4SoYocq+X6/r5rXIrX3JSxfNLRs2pI7myoo0APx89YqB6FvoTU5xD3&#10;1rm2DhfYLPndekmYTAGpwjgoZPo0SI5h5AzcSHJTJTdIjM4ONb0CYR4PTy6zI9DK9/uOfnXLVO63&#10;sFp7Bzhd4prrIgZvCynSWS/5uia/ZLtQ0XXT1HWCV8qqdYjDuTEp6o321YpetVUF8fZO9tsvYPsL&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvGaPA3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;DIbvSLxDZCRuWzJGp7U0nRDSJOA0Ng5wy1rTVCRO1WRbeft5p3H87U+/P5er0TtxxCF2gTTMpgoE&#10;Uh2ajloNn7v1ZAkiJkONcYFQwx9GWFW3N6UpmnCiDzxuUyu4hGJhNNiU+kLKWFv0Jk5Dj8S7nzB4&#10;kzgOrWwGc+Jy7+SDUgvpTUd8wZoeXyzWv9uD1/Cldt+0yZeWanzN3vz7WtHGaX1/Nz4/gUg4pisM&#10;F31Wh4qd9uFATRSOs8oXjGqYPGYgLsBM8WCvYT7PM5BVKf+/UJ0BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAHktAEq4BAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAbxmjwN4AAAAKAQAADwAAAAAAAAAAAAAAAAAIBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokecolor="red" strokeweight="3pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6778F04F" wp14:editId="25A7F020">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6778F04F" wp14:editId="25A7F020">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>113030</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1028065</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1187450" cy="6350"/>
                       <wp:effectExtent l="19050" t="19050" r="12700" b="31750"/>
                       <wp:wrapNone/>
                       <wp:docPr id="8" name="Rak 8"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm flipH="1">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1187450" cy="6350"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -2036,51 +2033,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57ACD7B9" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="719F9878" wp14:editId="12A9221E">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="719F9878" wp14:editId="12A9221E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>400050</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>565785</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="299720" cy="694690"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="14" name="Textruta 14"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm rot="5400000">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="299720" cy="694690"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -2117,93 +2114,93 @@
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="719F9878" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Textruta 14" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.5pt;margin-top:44.55pt;width:23.6pt;height:54.7pt;rotation:90;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxGdRJCwIAABEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSNm2MOEXWIrsE&#10;bYF06FmR5diAJWqUEjv7+lGynQ7dTsN8ICSSfiQfn5b3nW7YSaGrweR8Okk5U0ZCUZtDzr+/br7c&#10;cea8MIVowKicn5Xj96vPn5atzdQMKmgKhYxAjMtam/PKe5sliZOV0sJNwCpDwRJQC09XPCQFipbQ&#10;dZPM0nSetICFRZDKOfI+9kG+ivhlqaR/LkunPGtyTr35aDHafbDJaimyAwpb1XJoQ/xDF1rUhope&#10;oB6FF+yI9R9QupYIDko/kaATKMtaqjgDTTNNP0yzq4RVcRYix9kLTe7/wcqn086+IPPdV+hogYGQ&#10;1rrMkTPM05WoGQLxdnOdhi9OSX0zyiZCzxcSVeeZJOdssbidUURSaL64ni8iyUkPFSAtOv9NgWbh&#10;kHOkHUVQcdo6T+UpdUwJ6QY2ddPEPTWGtQR6ddN3cYnQH40JuSpufIB5HyOcfLfvWF3k/GoccQ/F&#10;mSaPw1G/zspNTR1thfMvAkkF5CRl+2cyZQNUGYYTZxXgz7/5Q37Og53d0u8tCSvn7sdRoOLMHPUD&#10;kA6nsVg8Ug76ZjyWCPqN9LwOIBQSRlKhnEuP4+XB9+KlFyHVeh3TSElW+K3ZWRnAR45fuzeBdmDZ&#10;03qeYBSUyD6Q3ecS94GqnpjhQrqLKxneSBD27/eY9f6SV78AAAD//wMAUEsDBBQABgAIAAAAIQBc&#10;7aGY4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/bSsNAEIbvBd9hGcE7uzmU1sZsilVECyL0&#10;8ACbZJqEZmdDdpumfXqnV3o3h49/vkmXo2nFgL1rLCkIJwEIpMKWDVUK9ruPp2cQzmsqdWsJFVzQ&#10;wTK7v0t1UtozbXDY+kpwCLlEK6i97xIpXVGj0W5iOyTeHWxvtOe2r2TZ6zOHm1ZGQTCTRjfEF2rd&#10;4VuNxXF7Mgq66+p78XPM3+PPy3UYvuarw7raKPX4ML6+gPA4+j8YbvqsDhk75fZEpROtgjhcMMnz&#10;KIhA3IBpGIPIuZjNpyCzVP5/IfsFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsRnUSQsC&#10;AAARBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXO2h&#10;mOEAAAAKAQAADwAAAAAAAAAAAAAAAABlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:shape id="Textruta 14" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.5pt;margin-top:44.55pt;width:23.6pt;height:54.7pt;rotation:90;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxGdRJCwIAABEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSNm2MOEXWIrsE&#10;bYF06FmR5diAJWqUEjv7+lGynQ7dTsN8ICSSfiQfn5b3nW7YSaGrweR8Okk5U0ZCUZtDzr+/br7c&#10;cea8MIVowKicn5Xj96vPn5atzdQMKmgKhYxAjMtam/PKe5sliZOV0sJNwCpDwRJQC09XPCQFipbQ&#10;dZPM0nSetICFRZDKOfI+9kG+ivhlqaR/LkunPGtyTr35aDHafbDJaimyAwpb1XJoQ/xDF1rUhope&#10;oB6FF+yI9R9QupYIDko/kaATKMtaqjgDTTNNP0yzq4RVcRYix9kLTe7/wcqn086+IPPdV+hogYGQ&#10;1rrMkTPM05WoGQLxdnOdhi9OSX0zyiZCzxcSVeeZJOdssbidUURSaL64ni8iyUkPFSAtOv9NgWbh&#10;kHOkHUVQcdo6T+UpdUwJ6QY2ddPEPTWGtQR6ddN3cYnQH40JuSpufIB5HyOcfLfvWF3k/GoccQ/F&#10;mSaPw1G/zspNTR1thfMvAkkF5CRl+2cyZQNUGYYTZxXgz7/5Q37Og53d0u8tCSvn7sdRoOLMHPUD&#10;kA6nsVg8Ug76ZjyWCPqN9LwOIBQSRlKhnEuP4+XB9+KlFyHVeh3TSElW+K3ZWRnAR45fuzeBdmDZ&#10;03qeYBSUyD6Q3ecS94GqnpjhQrqLKxneSBD27/eY9f6SV78AAAD//wMAUEsDBBQABgAIAAAAIQBc&#10;7aGY4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/bSsNAEIbvBd9hGcE7uzmU1sZsilVECyL0&#10;8ACbZJqEZmdDdpumfXqnV3o3h49/vkmXo2nFgL1rLCkIJwEIpMKWDVUK9ruPp2cQzmsqdWsJFVzQ&#10;wTK7v0t1UtozbXDY+kpwCLlEK6i97xIpXVGj0W5iOyTeHWxvtOe2r2TZ6zOHm1ZGQTCTRjfEF2rd&#10;4VuNxXF7Mgq66+p78XPM3+PPy3UYvuarw7raKPX4ML6+gPA4+j8YbvqsDhk75fZEpROtgjhcMMnz&#10;KIhA3IBpGIPIuZjNpyCzVP5/IfsFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsRnUSQsC&#10;AAARBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXO2h&#10;mOEAAAAKAQAADwAAAAAAAAAAAAAAAABlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                         <w:txbxContent>
                           <w:p w14:paraId="3707E5F8" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="00F90000">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001B13F9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D8E8960" wp14:editId="603915B8">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D8E8960" wp14:editId="603915B8">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>403860</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>663575</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="534670"/>
                       <wp:effectExtent l="0" t="5080" r="0" b="3810"/>
                       <wp:wrapNone/>
                       <wp:docPr id="22" name="Upp 22"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="5400000">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="534670"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -2228,80 +2225,80 @@
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="7D8E8960" id="Upp 22" o:spid="_x0000_s1030" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:31.8pt;margin-top:52.25pt;width:32.3pt;height:42.1pt;rotation:90;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEmrgoVgIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52k6QeCOkXQIsOA&#10;oC2QDj0rshwLkESNUmJnv36U7DRZt9OwHAhSoh7J58fc3XfWsL3CoMGVfHwx4kw5CZV225J/f11+&#10;ueUsROEqYcCpkh9U4Pfzz5/uWj9TE2jAVAoZgbgwa33Jmxj9rCiCbJQV4QK8cnRZA1oRKcRtUaFo&#10;Cd2aYjIaXRctYOURpAqBTh/7Sz7P+HWtZHyu66AiMyWn3mK2mO0m2WJ+J2ZbFL7RcmhD/EMXVmhH&#10;Rd+hHkUUbIf6DyirJUKAOl5IsAXUtZYqz0DTjEcfplk3wqs8C5ET/DtN4f/Byqf92r8g0dD6MAvk&#10;pim6Gi1DILaupqP0y7NRt6zL1B3eqVNdZJIOp+PRZEwES7q6upxe32Rqix4qQXoM8asCy5JT8p1f&#10;IEKbccV+FSJ1QNnHrPQigNHVUhuTA9xuHgyyvaAPuVzmnvonv6UZx1qS4eSGWmZSkKBqIyK51lcl&#10;D27LmTBbUqqMmGs7SBWyClLtRxGavkaG7eVhdSSNGm1Lftuz0Vc2LnWmssqGCU4kJi92m45pKjxN&#10;QOlkA9XhBXtqqcPg5VJT2ZUI8UUgKY8OaZviM5naAM0Cg8dZA/jzb+cpv+TJ0tictSRmGvXHTqDi&#10;zHxzpJbL6/QNWTwP8DzYnAduZx+AaB7nBrNLjzGao1sj2Dfau0UqTFfCSWquJ3UIHmK/ZLS5Ui0W&#10;OY0U70VcubWXCfyoitfuTaAfdBFJUE9wFL6YfdBGn0tSOZE5BLQfWUHDLqcFPI9z1ukfZ/4LAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAfSt083wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEhcEEtHB3Sl6TSBkLiuTJN28xrTVjRO1WRb+fd4J7jZfk/P3ytWk+vVicbQeTYwnyWgiGtv&#10;O24MbD/f7zNQISJb7D2TgR8KsCqvrwrMrT/zhk5VbJSEcMjRQBvjkGsd6pYchpkfiEX78qPDKOvY&#10;aDviWcJdrx+S5Ek77Fg+tDjQa0v1d3V0BhbLuNsOH7oL1d3O7tdvQ9bg3pjbm2n9AirSFP/McMEX&#10;dCiF6eCPbIPqDTymQh7lPl+koC6GNJNyBxmesyXostD/K5S/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAASauChWAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAB9K3TzfAAAACgEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" adj="8286" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape w14:anchorId="7D8E8960" id="Upp 22" o:spid="_x0000_s1030" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:31.8pt;margin-top:52.25pt;width:32.3pt;height:42.1pt;rotation:90;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEmrgoVgIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52k6QeCOkXQIsOA&#10;oC2QDj0rshwLkESNUmJnv36U7DRZt9OwHAhSoh7J58fc3XfWsL3CoMGVfHwx4kw5CZV225J/f11+&#10;ueUsROEqYcCpkh9U4Pfzz5/uWj9TE2jAVAoZgbgwa33Jmxj9rCiCbJQV4QK8cnRZA1oRKcRtUaFo&#10;Cd2aYjIaXRctYOURpAqBTh/7Sz7P+HWtZHyu66AiMyWn3mK2mO0m2WJ+J2ZbFL7RcmhD/EMXVmhH&#10;Rd+hHkUUbIf6DyirJUKAOl5IsAXUtZYqz0DTjEcfplk3wqs8C5ET/DtN4f/Byqf92r8g0dD6MAvk&#10;pim6Gi1DILaupqP0y7NRt6zL1B3eqVNdZJIOp+PRZEwES7q6upxe32Rqix4qQXoM8asCy5JT8p1f&#10;IEKbccV+FSJ1QNnHrPQigNHVUhuTA9xuHgyyvaAPuVzmnvonv6UZx1qS4eSGWmZSkKBqIyK51lcl&#10;D27LmTBbUqqMmGs7SBWyClLtRxGavkaG7eVhdSSNGm1Lftuz0Vc2LnWmssqGCU4kJi92m45pKjxN&#10;QOlkA9XhBXtqqcPg5VJT2ZUI8UUgKY8OaZviM5naAM0Cg8dZA/jzb+cpv+TJ0tictSRmGvXHTqDi&#10;zHxzpJbL6/QNWTwP8DzYnAduZx+AaB7nBrNLjzGao1sj2Dfau0UqTFfCSWquJ3UIHmK/ZLS5Ui0W&#10;OY0U70VcubWXCfyoitfuTaAfdBFJUE9wFL6YfdBGn0tSOZE5BLQfWUHDLqcFPI9z1ukfZ/4LAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAfSt083wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEhcEEtHB3Sl6TSBkLiuTJN28xrTVjRO1WRb+fd4J7jZfk/P3ytWk+vVicbQeTYwnyWgiGtv&#10;O24MbD/f7zNQISJb7D2TgR8KsCqvrwrMrT/zhk5VbJSEcMjRQBvjkGsd6pYchpkfiEX78qPDKOvY&#10;aDviWcJdrx+S5Ek77Fg+tDjQa0v1d3V0BhbLuNsOH7oL1d3O7tdvQ9bg3pjbm2n9AirSFP/McMEX&#10;dCiF6eCPbIPqDTymQh7lPl+koC6GNJNyBxmesyXostD/K5S/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAASauChWAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAB9K3TzfAAAACgEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" adj="8286" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="4BF2136E" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="0066567D" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="090318C7" wp14:editId="56DA311B">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="090318C7" wp14:editId="56DA311B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>861060</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-9525</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="50800" cy="2146300"/>
                       <wp:effectExtent l="19050" t="19050" r="25400" b="25400"/>
                       <wp:wrapNone/>
                       <wp:docPr id="12" name="Rak 12"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="50800" cy="2146300"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -3086,70 +3083,88 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C5B2CF0" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
+          <w:p w14:paraId="7C5B2CF0" w14:textId="6490A461" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>B60/Bone/FC30</w:t>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="007D0C0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B13F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>60/Bone/FC30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50D7DBF0" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3295,70 +3310,88 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C530C5F" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
+          <w:p w14:paraId="2C530C5F" w14:textId="1BFF01B8" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>B60/Bone/FC30</w:t>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="007D0C0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B13F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>60/Bone/FC30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="090E6431" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3504,70 +3537,88 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D9575D8" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
+          <w:p w14:paraId="0D9575D8" w14:textId="20F1B993" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>B60/Bone/FC30</w:t>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="007D0C0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B13F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>60/Bone/FC30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39D6AA53" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3713,70 +3764,88 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0,6/0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC2EC29" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
+          <w:p w14:paraId="4BC2EC29" w14:textId="74690C0C" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B13F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>B60/Bone/FC30</w:t>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="007D0C0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B13F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>60/Bone/FC30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FEAD0EA" w14:textId="77777777" w:rsidR="001B13F9" w:rsidRPr="001B13F9" w:rsidRDefault="001B13F9" w:rsidP="001B13F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5969,118 +6038,118 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="001B13F9">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="50614820" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="349ACAE5" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="46EC95B0" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -6088,89 +6157,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -6199,51 +6268,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -6277,87 +6346,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="754AEA1B" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="728F325F" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="75B23EA5" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -6421,66 +6490,66 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -6546,51 +6615,51 @@
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -6631,51 +6700,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9019,111 +9088,112 @@
   <w:num w:numId="16" w16cid:durableId="1035813659">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="501432164">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1818456876">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="813374306">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1116102560">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="905264354">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1959799130">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000A0E73"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
@@ -9179,50 +9249,51 @@
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="004323B7"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
@@ -9242,83 +9313,87 @@
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C1448"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00686A95"/>
+    <w:rsid w:val="00697F91"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007D0C0E"/>
+    <w:rsid w:val="007D1620"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
@@ -9458,96 +9533,97 @@
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90000"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FD3510"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11917,51 +11993,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15088,70 +15164,70 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>177</Words>
-  <Characters>1493</Characters>
+  <Characters>1497</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1667</CharactersWithSpaces>
+  <CharactersWithSpaces>1671</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT Bröstrygg (822000)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>4</revision>
+  <revision>7</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>