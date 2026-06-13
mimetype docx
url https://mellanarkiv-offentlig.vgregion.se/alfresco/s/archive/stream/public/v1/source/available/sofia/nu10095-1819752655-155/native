--- v1 (2026-02-25)
+++ v2 (2026-06-13)
@@ -1,588 +1,807 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/word/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/word/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/word/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/word/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/word/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3F58948F" w14:textId="77777777" w:rsidR="0003297C" w:rsidRDefault="0003297C" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="0003297C" w:rsidSect="0003297C">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="12BDEDA7" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71AFC401" w14:textId="2D35AC0A" w:rsidR="0003297C" w:rsidRDefault="005B6BF3" w:rsidP="005B6BF3">
+    <w:p w14:paraId="5E145A8D" w14:textId="6436D41B" w:rsidR="00AD3F5D" w:rsidRPr="00AD3F5D" w:rsidRDefault="005B6BF3" w:rsidP="00370DC1">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0003297C">
-        <w:t>DT Atypisk njurcysta K-/K+ (841900A)</w:t>
+        <w:t xml:space="preserve">DT </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6625">
+        <w:t>Njurar 3-fas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003297C">
+        <w:t xml:space="preserve"> K-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76FBA">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003297C">
+        <w:t>K+ (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0003297C">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6625">
+        <w:t>52902</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0003297C">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E145A8D" w14:textId="77777777" w:rsidR="00AD3F5D" w:rsidRPr="00AD3F5D" w:rsidRDefault="00AD3F5D" w:rsidP="00AD3F5D"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="24C3C41D" w14:textId="270904A6" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="00CB69A2" w:rsidP="0003297C">
+    <w:p w14:paraId="0547627B" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="1E99C946" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="005B6BF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0003297C">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCB4BF0" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+    <w:p w14:paraId="0CCB4BF0" w14:textId="77777777" w:rsidR="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0003297C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Metodbeskrivning för DT-undersökning i NU-sjukvården.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2CF0EE" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+    <w:p w14:paraId="5852CE88" w14:textId="77777777" w:rsidR="00370DC1" w:rsidRPr="0003297C" w:rsidRDefault="00370DC1" w:rsidP="0003297C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="123E8208" w14:textId="77777777" w:rsidR="00370DC1" w:rsidRPr="0003297C" w:rsidRDefault="00370DC1" w:rsidP="00370DC1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förändringar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003297C">
+        <w:t xml:space="preserve"> i denna version</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030F18AB" w14:textId="2A89C4DE" w:rsidR="00370DC1" w:rsidRPr="0003297C" w:rsidRDefault="00370DC1" w:rsidP="00370DC1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7C4DB6FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Nytt protokoll</w:t>
+      </w:r>
+      <w:r w:rsidR="30AA2E0B" w:rsidRPr="7C4DB6FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, ersätter protokoll atypisk njurcysta</w:t>
+      </w:r>
+      <w:r w:rsidR="51B6C8E7" w:rsidRPr="6D12A7D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K-/K+</w:t>
+      </w:r>
+      <w:r w:rsidR="30AA2E0B" w:rsidRPr="6D12A7D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2CF0EE" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4D23C3E2" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="005B6BF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0003297C">
         <w:t>Inför undersökningen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9038" w:type="dxa"/>
+        <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:left w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:insideV w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
-        <w:gridCol w:w="7087"/>
+        <w:gridCol w:w="7258"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="107A7D53" w14:textId="77777777" w:rsidTr="00FE3B0C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="107A7D53" w14:textId="77777777" w:rsidTr="6D12A7D5">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="701EA4D1" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcW w:w="7258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62A5DF75" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+          <w:p w14:paraId="62A5DF75" w14:textId="6058E994" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Karaktärisering (Bosniakklassifikation) av atypisk njurcysta.</w:t>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="00134947">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ontroll efter </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00134947">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nefrektomi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00134947">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller systemisk</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2E7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> behandling av njurtumör.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2E7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Endast njurar. Karakterisering oklar </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CA2E7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>njurexpansivitet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CA2E7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Kontroll cysta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CA2E7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Bosniak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CA2E7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2F (eller</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB20CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2E7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="3314A99F" w14:textId="77777777" w:rsidTr="00FE3B0C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="3314A99F" w14:textId="77777777" w:rsidTr="6D12A7D5">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46268942" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Förberedelser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcW w:w="7258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F6C73FB" w14:textId="4EE1845D" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="0003297C">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Kreatinin</w:t>
               </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> och GFR.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EAA3735" w14:textId="6B970901" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+          <w:p w14:paraId="0EAA3735" w14:textId="245AF1DB" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PVK</w:t>
             </w:r>
             <w:r w:rsidR="003C5CCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>, helst rosa.</w:t>
+              <w:t xml:space="preserve">, helst </w:t>
+            </w:r>
+            <w:r w:rsidR="00D101A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>grön</w:t>
+            </w:r>
+            <w:r w:rsidR="003C5CCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="10D8CD05" w14:textId="77777777" w:rsidTr="00FE3B0C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="10D8CD05" w14:textId="77777777" w:rsidTr="6D12A7D5">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3ABC0989" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PO kontrast/dryck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcW w:w="7258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AC69F44" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ingen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="6178A5E5" w14:textId="77777777" w:rsidTr="00FE3B0C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="6178A5E5" w14:textId="77777777" w:rsidTr="6D12A7D5">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="683E0012" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IV kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcW w:w="7258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D95A8C7" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+          <w:p w14:paraId="2D95A8C7" w14:textId="6C0C128D" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Omnipaque 350 mg I/ml enligt OmniJect ”Buk venös”.</w:t>
+              <w:t>Omnipaque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 350 mg I/ml enligt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>OmniJect</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ”</w:t>
+            </w:r>
+            <w:r w:rsidR="00B418C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Urografi 3- och 4-fas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="01E07227" w14:textId="77777777" w:rsidTr="00FE3B0C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="01E07227" w14:textId="77777777" w:rsidTr="6D12A7D5">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C812698" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Strålskydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcW w:w="7258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31B27E58" w14:textId="561DE199" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -633,93 +852,95 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="0003297C">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="1DB8ECD8" w14:textId="77777777" w:rsidTr="00FE3B0C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="1DB8ECD8" w14:textId="77777777" w:rsidTr="6D12A7D5">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A87F26D" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcW w:w="7258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6C6BF22D" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -732,1066 +953,1464 @@
               </w:rPr>
               <w:t>Ryggläge.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04368A22" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Fötterna mot gantryt.</w:t>
+              <w:t xml:space="preserve">Fötterna mot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>gantryt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B5DEF7A" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Armarna ovanför huvudet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A62E5EC" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F1B6534" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+    <w:p w14:paraId="09169844" w14:textId="77777777" w:rsidR="008D4916" w:rsidRDefault="008D4916">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1B6534" w14:textId="1C5AEC0C" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0003297C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bildtagning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="3999"/>
         <w:gridCol w:w="3089"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="5C280558" w14:textId="77777777" w:rsidTr="0003297C">
+      <w:tr w:rsidR="007175EE" w:rsidRPr="0003297C" w14:paraId="6C3DAB2D" w14:textId="77777777" w:rsidTr="00F7721B">
         <w:trPr>
           <w:trHeight w:val="520"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9038" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F417B0" w14:textId="511A76E4" w:rsidR="007175EE" w:rsidRPr="0003297C" w:rsidRDefault="00803A3E" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00002244">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F4FF1A6" wp14:editId="2F67E4F4">
+                  <wp:extent cx="5583600" cy="540000"/>
+                  <wp:effectExtent l="0" t="0" r="36195" b="0"/>
+                  <wp:docPr id="1657902410" name="Diagram 1657902410"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+                      <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId19" r:lo="rId20" r:qs="rId21" r:cs="rId22"/>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="5C280558" w14:textId="77777777" w:rsidTr="185DA65C">
+        <w:trPr>
+          <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="790646E4" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+          <w:p w14:paraId="790646E4" w14:textId="0B4FCE58" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D49536C" wp14:editId="411237B7">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="46990" b="0"/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D49536C" wp14:editId="24589F13">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-635</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-1905</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3710940" cy="809625"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
                   <wp:docPr id="18" name="Diagram 18"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                      <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId19" r:lo="rId20" r:qs="rId21" r:cs="rId22"/>
+                      <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId24" r:lo="rId25" r:qs="rId26" r:cs="rId27"/>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00DA9237" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+          <w:p w14:paraId="00DA9237" w14:textId="49710214" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="00FC0274" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0003297C">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72F04D61" wp14:editId="07D583A5">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2694A734" wp14:editId="4CD5E6C6">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>746760</wp:posOffset>
+                        <wp:posOffset>659765</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>423545</wp:posOffset>
+                        <wp:posOffset>412750</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="410210" cy="588010"/>
-                      <wp:effectExtent l="0" t="0" r="8890" b="2540"/>
+                      <wp:extent cx="466725" cy="739140"/>
+                      <wp:effectExtent l="57150" t="19050" r="28575" b="99060"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="17" name="Upp 17"/>
+                      <wp:docPr id="48181173" name="Pil: nedåt 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
-                              <a:xfrm rot="10800000">
+                              <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="410210" cy="588010"/>
+                                <a:ext cx="466725" cy="739140"/>
                               </a:xfrm>
-                              <a:prstGeom prst="upArrow">
-                                <a:avLst/>
+                              <a:prstGeom prst="downArrow">
+                                <a:avLst>
+                                  <a:gd name="adj1" fmla="val 50000"/>
+                                  <a:gd name="adj2" fmla="val 50000"/>
+                                </a:avLst>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
-                              <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...4 lines deleted...]
-                              <a:effectLst/>
                             </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="3">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="2">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="1B8E8F55" w14:textId="77777777" w:rsidR="0003297C" w:rsidRDefault="0003297C" w:rsidP="000A7935">
+                                <w:p w14:paraId="2F7199CF" w14:textId="6529F279" w:rsidR="00FC0274" w:rsidRPr="00FC0274" w:rsidRDefault="00FC0274" w:rsidP="00FC0274">
                                   <w:pPr>
-                                    <w:ind w:left="0" w:right="0"/>
+                                    <w:ind w:left="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                                      <w:szCs w:val="18"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00FC0274">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                                      <w:szCs w:val="18"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>1</w:t>
                                   </w:r>
-                                </w:p>
-[...3 lines deleted...]
-                                    <w:jc w:val="center"/>
+                                  <w:r w:rsidRPr="00FC0274">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                                      <w:szCs w:val="18"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
                                     </w:rPr>
-                                  </w:pPr>
-[...6 lines deleted...]
-                                    </w:rPr>
+                                    <w:br/>
                                     <w:t>2</w:t>
                                   </w:r>
-                                </w:p>
-[...3 lines deleted...]
-                                    <w:jc w:val="center"/>
+                                  <w:r w:rsidRPr="00FC0274">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                                      <w:szCs w:val="18"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
                                     </w:rPr>
-                                  </w:pPr>
+                                    <w:br/>
+                                    <w:t>3</w:t>
+                                  </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
-                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
+                              <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="72F04D61" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
+                    <v:shapetype w14:anchorId="2694A734" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
-                        <v:f eqn="sum 21600 0 #1"/>
-[...1 lines deleted...]
-                        <v:f eqn="sum #0 0 @3"/>
+                        <v:f eqn="sum height 0 #1"/>
+                        <v:f eqn="sum 10800 0 #1"/>
+                        <v:f eqn="sum width 0 #0"/>
+                        <v:f eqn="prod @4 @3 10800"/>
+                        <v:f eqn="sum width 0 @5"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
+                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Upp 17" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:58.8pt;margin-top:33.35pt;width:32.3pt;height:46.3pt;rotation:180;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWUnpqVQIAALwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kWxcEdYogQYYB&#10;RVugHXpmZNkWoK9RSuzu14+SnTbrdhqWg0BK5CP5/Jir68FodpQYlLMVn12UnEkrXK1sW/Hvj7sP&#10;C85CBFuDdlZW/FkGfr16/+6q90s5d53TtURGIDYse1/xLka/LIogOmkgXDgvLT02Dg1EcrEtaoSe&#10;0I0u5mV5WfQOa49OyBDodjs+8lXGbxop4l3TBBmZrjj1FvOJ+dyns1hdwbJF8J0SUxvwD10YUJaK&#10;vkBtIQI7oPoDyiiBLrgmXghnCtc0Ssg8A00zK99M89CBl3kWIif4F5rC/4MVt8cHf49EQ+/DMpCZ&#10;phgaNAwdsTUrF2X65eGoXTZk7p5fuJNDZIIuP83K+YwYFvT0ebGgYRK3xYiVMD2G+FU6w5JR8YNf&#10;I7o+48LxJsQx+hSVMoLTqt4prbOD7X6jkR2BvuRul3saU34L05b11PX8C7XMBJCiGg2RTOPrigfb&#10;cga6JamKiLm2dakCIY0dbiF0Y40MO+rDqEgi1cpUfGJjrKxtSpNZZtMErywmKw77gUKTuXf18z2O&#10;pFJrwYudIiJuIMR7QNIcXdIexTs6Gu1oCDdZnHUOf/7tPsWTFOiVs540TAP+OABKzvQ3SyL5eJm+&#10;HIvnDp47+3PHHszGEbmz3F02KRmjPpkNOvNE67ZOVekJrKDaI5WTs4njbtHCCrle57CDR9V2lELA&#10;JHoP8cY+eJH8E+uPwxOgn5QRSVK37qR9WL5RxxhL0npldXJoRbLipnVOO3ju56jXP53VLwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAGVkuu/dAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9I&#10;vENkJG4sXae1o2s6dUyc4MLgAdLGaysap0qyrbw93glu/uVPvz+Xu9mO4oI+DI4ULBcJCKTWmYE6&#10;BV+fr08bECFqMnp0hAp+MMCuur8rdWHclT7wcoyd4BIKhVbQxzgVUoa2R6vDwk1IvDs5b3Xk6Dtp&#10;vL5yuR1lmiSZtHogvtDrCV96bL+PZ6ug6w97Zw77dW1CqJu3lc/fW6/U48Ncb0FEnOMfDDd9VoeK&#10;nRp3JhPEyHmZZ4wqyLIcxA3YpCmIhof18wpkVcr/L1S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAFZSempVAgAAvAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAGVkuu/dAAAACgEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" adj="7534" fillcolor="red" stroked="f" strokeweight="1pt">
-                      <v:textbox inset="1mm,1mm,1mm,1mm">
+                    <v:shape id="Pil: nedåt 1" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:51.95pt;margin-top:32.5pt;width:36.75pt;height:58.2pt;z-index:251659274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0WLt/hgIAAIsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9r2zAQfx/sOwi9r07Spt1CnRJaMgal&#10;DW1HnxVZSjwknXZSYmeffifFccJWKIz5Qb7T/T/97q5vWmvYVmGowZV8eDbgTDkJVe1WJf/+Mv/0&#10;mbMQhauEAadKvlOB30w/frhu/ESNYA2mUsjIiQuTxpd8HaOfFEWQa2VFOAOvHAk1oBWRWFwVFYqG&#10;vFtTjAaDy6IBrDyCVCHQ7d1eyKfZv9ZKxketg4rMlJxyi/nEfC7TWUyvxWSFwq9r2aUh/iELK2pH&#10;QXtXdyIKtsH6L1e2lggBdDyTYAvQupYq10DVDAd/VPO8Fl7lWqg5wfdtCv/PrXzYPvsFUhsaHyaB&#10;yFRFq9GmP+XH2tysXd8s1UYm6fLi8vJqNOZMkujq/MvwIjezOBp7DPGrAssSUfIKGjdDhCb3SWzv&#10;Q8wNq5gTlpAhqh9DzrQ11P+tMGw8oK97nxOd0Zs6FLbzSNQhcHIfwNTVvDYmM7ha3hpk5L7k8/kh&#10;AJmcqBXHRmQq7oxKxsY9Kc3qikof5hIyRlXvT0ipXBymjMlh1k5mmmL3hufvG3b6yVRl/PbGo/eN&#10;e4scGVzsjW3tAN9yYPqU9V6f0j+pO5GxXbZUeMnHqbh0s4Rqt0CGsJ+n4OW8pke+FyEuBNID0qjR&#10;UoiPdGgDTcmhozhbA/566z7pE65JyllDA1ny8HMjUHFmvjlCPCGMIMZiZi7GVyNi8FSyPJW4jb0F&#10;emWCFGWXyaQfzYHUCPaVdscsRSWRcJJil1xGPDC3cb8oaPtINZtlNZpaL+K9e/bygIMEt5f2VaDv&#10;kB5pRB7gMLwdMvewOOqmF3Iw20TQdUzCY187hiY+Q6nbTmmlnPJZ67hDp78BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCyydkM3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8JAEIbvJv6HzZh4IbJL&#10;RYq1W2IwHiUR4b50h7Zpd7Z2F6j/3uGkt3kzT96PfDW6TpxxCI0nDbOpAoFUettQpWH39f6wBBGi&#10;IWs6T6jhBwOsitub3GTWX+gTz9tYCTahkBkNdYx9JmUoa3QmTH2PxL+jH5yJLIdK2sFc2Nx1MlFq&#10;IZ1piBNq0+O6xrLdnpyGj0al3WTt3+Sx3Sf2O5l4bDda39+Nry8gIo7xD4Zrfa4OBXc6+BPZIDrW&#10;6vGZUQ2LJ950BdJ0DuLAx3I2B1nk8v+E4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC0&#10;WLt/hgIAAIsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCyydkM3QAAAAoBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" adj="14780" fillcolor="red" strokecolor="#005c90 [3044]">
+                      <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+                      <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="1B8E8F55" w14:textId="77777777" w:rsidR="0003297C" w:rsidRDefault="0003297C" w:rsidP="000A7935">
+                          <w:p w14:paraId="2F7199CF" w14:textId="6529F279" w:rsidR="00FC0274" w:rsidRPr="00FC0274" w:rsidRDefault="00FC0274" w:rsidP="00FC0274">
                             <w:pPr>
-                              <w:ind w:left="0" w:right="0"/>
+                              <w:ind w:left="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00FC0274">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
-                          </w:p>
-[...3 lines deleted...]
-                              <w:jc w:val="center"/>
+                            <w:r w:rsidRPr="00FC0274">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
                               </w:rPr>
-                            </w:pPr>
-[...6 lines deleted...]
-                              </w:rPr>
+                              <w:br/>
                               <w:t>2</w:t>
                             </w:r>
-                          </w:p>
-[...3 lines deleted...]
-                              <w:jc w:val="center"/>
+                            <w:r w:rsidRPr="00FC0274">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
                               </w:rPr>
-                            </w:pPr>
+                              <w:br/>
+                              <w:t>3</w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="0003297C">
+            <w:r w:rsidR="008E013E" w:rsidRPr="0003297C">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2527F8BB" wp14:editId="097DE2B9">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2527F8BB" wp14:editId="4D4CE749">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>102235</wp:posOffset>
+                        <wp:posOffset>108585</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>431165</wp:posOffset>
+                        <wp:posOffset>433070</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1621790" cy="603250"/>
-                      <wp:effectExtent l="19050" t="19050" r="16510" b="25400"/>
+                      <wp:extent cx="1621790" cy="758190"/>
+                      <wp:effectExtent l="19050" t="19050" r="16510" b="22860"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Rektangel 3"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1621790" cy="603747"/>
+                                <a:ext cx="1621790" cy="758190"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:rect w14:anchorId="496C1588" id="Rektangel 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:8.05pt;margin-top:33.95pt;width:127.7pt;height:47.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4UnJWMQIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwlsBVtEWCEQvaBd&#10;JLba8+A4JJK/OjYE+us7dgK0256qcjBjz/h55s2bzJ7OWrGTRN9YU/DhIOdMGmHLxhwK/u11/emR&#10;Mx/AlKCskQW/SM+f5h8/zFo3lSNbW1VKZARi/LR1Ba9DcNMs86KWGvzAOmnIWVnUEGiLh6xEaAld&#10;q2yU5+OstVg6tEJ6T6erzsnnCb+qpAgvVeVlYKrglFtIK6Z1H9dsPoPpAcHVjejTgH/IQkNj6NEb&#10;1AoCsCM2f0DpRqD1tgoDYXVmq6oRMtVA1Qzzd9XsanAy1ULkeHejyf8/WPF82rktEg2t81NPZqzi&#10;XKGO/5QfOyeyLjey5DkwQYfD8Wg4+UKcCvKN84fJ50lkM7vfdujDV2k1i0bBkZqROILTxocu9BoS&#10;HzN23SiVGqIMawv+8DjMIz6QLioFgUztyoJ7c+AM1IEEJwImSG9VU8brEcjjYb9UyE5ATV+vc/r1&#10;mf0WFt9ega+7uOTq5KCbQJpUjS74Y7x8va1MRJdJVX0Fd9KitbflZYsMbScz78S6oUc24MMWkHRF&#10;1dCshBdaKmWpRNtbnNUWf/ztPMZTu8nLWUs6pfK/HwElZ+aol5YqHNKEOZFMwsegrmaFVr/ReCwi&#10;ArnACMLpSOs3y9DNAg2YkItFCiNhOggbs3MigseaI1Wv5zdA1/cykAqe7VWfMH3X0i6WxHBnpd+Q&#10;jJNG+pGLc/LrPkXdPwzznwAAAP//AwBQSwMEFAAGAAgAAAAhAJMfYrfcAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPhDAQhe8m/odmTLy5BaKwIGVjTNToTXTjdZZWINApod0F/72zJz2+fC9v&#10;vil3qx3Fycy+d6Qg3kQgDDVO99Qq+Px4utmC8AFJ4+jIKPgxHnbV5UWJhXYLvZtTHVrBI+QLVNCF&#10;MBVS+qYzFv3GTYaYfbvZYuA4t1LPuPC4HWUSRam02BNf6HAyj51phvpoFbwuydh/tfj2Ug/1fnC3&#10;z3GWW6Wur9aHexDBrOGvDGd9VoeKnQ7uSNqLkXMac1NBmuUgmCdZfAficAZJDrIq5f8Pql8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuFJyVjECAABgBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkx9it9wAAAAJAQAADwAAAAAAAAAAAAAAAACL&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="3pt"/>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                  <w:pict w14:anchorId="297F3DD6">
+                    <v:rect id="Rektangel 3" style="position:absolute;margin-left:8.55pt;margin-top:34.1pt;width:127.7pt;height:59.7pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="3pt" w14:anchorId="0C61F0D3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8L3rsMAIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyFU3aURYYVA9IJ2&#10;kXZXex4ch0TyV8eGQH99x06AdttTVQ5m7Bk/z7x5k9nDSSt2lOhba0qej8acSSNs1Zp9yV9f1p+m&#10;nPkApgJljSz5WXr+MP/4Yda5Qk5sY1UlkRGI8UXnSt6E4Ios86KRGvzIOmnIWVvUEGiL+6xC6Ahd&#10;q2wyHt9lncXKoRXSezpd9U4+T/h1LUV4qmsvA1Mlp9xCWjGtu7hm8xkUewTXtGJIA/4hCw2toUev&#10;UCsIwA7Y/gGlW4HW2zqMhNWZretWyFQDVZOP31Xz3ICTqRYix7srTf7/wYrH47PbItHQOV94MmMV&#10;pxp1/Kf82CmRdb6SJU+BCTrM7yb5/VfiVJDv/ss0J5tgsttthz58k1azaJQcqRmJIzhufOhDLyHx&#10;MWPXrVKpIcqwruSfp/k44gPpolYQyNSuKrk3e85A7UlwImCC9Fa1VbwegTzud0uF7AjU9PV6TL8h&#10;s9/C4tsr8E0fl1y9HHQbSJOq1SWfxsuX28pEdJlUNVRwIy1aO1udt8jQ9jLzTqxbemQDPmwBSVdU&#10;Dc1KeKKlVpZKtIPFWWPxx9/OYzy1m7ycdaRTKv/7AVByZg56aanCnCbMiWQSPgZ1MWu0+o3GYxER&#10;yAVGEE5P2rBZhn4WaMCEXCxSGAnTQdiYZycieKw5UvVyegN0Qy8DqeDRXvQJxbuW9rEkhhsrw4Zk&#10;nDQyjFyck1/3Ker2YZj/BAAA//8DAFBLAwQUAAYACAAAACEAqTCH8dwAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPTU+EMBRF9yb+h+aZuHMKjQKDlIkxUaM7UTPbN7QCoR+Edgb89z5XzvLm3Nx3&#10;XrVbrWEnPYfBOwnpJgGmXevV4DoJnx9PNwWwENEpNN5pCT86wK6+vKiwVH5x7/rUxI7RiAslSuhj&#10;nErOQ9tri2HjJ+2IffvZYqQ4d1zNuNC4NVwkScYtDo4u9Djpx163Y3O0El4XYYZ9h28vzdh8jf72&#10;Oc23Vsrrq/XhHljUa/wvw58+qUNNTgd/dCowQzlPqSkhKwQw4iIXd8AOBIo8A15X/PyD+hcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD8L3rsMAIAAGAEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCpMIfx3AAAAAkBAAAPAAAAAAAAAAAAAAAAAIoE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="0003297C">
+            <w:r w:rsidR="0003297C" w:rsidRPr="0003297C">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D6F7CF1" wp14:editId="79190A0E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D6F7CF1" wp14:editId="0F6994D5">
                   <wp:extent cx="1637969" cy="1710745"/>
                   <wp:effectExtent l="0" t="0" r="635" b="3810"/>
                   <wp:docPr id="11" name="Bildobjekt 11"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1967228674" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24"/>
+                          <a:blip r:embed="rId29"/>
                           <a:srcRect b="20764"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1678784" cy="1753373"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="67490245" w14:textId="77777777" w:rsidTr="0003297C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="67490245" w14:textId="77777777" w:rsidTr="185DA65C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0661F81C" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bild/serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="777801C4" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inställning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51E8B3DD" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="5BF8AD31" w14:textId="77777777" w:rsidTr="0003297C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="5BF8AD31" w14:textId="77777777" w:rsidTr="185DA65C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="76E8FADD" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Scout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="62ECDC68" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Mamiller – höftleder.</w:t>
+              <w:t>Mamiller</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – höftleder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33D05FD1" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="3FC2336C" w14:textId="77777777" w:rsidTr="0003297C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="3FC2336C" w14:textId="77777777" w:rsidTr="185DA65C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6E190997" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Njurar K-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5191C90F" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0E2"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>â</w:t>
             </w:r>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nedanför diafragma – crista iliaca.</w:t>
+              <w:t xml:space="preserve"> Nedanför diafragma – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>crista</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>iliaca</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60DB312B" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patienten ska andas in och hålla andan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="53FA2DF7" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="4CB0B819" w14:textId="77777777" w:rsidTr="0003297C">
+      <w:tr w:rsidR="005A512A" w:rsidRPr="0003297C" w14:paraId="72572F4A" w14:textId="77777777" w:rsidTr="185DA65C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="183B9625" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
-[...6 lines deleted...]
-              <w:ind w:right="0"/>
+          <w:p w14:paraId="67F2A427" w14:textId="11BC77B9" w:rsidR="005A512A" w:rsidRPr="0003297C" w:rsidRDefault="005A512A" w:rsidP="005A512A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0003297C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Njurar K+ nefrografisk fas</w:t>
+              <w:t>Premonitor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="40FBD019" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+          <w:p w14:paraId="62904DA6" w14:textId="6B7776DF" w:rsidR="005A512A" w:rsidRPr="0003297C" w:rsidRDefault="00902C37" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0E2"/>
-[...27 lines deleted...]
-              <w:t>Patienten ska andas in och hålla andan.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000F39A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ROI i proximala bukaorta, tröskelvärde 120 HU (GE och Toshiba), 90 HU (Siemens). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="54FFBF35" w14:textId="77777777" w:rsidR="005A512A" w:rsidRPr="0003297C" w:rsidRDefault="005A512A" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000768C3" w:rsidRPr="0003297C" w14:paraId="7A3FBA27" w14:textId="77777777" w:rsidTr="185DA65C">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B12489" w14:textId="12831844" w:rsidR="000768C3" w:rsidRPr="0003297C" w:rsidRDefault="000768C3" w:rsidP="0003297C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kortikomedullär</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004464B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fas BT+25 s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3999" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="344F3F6A" w14:textId="77777777" w:rsidR="004464B8" w:rsidRPr="0003297C" w:rsidRDefault="004464B8" w:rsidP="004464B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>â</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nedanför diafragma – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>crista</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>iliaca</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57D39288" w14:textId="5F4085DF" w:rsidR="000768C3" w:rsidRPr="0003297C" w:rsidRDefault="004464B8" w:rsidP="004464B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Patienten ska andas in och hålla andan.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3089" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA9416C" w14:textId="77777777" w:rsidR="000768C3" w:rsidRPr="0003297C" w:rsidRDefault="000768C3" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="4CB0B819" w14:textId="77777777" w:rsidTr="185DA65C">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="183B9625" w14:textId="4A46973C" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Njurar K+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nefrografisk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3999" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="40FBD019" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>â</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nedanför diafragma – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>crista</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>iliaca</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="176B33F0" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Patienten ska andas in och hålla andan.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3089" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="06B44466" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32937604" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06101E00" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="000A7935">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0003297C">
-        <w:lastRenderedPageBreak/>
         <w:t>Reformatering</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="2664"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="72C4F319" w14:textId="77777777" w:rsidTr="0003297C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="72C4F319" w14:textId="77777777" w:rsidTr="7C4DB6FE">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="335BA876" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Projektion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E5A9520" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inställning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5417D9CB" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50A3B97D" wp14:editId="340FDABC">
                       <wp:simplePos x="0" y="0"/>
@@ -1850,67 +2469,51 @@
                                     </w:rPr>
                                     <w:t>AX</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="50A3B97D" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
-[...15 lines deleted...]
-                    <v:shape id="Ned 20" o:spid="_x0000_s1027" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:78.25pt;margin-top:9.45pt;width:32.25pt;height:45.35pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDk6khCTgIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5x0TT+COkXQIsOA&#10;oA3QDj0rshwLkESNUmNnv36U7DRpt9OwHBhSovnI50ff3HbWsJ3CoMGVfDIac6achEq7bcl/PC+/&#10;XHEWonCVMOBUyfcq8Nv55083rZ+pM2jAVAoZFXFh1vqSNzH6WVEE2Sgrwgi8cnRZA1oRKcRtUaFo&#10;qbo1xdl4fFG0gJVHkCoEOr3vL/k8169rJeNjXQcVmSk59RazxWw3yRbzGzHbovCNlkMb4h+6sEI7&#10;An0rdS+iYK+o/yhltUQIUMeRBFtAXWup8gw0zWT8YZqnRniVZyFygn+jKfy/svJh9+TXSDS0PswC&#10;uWmKrkab/qk/1mWy9m9kqS4ySYfn4+vp5ZQzSVfkXJ9PE5nF8WGPIX5TYFlySl5B6xaI0GaexG4V&#10;Yp9/yEuAAYyultqYHOB2c2eQ7QS9vOVyTL8B4l2acawl6Z1d0jWTgkRUGxHJtb4qeXBbzoTZkjpl&#10;xIztICHkN5+w70VoeoxctpeE1ZF0abQt+VUCPiAblzpTWVnDBEfikhe7Tcc0AU9SoXSygWq/RobQ&#10;iy94udQEuxIhrgWS2qht2qD4SKY2QLPA4HHWAP7623nKL3mynLWkXprz56tAxZn57kgeXy9Syyye&#10;BngabE4D92rvgDie0K56mV16GKM5uDWCfaFFWyRUuhJOUmc9o0NwF/utolWVarHIaSRxL+LKPXmZ&#10;iifmEuHP3YtAP8gikp4e4KB0MfsgjD6XdHVkcghoIbLchuVNG3ca56zjJ2b+GwAA//8DAFBLAwQU&#10;AAYACAAAACEA8R382N8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fiy&#10;olVb13QCJC5wQCsIabe08dpqjVOadCv/HnOCm5/99Py9fDe7XpxxDJ0nDcuFAoFUe9tRo+Hj/flu&#10;DSJEQ9b0nlDDNwbYFddXucmsv9Aez2VsBIdQyIyGNsYhkzLULToTFn5A4tvRj85ElmMj7WguHO56&#10;mSiVSmc64g+tGfCpxfpUTk7D4TO+vVb7+mVSo3o8Hu6/ym42Wt/ezA9bEBHn+GeGX3xGh4KZKj+R&#10;DaJnvUpXbOVhvQHBhiRZcrmKF2qTgixy+b9C8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDk6khCTgIAAKoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDxHfzY3wAAAAoBAAAPAAAAAAAAAAAAAAAAAKgEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" adj="13920" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape w14:anchorId="50A3B97D" id="Ned 20" o:spid="_x0000_s1027" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:78.25pt;margin-top:9.45pt;width:32.25pt;height:45.35pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDk6khCTgIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5x0TT+COkXQIsOA&#10;oA3QDj0rshwLkESNUmNnv36U7DRpt9OwHBhSovnI50ff3HbWsJ3CoMGVfDIac6achEq7bcl/PC+/&#10;XHEWonCVMOBUyfcq8Nv55083rZ+pM2jAVAoZFXFh1vqSNzH6WVEE2Sgrwgi8cnRZA1oRKcRtUaFo&#10;qbo1xdl4fFG0gJVHkCoEOr3vL/k8169rJeNjXQcVmSk59RazxWw3yRbzGzHbovCNlkMb4h+6sEI7&#10;An0rdS+iYK+o/yhltUQIUMeRBFtAXWup8gw0zWT8YZqnRniVZyFygn+jKfy/svJh9+TXSDS0PswC&#10;uWmKrkab/qk/1mWy9m9kqS4ySYfn4+vp5ZQzSVfkXJ9PE5nF8WGPIX5TYFlySl5B6xaI0GaexG4V&#10;Yp9/yEuAAYyultqYHOB2c2eQ7QS9vOVyTL8B4l2acawl6Z1d0jWTgkRUGxHJtb4qeXBbzoTZkjpl&#10;xIztICHkN5+w70VoeoxctpeE1ZF0abQt+VUCPiAblzpTWVnDBEfikhe7Tcc0AU9SoXSygWq/RobQ&#10;iy94udQEuxIhrgWS2qht2qD4SKY2QLPA4HHWAP7623nKL3mynLWkXprz56tAxZn57kgeXy9Syyye&#10;BngabE4D92rvgDie0K56mV16GKM5uDWCfaFFWyRUuhJOUmc9o0NwF/utolWVarHIaSRxL+LKPXmZ&#10;iifmEuHP3YtAP8gikp4e4KB0MfsgjD6XdHVkcghoIbLchuVNG3ca56zjJ2b+GwAA//8DAFBLAwQU&#10;AAYACAAAACEA8R382N8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fiy&#10;olVb13QCJC5wQCsIabe08dpqjVOadCv/HnOCm5/99Py9fDe7XpxxDJ0nDcuFAoFUe9tRo+Hj/flu&#10;DSJEQ9b0nlDDNwbYFddXucmsv9Aez2VsBIdQyIyGNsYhkzLULToTFn5A4tvRj85ElmMj7WguHO56&#10;mSiVSmc64g+tGfCpxfpUTk7D4TO+vVb7+mVSo3o8Hu6/ym42Wt/ezA9bEBHn+GeGX3xGh4KZKj+R&#10;DaJnvUpXbOVhvQHBhiRZcrmKF2qTgixy+b9C8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDk6khCTgIAAKoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDxHfzY3wAAAAoBAAAPAAAAAAAAAAAAAAAAAKgEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" adj="13920" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox style="layout-flow:vertical" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="7EC8CE25" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0066564D" w:rsidRDefault="0003297C" w:rsidP="000A7935">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>AX</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
@@ -1954,53 +2557,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="3578B6B1" id="Rak 8" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-2.55pt,55.6pt" to="120.95pt,56.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALLFc3uAEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X2RnaxcYcXpokO0w&#10;dAW2/QBGlmwB+oKoxcm/L6WkabfdhvkgkCL1yPdIr++PzrKDSmiC73m7aDhTXobB+LHnP3/s3q84&#10;wwx+ABu86vlJIb/f3Lxbz7FTyzAFO6jECMRjN8eeTznHTgiUk3KAixCVp6AOyUEmN41iSDATurNi&#10;2TR3Yg5piClIhUi323OQbyq+1krmb1qjysz2nHrL9Uz13JdTbNbQjQniZOSlDfiHLhwYT0WvUFvI&#10;wH4l8xeUMzIFDDovZHAiaG2kqhyITdv8web7BFFVLiQOxqtM+P9g5ePhwT8lkmGO2GF8SoXFUSfH&#10;tDXxC8208qJO2bHKdrrKpo6ZSbpsb+9WH29JXUmxdvmpqbKKM0yBiwnzZxUcK0bPrfGFFXRw+IqZ&#10;SlPqS0q59mFnrK2TsZ7NPf+wagmTSaAF0RYymS4OPUc/cgZ2pM2TOVVIDNYM5XkBwjTuH2xiB6Dp&#10;73YNfWXgVO63tFJ7Czid82rovBfOZFpOa1zPV+Xxy2vrC7qq63Vh8KpesfZhOFVRRfFodLXoZc3K&#10;brz1yX77M2yeAQAA//8DAFBLAwQUAAYACAAAACEA3QOWsd4AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU7DMBBF90jcwRokdq1jQ6GEOFWJxIIFUik9gBsbOyIeh9htA6dnuoLl/Hn686ZaTaFn&#10;RzumLqICMS+AWWyj6dAp2L0/z5bAUtZodB/RKvi2CVb15UWlSxNP+GaP2+wYlWAqtQKf81Bynlpv&#10;g07zOFik3Uccg840jo6bUZ+oPPRcFsUdD7pDuuD1YBtv28/tISh4jT/Y3C9e2mL95TZCNE9ZOq/U&#10;9dW0fgSW7ZT/YDjrkzrU5LSPBzSJ9QpmC0Ek5UJIYATIW/EAbH9ObiTwuuL/X6h/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAAssVze4AQAAVAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN0DlrHeAAAACgEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                  <w:pict w14:anchorId="50073490">
+                    <v:line id="Rak 8" style="position:absolute;flip:x;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="-2.55pt,55.6pt" to="120.95pt,56.6pt" w14:anchorId="3578B6B1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALLFc3uAEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X2RnaxcYcXpokO0w&#10;dAW2/QBGlmwB+oKoxcm/L6WkabfdhvkgkCL1yPdIr++PzrKDSmiC73m7aDhTXobB+LHnP3/s3q84&#10;wwx+ABu86vlJIb/f3Lxbz7FTyzAFO6jECMRjN8eeTznHTgiUk3KAixCVp6AOyUEmN41iSDATurNi&#10;2TR3Yg5piClIhUi323OQbyq+1krmb1qjysz2nHrL9Uz13JdTbNbQjQniZOSlDfiHLhwYT0WvUFvI&#10;wH4l8xeUMzIFDDovZHAiaG2kqhyITdv8web7BFFVLiQOxqtM+P9g5ePhwT8lkmGO2GF8SoXFUSfH&#10;tDXxC8208qJO2bHKdrrKpo6ZSbpsb+9WH29JXUmxdvmpqbKKM0yBiwnzZxUcK0bPrfGFFXRw+IqZ&#10;SlPqS0q59mFnrK2TsZ7NPf+wagmTSaAF0RYymS4OPUc/cgZ2pM2TOVVIDNYM5XkBwjTuH2xiB6Dp&#10;73YNfWXgVO63tFJ7Czid82rovBfOZFpOa1zPV+Xxy2vrC7qq63Vh8KpesfZhOFVRRfFodLXoZc3K&#10;brz1yX77M2yeAQAA//8DAFBLAwQUAAYACAAAACEA3QOWsd4AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU7DMBBF90jcwRokdq1jQ6GEOFWJxIIFUik9gBsbOyIeh9htA6dnuoLl/Hn686ZaTaFn&#10;RzumLqICMS+AWWyj6dAp2L0/z5bAUtZodB/RKvi2CVb15UWlSxNP+GaP2+wYlWAqtQKf81Bynlpv&#10;g07zOFik3Uccg840jo6bUZ+oPPRcFsUdD7pDuuD1YBtv28/tISh4jT/Y3C9e2mL95TZCNE9ZOq/U&#10;9dW0fgSW7ZT/YDjrkzrU5LSPBzSJ9QpmC0Ek5UJIYATIW/EAbH9ObiTwuuL/X6h/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAAssVze4AQAAVAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN0DlrHeAAAACgEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38D31B76" wp14:editId="15D14221">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>285750</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>100965</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="494665"/>
@@ -2052,51 +2655,65 @@
                                     </w:rPr>
                                     <w:t>SAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="38D31B76" id="Upp 24" o:spid="_x0000_s1028" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:22.5pt;margin-top:7.95pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoRvKaVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06yNOuCOkXQIsOA&#10;oivQDj0rshwLkESNUmJ3Xz9Kctqs22lYDgQpUY/k82MurwZr2EFh0OBqPj2bcKachEa7Xc2/P24+&#10;XHAWonCNMOBUzZ9V4Fer9+8ue79UM+jANAoZgbiw7H3Nuxj9sqqC7JQV4Qy8cnTZAloRKcRd1aDo&#10;Cd2aajaZLKoesPEIUoVApzflkq8yftsqGb+1bVCRmZpTbzFbzHabbLW6FMsdCt9pObYh/qELK7Sj&#10;oi9QNyIKtkf9B5TVEiFAG88k2AraVkuVZ6BpppM30zx0wqs8C5ET/AtN4f/ByrvDg79HoqH3YRnI&#10;TVMMLVqGQGydzyfpl2ejbtmQqXt+oU4NkUk6nE8nsykRLOlq/nm+WJwnaqsClSA9hvhFgWXJqfne&#10;rxGhz7jicBtiyT5mpRcBjG422pgc4G57bZAdBH3IzSb3VJ78lmYc60mGs0/UMpOCBNUaEcm1vql5&#10;cDvOhNmRUmXEXNtBqkBIpcMbEbpSI8MWeVgdSaNG25pfFDZKZePSM5VVNk7wSmLy4rAdmKbCswSU&#10;TrbQPN9joZY6DF5uNPFxK0K8F0jKo0PapviNTGuAZoHR46wD/Pm385Rf82RpbM56EjON+mMvUHFm&#10;vjpSy8dF+oYsngZ4GmxPA7e310A0T3OD2aXHGM3RbRHsE+3dOhWmK+EkNVdIHYPrWJaMNleq9Tqn&#10;keK9iLfuwcsEfuT8cXgS6EddRBLUHRyFL5ZvtFFySVivZI4B7UfW27jLaQFP45z1+o+z+gUAAP//&#10;AwBQSwMEFAAGAAgAAAAhAI8Lcm7dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI&#10;3MEaJHbUiSulIcSpEBKodEfhAE48TSLicYjd1OH0uCu6HP2v99+U22AGNuPkeksS0lUCDKmxuqdW&#10;wtfn60MOzHlFWg2WUMKCDrbV7U2pCm3P9IHzwbcsQsgVSkLn/Vhw7poOjXIrOyLF7Ggno3w8p5br&#10;SZ0j3AxcJEnGjeopLnRqxJcOm+/DyUjIw+Mu/d3NYdnsl/rd/5j9sXmT8v4uPD8B8xj8fxku+lEd&#10;quhU2xNpxwYJ63wdmxKEyIBd8jQTwOoI3wjgVcmvH6j+AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAOhG8ppVAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAI8Lcm7dAAAACAEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shapetype w14:anchorId="38D31B76" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:formulas>
+                        <v:f eqn="val #0"/>
+                        <v:f eqn="val #1"/>
+                        <v:f eqn="sum 21600 0 #1"/>
+                        <v:f eqn="prod #0 #1 10800"/>
+                        <v:f eqn="sum #0 0 @3"/>
+                      </v:formulas>
+                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
+                      <v:handles>
+                        <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
+                      </v:handles>
+                    </v:shapetype>
+                    <v:shape id="Upp 24" o:spid="_x0000_s1028" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:22.5pt;margin-top:7.95pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoRvKaVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06yNOuCOkXQIsOA&#10;oivQDj0rshwLkESNUmJ3Xz9Kctqs22lYDgQpUY/k82MurwZr2EFh0OBqPj2bcKachEa7Xc2/P24+&#10;XHAWonCNMOBUzZ9V4Fer9+8ue79UM+jANAoZgbiw7H3Nuxj9sqqC7JQV4Qy8cnTZAloRKcRd1aDo&#10;Cd2aajaZLKoesPEIUoVApzflkq8yftsqGb+1bVCRmZpTbzFbzHabbLW6FMsdCt9pObYh/qELK7Sj&#10;oi9QNyIKtkf9B5TVEiFAG88k2AraVkuVZ6BpppM30zx0wqs8C5ET/AtN4f/ByrvDg79HoqH3YRnI&#10;TVMMLVqGQGydzyfpl2ejbtmQqXt+oU4NkUk6nE8nsykRLOlq/nm+WJwnaqsClSA9hvhFgWXJqfne&#10;rxGhz7jicBtiyT5mpRcBjG422pgc4G57bZAdBH3IzSb3VJ78lmYc60mGs0/UMpOCBNUaEcm1vql5&#10;cDvOhNmRUmXEXNtBqkBIpcMbEbpSI8MWeVgdSaNG25pfFDZKZePSM5VVNk7wSmLy4rAdmKbCswSU&#10;TrbQPN9joZY6DF5uNPFxK0K8F0jKo0PapviNTGuAZoHR46wD/Pm385Rf82RpbM56EjON+mMvUHFm&#10;vjpSy8dF+oYsngZ4GmxPA7e310A0T3OD2aXHGM3RbRHsE+3dOhWmK+EkNVdIHYPrWJaMNleq9Tqn&#10;keK9iLfuwcsEfuT8cXgS6EddRBLUHRyFL5ZvtFFySVivZI4B7UfW27jLaQFP45z1+o+z+gUAAP//&#10;AwBQSwMEFAAGAAgAAAAhAI8Lcm7dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI&#10;3MEaJHbUiSulIcSpEBKodEfhAE48TSLicYjd1OH0uCu6HP2v99+U22AGNuPkeksS0lUCDKmxuqdW&#10;wtfn60MOzHlFWg2WUMKCDrbV7U2pCm3P9IHzwbcsQsgVSkLn/Vhw7poOjXIrOyLF7Ggno3w8p5br&#10;SZ0j3AxcJEnGjeopLnRqxJcOm+/DyUjIw+Mu/d3NYdnsl/rd/5j9sXmT8v4uPD8B8xj8fxku+lEd&#10;quhU2xNpxwYJ63wdmxKEyIBd8jQTwOoI3wjgVcmvH6j+AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAOhG8ppVAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAI8Lcm7dAAAACAEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="2DABB1FB" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0066567D" w:rsidRDefault="0003297C" w:rsidP="000A7935">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
@@ -2139,120 +2756,120 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="454BBEE8" id="Rak 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="59.4pt,-3.1pt" to="59.5pt,82.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBs5pWurQEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815TcoHAEyznEcC5F&#10;G6DtB6wpUiLAF7iMZf99l7TjpMktqA/0krs73BmO1ndHZ9lBJTTB97xdNJwpL8Ng/NjzP793X1ac&#10;YQY/gA1e9fykkN9tPn9az7FTyzAFO6jECMRjN8eeTznHTgiUk3KAixCVp6QOyUGmbRrFkGAmdGfF&#10;smm+iTmkIaYgFSKdbs9Jvqn4WiuZf2qNKjPbc5ot1zXVdV9WsVlDNyaIk5GXMeADUzgwni69Qm0h&#10;A3tK5h2UMzIFDDovZHAiaG2kqhyITdu8YfNrgqgqFxIH41Um/H+w8sfh3j8mkmGO2GF8TIXFUSdX&#10;/mk+dqxina5iqWNmkg7bm5YElZRom9XN8va2aCleemPC/KCCYyXouTW+UIEODt8xn0ufS8qxDztj&#10;bX0O69nc86+rtikXALlCW8gUujj0HP3IGdiR7CZzqpAYrBlKewHCNO7vbWIHoCff7Rr6XSb7p6zc&#10;vQWcznU1dTaDM5kcaY3r+ao0P3dbX9BV9dSFwYtkJdqH4VSVFGVH71XluHirGOL1nuLXX8DmLwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAI7rdJzeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNxaOxWN0hCnQkiVgFNpOcDNjZc4Il5HsduGv2d7orcd7WjmTbWefC9OOMYukIZsrkAg&#10;NcF21Gr42G9mBYiYDFnTB0INvxhhXd/eVKa04UzveNqlVnAIxdJocCkNpZSxcehNnIcBiX/fYfQm&#10;sRxbaUdz5nDfy4VSufSmI25wZsBnh83P7ug1fKr9F21XhaMGX5av/m2jaNtrfX83PT2CSDilfzNc&#10;8BkdamY6hCPZKHrWWcHoScMsX4C4GLIVjzvwkT8sQdaVvJ5Q/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBs5pWurQEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCO63Sc3gAAAAoBAAAPAAAAAAAAAAAAAAAAAAcEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                  <w:pict w14:anchorId="0C15C3DD">
+                    <v:line id="Rak 16" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="59.4pt,-3.1pt" to="59.5pt,82.25pt" w14:anchorId="454BBEE8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBs5pWurQEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815TcoHAEyznEcC5F&#10;G6DtB6wpUiLAF7iMZf99l7TjpMktqA/0krs73BmO1ndHZ9lBJTTB97xdNJwpL8Ng/NjzP793X1ac&#10;YQY/gA1e9fykkN9tPn9az7FTyzAFO6jECMRjN8eeTznHTgiUk3KAixCVp6QOyUGmbRrFkGAmdGfF&#10;smm+iTmkIaYgFSKdbs9Jvqn4WiuZf2qNKjPbc5ot1zXVdV9WsVlDNyaIk5GXMeADUzgwni69Qm0h&#10;A3tK5h2UMzIFDDovZHAiaG2kqhyITdu8YfNrgqgqFxIH41Um/H+w8sfh3j8mkmGO2GF8TIXFUSdX&#10;/mk+dqxina5iqWNmkg7bm5YElZRom9XN8va2aCleemPC/KCCYyXouTW+UIEODt8xn0ufS8qxDztj&#10;bX0O69nc86+rtikXALlCW8gUujj0HP3IGdiR7CZzqpAYrBlKewHCNO7vbWIHoCff7Rr6XSb7p6zc&#10;vQWcznU1dTaDM5kcaY3r+ao0P3dbX9BV9dSFwYtkJdqH4VSVFGVH71XluHirGOL1nuLXX8DmLwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAI7rdJzeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNxaOxWN0hCnQkiVgFNpOcDNjZc4Il5HsduGv2d7orcd7WjmTbWefC9OOMYukIZsrkAg&#10;NcF21Gr42G9mBYiYDFnTB0INvxhhXd/eVKa04UzveNqlVnAIxdJocCkNpZSxcehNnIcBiX/fYfQm&#10;sRxbaUdz5nDfy4VSufSmI25wZsBnh83P7ug1fKr9F21XhaMGX5av/m2jaNtrfX83PT2CSDilfzNc&#10;8BkdamY6hCPZKHrWWcHoScMsX4C4GLIVjzvwkT8sQdaVvJ5Q/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBs5pWurQEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCO63Sc3gAAAAoBAAAPAAAAAAAAAAAAAAAAAAcEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="601E1FBD" wp14:editId="7EB47231">
                   <wp:extent cx="1512741" cy="1007655"/>
                   <wp:effectExtent l="0" t="0" r="0" b="2540"/>
                   <wp:docPr id="7" name="Bildobjekt 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1602585830" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25"/>
+                          <a:blip r:embed="rId30"/>
                           <a:srcRect l="9316" r="4515" b="43695"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1573620" cy="1048207"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="320B338A" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
@@ -2400,53 +3017,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="2E1E8C81" id="Rak 23" o:spid="_x0000_s1026" style="position:absolute;flip:x y;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-2.75pt,53.4pt" to="122.75pt,53.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFahQOtgEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uPEzEMviPxH6Lcaaa7WlRGTfewVeGA&#10;YCUedzeTzETKS3HotP8eJ32wwA0xh8iJ7c/252/Wj0fv2EFntDFIvlx0nOmg4mDDKPm3r7s3K86w&#10;QBjAxaAlP2nkj5vXr9Zz6vVdnKIbdGYEErCfk+RTKakXAtWkPeAiJh3IaWL2UOiaRzFkmAndO3HX&#10;dW/FHPOQclQakV63ZyffNHxjtCqfjUFdmJOceivtzO3c11Ns1tCPGdJk1aUN+IcuPNhARW9QWyjA&#10;fmT7F5S3KkeMpixU9CIaY5VuM9A0y+6Pab5MkHSbhcjBdKMJ/x+s+nR4Cs+ZaJgT9piec53iaLJn&#10;xtn0gXbKm/W9WtVHPbNjI/B0I1AfC1P0uHx4d796IJ7V1SfOYDUxZSzvdfSsGpI7G+ps0MPhIxZq&#10;gEKvIfU5xJ11ru3HBTZLfr9adhUaSCbGQSHTp0FyDCNn4EbSnyq5QWJ0dqjpFQjzuH9ymR2ANLDb&#10;dfTVtVO538Jq7S3gdI5rrrM6vC0kUWe95KuafM12oaLrJrLLBL84rNY+DqdGrag3WmArehFbVcjL&#10;O9kvf4nNTwAAAP//AwBQSwMEFAAGAAgAAAAhAFykLzHaAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj1FOwzAQRP+RuIO1SPy1TksdlRCnqkAcgLYHcOMlsRqvo9hNAqdnKyHB586OZt6Uu9l3YsQh&#10;ukAaVssMBFIdrKNGw+n4vtiCiMmQNV0g1PCFEXbV/V1pChsm+sDxkBrBIRQLo6FNqS+kjHWL3sRl&#10;6JH49xkGbxKfQyPtYCYO951cZ1kuvXHEDa3p8bXF+nK4eg3u6ej6+Xs/PpvNKn9TJ3WZSGn9+DDv&#10;X0AknNOfGW74jA4VM53DlWwUnYaFUuxkPct5AhvWm5ty/lVkVcr/E6ofAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMVqFA62AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAFykLzHaAAAACgEAAA8AAAAAAAAAAAAAAAAAEAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                  <w:pict w14:anchorId="5702763B">
+                    <v:line id="Rak 23" style="position:absolute;flip:x y;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="-2.75pt,53.4pt" to="122.75pt,53.4pt" w14:anchorId="2E1E8C81" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFahQOtgEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uPEzEMviPxH6Lcaaa7WlRGTfewVeGA&#10;YCUedzeTzETKS3HotP8eJ32wwA0xh8iJ7c/252/Wj0fv2EFntDFIvlx0nOmg4mDDKPm3r7s3K86w&#10;QBjAxaAlP2nkj5vXr9Zz6vVdnKIbdGYEErCfk+RTKakXAtWkPeAiJh3IaWL2UOiaRzFkmAndO3HX&#10;dW/FHPOQclQakV63ZyffNHxjtCqfjUFdmJOceivtzO3c11Ns1tCPGdJk1aUN+IcuPNhARW9QWyjA&#10;fmT7F5S3KkeMpixU9CIaY5VuM9A0y+6Pab5MkHSbhcjBdKMJ/x+s+nR4Cs+ZaJgT9piec53iaLJn&#10;xtn0gXbKm/W9WtVHPbNjI/B0I1AfC1P0uHx4d796IJ7V1SfOYDUxZSzvdfSsGpI7G+ps0MPhIxZq&#10;gEKvIfU5xJ11ru3HBTZLfr9adhUaSCbGQSHTp0FyDCNn4EbSnyq5QWJ0dqjpFQjzuH9ymR2ANLDb&#10;dfTVtVO538Jq7S3gdI5rrrM6vC0kUWe95KuafM12oaLrJrLLBL84rNY+DqdGrag3WmArehFbVcjL&#10;O9kvf4nNTwAAAP//AwBQSwMEFAAGAAgAAAAhAFykLzHaAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj1FOwzAQRP+RuIO1SPy1TksdlRCnqkAcgLYHcOMlsRqvo9hNAqdnKyHB586OZt6Uu9l3YsQh&#10;ukAaVssMBFIdrKNGw+n4vtiCiMmQNV0g1PCFEXbV/V1pChsm+sDxkBrBIRQLo6FNqS+kjHWL3sRl&#10;6JH49xkGbxKfQyPtYCYO951cZ1kuvXHEDa3p8bXF+nK4eg3u6ej6+Xs/PpvNKn9TJ3WZSGn9+DDv&#10;X0AknNOfGW74jA4VM53DlWwUnYaFUuxkPct5AhvWm5ty/lVkVcr/E6ofAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMVqFA62AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAFykLzHaAAAACgEAAA8AAAAAAAAAAAAAAAAAEAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1889A16F" wp14:editId="7302F03E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>323215</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>153670</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="494665"/>
                       <wp:effectExtent l="0" t="4128" r="4763" b="4762"/>
@@ -2584,442 +3201,431 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="0AAF7D0C" id="Rak 12" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="61.95pt,1.8pt" to="62.7pt,100.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAomSbyrgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b2Sn65AacXpokF2G&#10;rcDWH8DIki1AXxC1OPn3o5Q07bbbMB9kSiSfyMen9ePRWXZQCU3wPW8XDWfKyzAYP/b85cfudsUZ&#10;ZvAD2OBVz08K+ePm5sN6jp1ahinYQSVGIB67OfZ8yjl2QqCclANchKg8OXVIDjJt0yiGBDOhOyuW&#10;TfNJzCENMQWpEOl0e3byTcXXWsn8TWtUmdmeU225rqmu+7KKzRq6MUGcjLyUAf9QhQPj6dIr1BYy&#10;sJ/J/AXljEwBg84LGZwIWhupag/UTdv80c33CaKqvRA5GK804f+DlV8PT/45EQ1zxA7jcypdHHVy&#10;5U/1sWMl63QlSx0zk3T4cP+x5UySo13ePzR3beFSvOXGhPmzCo4Vo+fW+NIKdHD4gvkc+hpSjn3Y&#10;GWvrOKxnc8/vVm1DE5NAqtAWMpkuDj1HP3IGdiS5yZwqJAZrhpJegDCN+yeb2AFo5LtdQ9+lst/C&#10;yt1bwOkcV11nMTiTSZHWuJ6vSvJrtvUFXVVNXTp4o6xY+zCcKpOi7GhelY6Ltoog3u/Jfv8CNr8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARe//m3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xb8Iw&#10;FIR3JP6D9ZC6gU0oKKRxUFUJqe1EoUO7mfgRR9jPUWwg/fc1Uzue7nT3XbkZnGVX7EPrScJ8JoAh&#10;1V631Ej4PGynObAQFWllPaGEHwywqcajUhXa3+gDr/vYsFRCoVASTIxdwXmoDToVZr5DSt7J907F&#10;JPuG617dUrmzPBNixZ1qKS0Y1eGLwfq8vzgJX+LwTbt1bqjG1+Wbe98K2lkpHybD8xOwiEP8C8Md&#10;P6FDlZiO/kI6MJt0tlinqITFCtjdz5aPwI4SMjHPgVcl//+g+gUAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAomSbyrgEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQARe//m3QAAAAkBAAAPAAAAAAAAAAAAAAAAAAgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                  <w:pict w14:anchorId="3887CDDE">
+                    <v:line id="Rak 12" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="61.95pt,1.8pt" to="62.7pt,100.9pt" w14:anchorId="0AAF7D0C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAomSbyrgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b2Sn65AacXpokF2G&#10;rcDWH8DIki1AXxC1OPn3o5Q07bbbMB9kSiSfyMen9ePRWXZQCU3wPW8XDWfKyzAYP/b85cfudsUZ&#10;ZvAD2OBVz08K+ePm5sN6jp1ahinYQSVGIB67OfZ8yjl2QqCclANchKg8OXVIDjJt0yiGBDOhOyuW&#10;TfNJzCENMQWpEOl0e3byTcXXWsn8TWtUmdmeU225rqmu+7KKzRq6MUGcjLyUAf9QhQPj6dIr1BYy&#10;sJ/J/AXljEwBg84LGZwIWhupag/UTdv80c33CaKqvRA5GK804f+DlV8PT/45EQ1zxA7jcypdHHVy&#10;5U/1sWMl63QlSx0zk3T4cP+x5UySo13ePzR3beFSvOXGhPmzCo4Vo+fW+NIKdHD4gvkc+hpSjn3Y&#10;GWvrOKxnc8/vVm1DE5NAqtAWMpkuDj1HP3IGdiS5yZwqJAZrhpJegDCN+yeb2AFo5LtdQ9+lst/C&#10;yt1bwOkcV11nMTiTSZHWuJ6vSvJrtvUFXVVNXTp4o6xY+zCcKpOi7GhelY6Ltoog3u/Jfv8CNr8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARe//m3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xb8Iw&#10;FIR3JP6D9ZC6gU0oKKRxUFUJqe1EoUO7mfgRR9jPUWwg/fc1Uzue7nT3XbkZnGVX7EPrScJ8JoAh&#10;1V631Ej4PGynObAQFWllPaGEHwywqcajUhXa3+gDr/vYsFRCoVASTIxdwXmoDToVZr5DSt7J907F&#10;JPuG617dUrmzPBNixZ1qKS0Y1eGLwfq8vzgJX+LwTbt1bqjG1+Wbe98K2lkpHybD8xOwiEP8C8Md&#10;P6FDlZiO/kI6MJt0tlinqITFCtjdz5aPwI4SMjHPgVcl//+g+gUAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAomSbyrgEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQARe//m3QAAAAkBAAAPAAAAAAAAAAAAAAAAAAgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="350C812A" wp14:editId="3BC3ECF8">
                   <wp:extent cx="1550491" cy="1284453"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Bildobjekt 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="275325773" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26"/>
+                          <a:blip r:embed="rId31"/>
                           <a:srcRect l="2823" r="4038"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1613717" cy="1336831"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="0D0714BD" w14:textId="77777777" w:rsidTr="0003297C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="0D0714BD" w14:textId="77777777" w:rsidTr="7C4DB6FE">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="08AEE83E" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">AX </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="39104434" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+          <w:p w14:paraId="39104434" w14:textId="18FD9E66" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0003297C">
+            <w:r w:rsidRPr="7C4DB6FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Justeras så att anatomin blir symmetrisk (t.ex. efter bäckenet). DFOV ska omfatta hela övre buken med 5-10 cm marginal på vardera sidan om kroppen.</w:t>
+              <w:t xml:space="preserve">Justeras så att anatomin blir symmetrisk (t.ex. efter bäckenet). DFOV ska omfatta </w:t>
+            </w:r>
+            <w:r w:rsidR="1637A213" w:rsidRPr="7C4DB6FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>njurarna</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C4DB6FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med 5-10 cm marginal på vardera sidan om kroppen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="401542C7" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AAF9580" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="19A41F26" w14:textId="77777777" w:rsidTr="0003297C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="19A41F26" w14:textId="77777777" w:rsidTr="7C4DB6FE">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="63B343D7" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6F3E7D3F" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Justeras så att anatomin blir symmetrisk.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="4B57DA8A" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="0467B555" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="1C64F7FD" w14:textId="77777777" w:rsidTr="0003297C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="1C64F7FD" w14:textId="77777777" w:rsidTr="7C4DB6FE">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="484BC128" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1D3DF8E5" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Justeras så att anatomin blir symmetrisk.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="6D82291A" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="356FC853" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="688A6499" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -3036,51 +3642,51 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1105"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="223133CF" w14:textId="77777777" w:rsidTr="00FE3B0C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="223133CF" w14:textId="77777777" w:rsidTr="005A3864">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="256775C9" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
@@ -3156,59 +3762,61 @@
               <w:t>Snitt/ink.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DBF1669" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kernel</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>(Siemens/GE/Toshiba)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76CB7316" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
@@ -3246,51 +3854,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Arkiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="4C6FFF18" w14:textId="77777777" w:rsidTr="00FE3B0C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="4C6FFF18" w14:textId="77777777" w:rsidTr="005A3864">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="549D5674" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3414,51 +4022,51 @@
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BB867B9" w14:textId="7E66C54C" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="1E8ED89E" w14:textId="77777777" w:rsidTr="00FE3B0C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="1E8ED89E" w14:textId="77777777" w:rsidTr="005A3864">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F9A2238" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3628,51 +4236,51 @@
           </w:tcPr>
           <w:p w14:paraId="6BDD2986" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="6CF89171" w14:textId="77777777" w:rsidTr="00FE3B0C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="6CF89171" w14:textId="77777777" w:rsidTr="005A3864">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6918DE44" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="227" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3871,92 +4479,126 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00F96997">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="0003297C" w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="5B1947E0" w14:textId="77777777" w:rsidTr="00FE3B0C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="5B1947E0" w14:textId="77777777" w:rsidTr="005A3864">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16F091C4" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+          <w:p w14:paraId="16F091C4" w14:textId="0DB9D4F4" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Njurar K+</w:t>
+              <w:t>Njurar</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> K+</w:t>
+            </w:r>
+            <w:r w:rsidR="00B32FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B32FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kortikomedul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2614CD78" w14:textId="7F3B0383" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="008C747B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -4045,51 +4687,51 @@
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70BE99A5" w14:textId="539738ED" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="10F793E2" w14:textId="77777777" w:rsidTr="00FE3B0C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="10F793E2" w14:textId="77777777" w:rsidTr="005A3864">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73E73CCE" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -4267,51 +4909,51 @@
           <w:p w14:paraId="3060E9D6" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="320EBD52" w14:textId="77777777" w:rsidTr="00FE3B0C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="320EBD52" w14:textId="77777777" w:rsidTr="005A3864">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04F0F01D" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -4489,51 +5131,51 @@
           <w:p w14:paraId="7A733D97" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="16AD4CDE" w14:textId="77777777" w:rsidTr="00FE3B0C">
+      <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="16AD4CDE" w14:textId="77777777" w:rsidTr="005A3864">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A81C92E" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -4742,262 +5384,710 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="2C27BD70" w14:textId="77777777" w:rsidTr="00FE3B0C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="116A9327" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+          <w:p w14:paraId="116A9327" w14:textId="7232C23D" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="00EA672A" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0003297C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Scout</w:t>
+              <w:t>Njurar K+</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>hetrografisk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="409C02FA" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+          <w:p w14:paraId="552685E6" w14:textId="77777777" w:rsidR="0003297C" w:rsidRDefault="00EA672A" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0003297C">
-[...5 lines deleted...]
-              <w:t>-</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>COR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C6F857F" w14:textId="77777777" w:rsidR="006D2540" w:rsidRDefault="006D2540" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SAG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="409C02FA" w14:textId="24B722D9" w:rsidR="006D2540" w:rsidRPr="0003297C" w:rsidRDefault="004F44DC" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>AX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2B196C" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+          <w:p w14:paraId="5F605DC5" w14:textId="77777777" w:rsidR="0003297C" w:rsidRDefault="00AB2DBF" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0003297C">
-[...5 lines deleted...]
-              <w:t>-</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5/3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AB90455" w14:textId="77777777" w:rsidR="006D2540" w:rsidRDefault="006D2540" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5/3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C2B196C" w14:textId="52400022" w:rsidR="004F44DC" w:rsidRPr="0003297C" w:rsidRDefault="004F44DC" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0,6/0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7B0D96" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+          <w:p w14:paraId="00A2B66C" w14:textId="0593B8D2" w:rsidR="0003297C" w:rsidRDefault="00AB2DBF" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0003297C">
-[...5 lines deleted...]
-              <w:t>-</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Br40/</w:t>
+            </w:r>
+            <w:r w:rsidR="006D2540">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tandard/FC08</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71D0106C" w14:textId="77777777" w:rsidR="006D2540" w:rsidRDefault="006D2540" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Br40/Standard/FC08</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7B0D96" w14:textId="72B831AF" w:rsidR="004F44DC" w:rsidRPr="0003297C" w:rsidRDefault="004F44DC" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Br40/Standard/FC08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77C52D06" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+          <w:p w14:paraId="423FD2CC" w14:textId="77777777" w:rsidR="0003297C" w:rsidRDefault="006D2540" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0003297C">
-[...5 lines deleted...]
-              <w:t>-</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>C50 W450</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="695E0A05" w14:textId="77777777" w:rsidR="006D2540" w:rsidRDefault="006D2540" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>C50 W450</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77C52D06" w14:textId="5ECA9270" w:rsidR="004F44DC" w:rsidRPr="0003297C" w:rsidRDefault="004F44DC" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>C50 W450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="625D30D8" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
+          <w:p w14:paraId="79603164" w14:textId="77777777" w:rsidR="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PACS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45F52FA0" w14:textId="77777777" w:rsidR="006D2540" w:rsidRDefault="006D2540" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PACS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="625D30D8" w14:textId="7644F801" w:rsidR="004F44DC" w:rsidRPr="0003297C" w:rsidRDefault="004F44DC" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PACS/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Syngo.via</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA672A" w:rsidRPr="0003297C" w14:paraId="4DD936BF" w14:textId="77777777" w:rsidTr="00FE3B0C">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C3E298" w14:textId="6153D460" w:rsidR="00EA672A" w:rsidRPr="0003297C" w:rsidRDefault="00EA672A" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Scout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D8CBFF" w14:textId="68075338" w:rsidR="00EA672A" w:rsidRPr="0003297C" w:rsidRDefault="00EA672A" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6916A2E4" w14:textId="7C107E35" w:rsidR="00EA672A" w:rsidRPr="0003297C" w:rsidRDefault="00EA672A" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2473F9F1" w14:textId="1FC6A28E" w:rsidR="00EA672A" w:rsidRPr="0003297C" w:rsidRDefault="00EA672A" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="104868B9" w14:textId="2256D943" w:rsidR="00EA672A" w:rsidRPr="0003297C" w:rsidRDefault="00EA672A" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E63056" w14:textId="3623AD4C" w:rsidR="00EA672A" w:rsidRPr="0003297C" w:rsidRDefault="00EA672A" w:rsidP="0003297C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0003297C" w:rsidRPr="0003297C" w14:paraId="33E5D934" w14:textId="77777777" w:rsidTr="00FE3B0C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B9B4BE8" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dosrapport</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FBBAB11" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
@@ -5127,56 +6217,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13CA6919" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="572EA951" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="000A7935">
+    <w:p w14:paraId="572EA951" w14:textId="6E637DE2" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="000A7935">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0003297C">
+        <w:lastRenderedPageBreak/>
         <w:t>Hängning PACS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:left w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
           <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1559"/>
@@ -6890,81 +7981,81 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C32A0A2" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="0003297C">
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00C733A1">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54898307" w14:textId="77777777" w:rsidR="006C29D3" w:rsidRDefault="006C29D3">
+    <w:p w14:paraId="33ADD152" w14:textId="77777777" w:rsidR="005A3864" w:rsidRDefault="005A3864">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23D534F0" w14:textId="77777777" w:rsidR="006C29D3" w:rsidRDefault="006C29D3">
+    <w:p w14:paraId="00D4E97B" w14:textId="77777777" w:rsidR="005A3864" w:rsidRDefault="005A3864">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0C5DEFF9" w14:textId="77777777" w:rsidR="006C29D3" w:rsidRDefault="006C29D3">
+    <w:p w14:paraId="4093191B" w14:textId="77777777" w:rsidR="005A3864" w:rsidRDefault="005A3864">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7214,61 +8305,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="098941C1" w14:textId="77777777" w:rsidR="006C29D3" w:rsidRDefault="006C29D3"/>
+    <w:p w14:paraId="2D435643" w14:textId="77777777" w:rsidR="005A3864" w:rsidRDefault="005A3864"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7940EBA4" w14:textId="77777777" w:rsidR="006C29D3" w:rsidRDefault="006C29D3">
+    <w:p w14:paraId="3D970A10" w14:textId="77777777" w:rsidR="005A3864" w:rsidRDefault="005A3864">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="03DB203B" w14:textId="77777777" w:rsidR="006C29D3" w:rsidRDefault="006C29D3">
+    <w:p w14:paraId="066D1C12" w14:textId="77777777" w:rsidR="005A3864" w:rsidRDefault="005A3864">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -7316,60 +8407,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="4A8552CC">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1031" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -7439,60 +8530,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="6E24BCE2">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1032" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -10071,543 +11162,623 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="445008349">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="424767131">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="834686639">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1611934563">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="918757026">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1416903332">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00011DC0"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="0003297C"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="000768C3"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000A0E73"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000A7935"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B320E"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
+    <w:rsid w:val="001332B0"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
+    <w:rsid w:val="00134947"/>
     <w:rsid w:val="0013580F"/>
+    <w:rsid w:val="001371FC"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
+    <w:rsid w:val="001616AE"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
+    <w:rsid w:val="0016504F"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E1E52"/>
+    <w:rsid w:val="001F6625"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="00262CD2"/>
     <w:rsid w:val="00262F3D"/>
+    <w:rsid w:val="00262FB6"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C684A"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002E1221"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00316CFF"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
+    <w:rsid w:val="003642FC"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
+    <w:rsid w:val="00370DC1"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="00384434"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="003968B5"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C5CCA"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="00405669"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="004464B8"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
+    <w:rsid w:val="004A467E"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004C0B09"/>
     <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004D1314"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004F44DC"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00532FCB"/>
     <w:rsid w:val="00536A5A"/>
+    <w:rsid w:val="005407B5"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
+    <w:rsid w:val="005A3864"/>
+    <w:rsid w:val="005A512A"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B6BF3"/>
+    <w:rsid w:val="005B7277"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E3217"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B403F"/>
     <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006C0E94"/>
     <w:rsid w:val="006C29D3"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
+    <w:rsid w:val="006D2540"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D7252"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F249D"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="0071590C"/>
+    <w:rsid w:val="007175EE"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="00760CC4"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007C1E80"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00803A3E"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="0086527B"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C747B"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D4916"/>
+    <w:rsid w:val="008E013E"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F394A"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00902C37"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="00921476"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00942ED7"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009A2712"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B31E7"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C328D"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A139C6"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB2DBF"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD3F5D"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B32FF3"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B418C8"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF30B2"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C30721"/>
+    <w:rsid w:val="00C35343"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
+    <w:rsid w:val="00C733A1"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA2E7B"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB20CC"/>
     <w:rsid w:val="00CB69A2"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D101A1"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D30BDF"/>
+    <w:rsid w:val="00D37410"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D67AC7"/>
+    <w:rsid w:val="00D71E11"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
+    <w:rsid w:val="00DA495F"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DC48B4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE6835"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF7351"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E62FEB"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E76FBA"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E80C44"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA5212"/>
+    <w:rsid w:val="00EA672A"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
+    <w:rsid w:val="00ED79F7"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F304DD"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F40853"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F96997"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FB7FF3"/>
+    <w:rsid w:val="00FC0274"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="1637A213"/>
+    <w:rsid w:val="185DA65C"/>
+    <w:rsid w:val="30AA2E0B"/>
+    <w:rsid w:val="4109B9AE"/>
+    <w:rsid w:val="51B6C8E7"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6D12A7D5"/>
+    <w:rsid w:val="7C4DB6FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{A3B2ADD2-5BBD-4E64-9BDC-CEA87E3DA425}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12978,127 +14149,200 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00370DC1"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00370DC1"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00370DC1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00370DC1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00370DC1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1041199899">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10193-390712850-19/SURROGATE/Str%c3%a5lskydd%20vid%20unders%c3%b6kningar%20och%20behandlingar%20med%20r%c3%b6ntgenstr%c3%a5lning.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10095-1819752655-350/SURROGATE/Intraven%c3%b6s%20jodkontrast%20%e2%80%93%20Rutiner%20inf%c3%b6r%20och%20efter%20unders%c3%b6kning.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10193-390712850-19/SURROGATE/Str%c3%a5lskydd%20vid%20unders%c3%b6kningar%20och%20behandlingar%20med%20r%c3%b6ntgenstr%c3%a5lning.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10095-1819752655-350/SURROGATE/Intraven%c3%b6s%20jodkontrast%20%e2%80%93%20Rutiner%20inf%c3%b6r%20och%20efter%20unders%c3%b6kning.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId23" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -13816,63 +15060,810 @@
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
+<file path=word/diagrams/colors2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent1" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
 <file path=word/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{B73EA016-5B5E-4372-8AFF-E16F061CFA05}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D813EA76-4FD3-4C15-BFBC-B1DF43B29666}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr>
         <a:xfrm>
-          <a:off x="549" y="188857"/>
-          <a:ext cx="961002" cy="431910"/>
+          <a:off x="2795" y="53875"/>
+          <a:ext cx="961196" cy="431998"/>
         </a:xfrm>
         <a:prstGeom prst="homePlate">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF">
             <a:lumMod val="85000"/>
           </a:sysClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
@@ -13899,52 +15890,52 @@
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{29E71655-919D-4579-956E-BE243FD1AEF8}" type="sibTrans" cxnId="{68C07CC1-8FC8-49EB-A243-EFC3F467C067}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{7D55B2F1-F7F7-4A6B-AFB0-F846FDB634B5}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr>
         <a:xfrm>
-          <a:off x="769110" y="188857"/>
-          <a:ext cx="961002" cy="431910"/>
+          <a:off x="771512" y="53875"/>
+          <a:ext cx="961196" cy="431998"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FF0000"/>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
@@ -13969,303 +15960,523 @@
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3D6E5AB3-C33B-43E1-8C1D-34916F35F614}" type="sibTrans" cxnId="{B303F0E1-33EF-4DC3-8007-41A2DE1420A4}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{72C3C3E7-AFE7-48AF-A84A-F5F4B462ABCE}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr>
         <a:xfrm>
-          <a:off x="1537671" y="188857"/>
-          <a:ext cx="961002" cy="431910"/>
+          <a:off x="1540229" y="53875"/>
+          <a:ext cx="961196" cy="431998"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:sysClr val="window" lastClr="FFFFFF">
+            <a:lumMod val="85000"/>
+          </a:sysClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:sysClr val="window" lastClr="FFFFFF">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:sysClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="900">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Pre-monitor</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{288A407B-ED2E-42B1-85A4-3E3B41EADB23}" type="parTrans" cxnId="{6CA469CD-608D-494A-82C4-5137374B010E}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="sv-SE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BECE7A1A-22AA-4C93-A4A2-E459752FA85C}" type="sibTrans" cxnId="{6CA469CD-608D-494A-82C4-5137374B010E}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="sv-SE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FB4701B0-1C4A-420C-9F09-C1678465770A}">
+      <dgm:prSet phldrT="[Text]" custT="1"/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="3845013" y="53875"/>
+          <a:ext cx="963429" cy="431998"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:sysClr val="window" lastClr="FFFFFF">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:sysClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="900">
+              <a:solidFill>
+                <a:sysClr val="window" lastClr="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Serie 3</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="900">
+              <a:solidFill>
+                <a:sysClr val="window" lastClr="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>80 s</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8E9F21DE-0789-43D9-957A-1CF4F7C6E1AE}" type="parTrans" cxnId="{C6EB100F-0E41-4453-86D5-DE8A40861E0C}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="sv-SE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1762BA64-0505-4B36-B66D-4E2E1AFBAFF7}" type="sibTrans" cxnId="{C6EB100F-0E41-4453-86D5-DE8A40861E0C}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="sv-SE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B6686773-0991-4F56-99B7-CB08DF66B5ED}">
+      <dgm:prSet phldrT="[Text]" custT="1"/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="3077663" y="53875"/>
+          <a:ext cx="959830" cy="431998"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FF0000"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:sysClr val="window" lastClr="FFFFFF">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:sysClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="900">
+              <a:solidFill>
+                <a:sysClr val="window" lastClr="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Serie 2</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="900">
+              <a:solidFill>
+                <a:sysClr val="window" lastClr="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> BT+25 s</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{39303764-F139-4A48-835A-389E13E37C5A}" type="sibTrans" cxnId="{20783098-EF3B-4302-8903-5AA4ED62035A}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="sv-SE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D6A5AD0A-F91C-4891-85FE-ABC5CC63B593}" type="parTrans" cxnId="{20783098-EF3B-4302-8903-5AA4ED62035A}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="sv-SE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{548E9FD9-7371-42E5-8C31-C03B33C90BF7}">
+      <dgm:prSet phldrT="[Text]" custT="1"/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="2308946" y="53875"/>
+          <a:ext cx="961196" cy="431998"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF">
             <a:lumMod val="85000"/>
           </a:sysClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>IV kontrast</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{288A407B-ED2E-42B1-85A4-3E3B41EADB23}" type="parTrans" cxnId="{6CA469CD-608D-494A-82C4-5137374B010E}">
-[...84 lines deleted...]
-    </dgm:pt>
     <dgm:pt modelId="{BE3BE368-04F2-4F58-8E1F-CDE9377C80AE}" type="sibTrans" cxnId="{2A0E0FD2-D5CA-4295-84E5-8A016E6AB23B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{598823B6-00E9-4A80-96D3-08CBD4BA6DBA}" type="parTrans" cxnId="{2A0E0FD2-D5CA-4295-84E5-8A016E6AB23B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" type="pres">
       <dgm:prSet presAssocID="{B73EA016-5B5E-4372-8AFF-E16F061CFA05}" presName="Name0" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:dir/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{4784DBD1-3CBE-41A8-A2C7-CF088F838C79}" type="pres">
-      <dgm:prSet presAssocID="{D813EA76-4FD3-4C15-BFBC-B1DF43B29666}" presName="parTxOnly" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="4" custScaleX="99875" custScaleY="112219">
+      <dgm:prSet presAssocID="{D813EA76-4FD3-4C15-BFBC-B1DF43B29666}" presName="parTxOnly" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="6" custScaleX="99875" custScaleY="112219">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{37D14BC8-3203-463C-9804-9B3B86B621FF}" type="pres">
       <dgm:prSet presAssocID="{29E71655-919D-4579-956E-BE243FD1AEF8}" presName="parSpace" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E13D0391-DAD9-4B61-AB66-3FA48A4F7006}" type="pres">
-      <dgm:prSet presAssocID="{7D55B2F1-F7F7-4A6B-AFB0-F846FDB634B5}" presName="parTxOnly" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="4" custScaleX="99875" custScaleY="112219">
+      <dgm:prSet presAssocID="{7D55B2F1-F7F7-4A6B-AFB0-F846FDB634B5}" presName="parTxOnly" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="6" custScaleX="99875" custScaleY="112219">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F9271109-4339-4036-9126-150629D10456}" type="pres">
       <dgm:prSet presAssocID="{3D6E5AB3-C33B-43E1-8C1D-34916F35F614}" presName="parSpace" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AD4E5296-B06F-4F82-9CB5-F741BF6BFCC1}" type="pres">
-      <dgm:prSet presAssocID="{72C3C3E7-AFE7-48AF-A84A-F5F4B462ABCE}" presName="parTxOnly" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="4" custScaleX="99875" custScaleY="112219">
+      <dgm:prSet presAssocID="{72C3C3E7-AFE7-48AF-A84A-F5F4B462ABCE}" presName="parTxOnly" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="6" custScaleX="99875" custScaleY="112219">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{99F7A086-6C98-4385-8FFE-3337C1F24694}" type="pres">
       <dgm:prSet presAssocID="{BECE7A1A-22AA-4C93-A4A2-E459752FA85C}" presName="parSpace" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6CE68A43-9C69-4212-AF24-9AFEE7CA1715}" type="pres">
-      <dgm:prSet presAssocID="{548E9FD9-7371-42E5-8C31-C03B33C90BF7}" presName="parTxOnly" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="4" custScaleX="99896" custScaleY="112242">
+      <dgm:prSet presAssocID="{548E9FD9-7371-42E5-8C31-C03B33C90BF7}" presName="parTxOnly" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="6" custScaleX="99875" custScaleY="112219">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{3220CDE8-D909-484A-AEEE-E1F8CCD6E591}" type="pres">
+      <dgm:prSet presAssocID="{BE3BE368-04F2-4F58-8E1F-CDE9377C80AE}" presName="parSpace" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{6AC59577-EC82-4A35-90CE-96CD0348AB0D}" type="pres">
+      <dgm:prSet presAssocID="{B6686773-0991-4F56-99B7-CB08DF66B5ED}" presName="parTxOnly" presStyleLbl="node1" presStyleIdx="4" presStyleCnt="6" custScaleX="99733" custScaleY="112219">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{EB1C56B5-4A0A-494F-92A8-3B4C157D15C5}" type="pres">
+      <dgm:prSet presAssocID="{39303764-F139-4A48-835A-389E13E37C5A}" presName="parSpace" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{33A1349C-0317-431F-9E60-7456885DCFD5}" type="pres">
+      <dgm:prSet presAssocID="{FB4701B0-1C4A-420C-9F09-C1678465770A}" presName="parTxOnly" presStyleLbl="node1" presStyleIdx="5" presStyleCnt="6" custScaleX="100107" custScaleY="112219">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
-    <dgm:cxn modelId="{AC51C02B-568E-4362-824A-27BE6ED4EE54}" type="presOf" srcId="{D813EA76-4FD3-4C15-BFBC-B1DF43B29666}" destId="{4784DBD1-3CBE-41A8-A2C7-CF088F838C79}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
-[...1 lines deleted...]
-    <dgm:cxn modelId="{3994F0A6-D119-4283-A184-CEA097584FF3}" type="presOf" srcId="{B73EA016-5B5E-4372-8AFF-E16F061CFA05}" destId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{C6EB100F-0E41-4453-86D5-DE8A40861E0C}" srcId="{B73EA016-5B5E-4372-8AFF-E16F061CFA05}" destId="{FB4701B0-1C4A-420C-9F09-C1678465770A}" srcOrd="5" destOrd="0" parTransId="{8E9F21DE-0789-43D9-957A-1CF4F7C6E1AE}" sibTransId="{1762BA64-0505-4B36-B66D-4E2E1AFBAFF7}"/>
+    <dgm:cxn modelId="{1E6F8335-AEF5-440E-99A9-418F4149BE0C}" type="presOf" srcId="{FB4701B0-1C4A-420C-9F09-C1678465770A}" destId="{33A1349C-0317-431F-9E60-7456885DCFD5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{22167936-503B-4B07-A6DF-3F5FB5F0029C}" type="presOf" srcId="{548E9FD9-7371-42E5-8C31-C03B33C90BF7}" destId="{6CE68A43-9C69-4212-AF24-9AFEE7CA1715}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{14E47871-BA1F-4A25-AA33-75F1D307FE4F}" type="presOf" srcId="{B6686773-0991-4F56-99B7-CB08DF66B5ED}" destId="{6AC59577-EC82-4A35-90CE-96CD0348AB0D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{98A93B7C-EDC2-43BC-84D1-64E58F4D4121}" type="presOf" srcId="{D813EA76-4FD3-4C15-BFBC-B1DF43B29666}" destId="{4784DBD1-3CBE-41A8-A2C7-CF088F838C79}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{20783098-EF3B-4302-8903-5AA4ED62035A}" srcId="{B73EA016-5B5E-4372-8AFF-E16F061CFA05}" destId="{B6686773-0991-4F56-99B7-CB08DF66B5ED}" srcOrd="4" destOrd="0" parTransId="{D6A5AD0A-F91C-4891-85FE-ABC5CC63B593}" sibTransId="{39303764-F139-4A48-835A-389E13E37C5A}"/>
+    <dgm:cxn modelId="{CF67BFA0-F95D-4B2D-A270-F02B19E47228}" type="presOf" srcId="{7D55B2F1-F7F7-4A6B-AFB0-F846FDB634B5}" destId="{E13D0391-DAD9-4B61-AB66-3FA48A4F7006}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{E8E187B1-1D01-44AE-AF5F-71B38259440F}" type="presOf" srcId="{B73EA016-5B5E-4372-8AFF-E16F061CFA05}" destId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
     <dgm:cxn modelId="{68C07CC1-8FC8-49EB-A243-EFC3F467C067}" srcId="{B73EA016-5B5E-4372-8AFF-E16F061CFA05}" destId="{D813EA76-4FD3-4C15-BFBC-B1DF43B29666}" srcOrd="0" destOrd="0" parTransId="{51B2D3F0-E323-4904-8A74-161FD19938DC}" sibTransId="{29E71655-919D-4579-956E-BE243FD1AEF8}"/>
     <dgm:cxn modelId="{6CA469CD-608D-494A-82C4-5137374B010E}" srcId="{B73EA016-5B5E-4372-8AFF-E16F061CFA05}" destId="{72C3C3E7-AFE7-48AF-A84A-F5F4B462ABCE}" srcOrd="2" destOrd="0" parTransId="{288A407B-ED2E-42B1-85A4-3E3B41EADB23}" sibTransId="{BECE7A1A-22AA-4C93-A4A2-E459752FA85C}"/>
     <dgm:cxn modelId="{2A0E0FD2-D5CA-4295-84E5-8A016E6AB23B}" srcId="{B73EA016-5B5E-4372-8AFF-E16F061CFA05}" destId="{548E9FD9-7371-42E5-8C31-C03B33C90BF7}" srcOrd="3" destOrd="0" parTransId="{598823B6-00E9-4A80-96D3-08CBD4BA6DBA}" sibTransId="{BE3BE368-04F2-4F58-8E1F-CDE9377C80AE}"/>
-    <dgm:cxn modelId="{04F973DE-3CC6-4EE2-9A6B-80B6058D49DC}" type="presOf" srcId="{72C3C3E7-AFE7-48AF-A84A-F5F4B462ABCE}" destId="{AD4E5296-B06F-4F82-9CB5-F741BF6BFCC1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
     <dgm:cxn modelId="{B303F0E1-33EF-4DC3-8007-41A2DE1420A4}" srcId="{B73EA016-5B5E-4372-8AFF-E16F061CFA05}" destId="{7D55B2F1-F7F7-4A6B-AFB0-F846FDB634B5}" srcOrd="1" destOrd="0" parTransId="{A91F18A5-EA0C-4F30-AD15-BF040ECBB0A9}" sibTransId="{3D6E5AB3-C33B-43E1-8C1D-34916F35F614}"/>
-    <dgm:cxn modelId="{3C6FA7FA-5E17-4A30-9E58-B7EE1EB485F8}" type="presOf" srcId="{548E9FD9-7371-42E5-8C31-C03B33C90BF7}" destId="{6CE68A43-9C69-4212-AF24-9AFEE7CA1715}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
-[...6 lines deleted...]
-    <dgm:cxn modelId="{E3249D5B-06C0-49D7-B6D4-3838C1527126}" type="presParOf" srcId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" destId="{6CE68A43-9C69-4212-AF24-9AFEE7CA1715}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{2D90CDE7-22CC-4A0E-8D9A-5277CC10167E}" type="presOf" srcId="{72C3C3E7-AFE7-48AF-A84A-F5F4B462ABCE}" destId="{AD4E5296-B06F-4F82-9CB5-F741BF6BFCC1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{1B8940E1-B3D8-4F71-8311-BDC4DCFC23EC}" type="presParOf" srcId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" destId="{4784DBD1-3CBE-41A8-A2C7-CF088F838C79}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{B0BA51B0-3EC4-4904-A60A-2E715A9DF89B}" type="presParOf" srcId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" destId="{37D14BC8-3203-463C-9804-9B3B86B621FF}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{D7D845E0-B549-4C66-94CF-243BC212D2DE}" type="presParOf" srcId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" destId="{E13D0391-DAD9-4B61-AB66-3FA48A4F7006}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{4C72665F-B5DE-491C-B4A0-E5AA00106517}" type="presParOf" srcId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" destId="{F9271109-4339-4036-9126-150629D10456}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{E661CC6A-7448-46E0-A909-D6E2D1BDAAD2}" type="presParOf" srcId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" destId="{AD4E5296-B06F-4F82-9CB5-F741BF6BFCC1}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{3D20E2E3-00F5-4BAB-B6E9-5CEF8BAC8AE8}" type="presParOf" srcId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" destId="{99F7A086-6C98-4385-8FFE-3337C1F24694}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{F58F6CFB-FA3F-4FE0-A478-8DD1F4D15B33}" type="presParOf" srcId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" destId="{6CE68A43-9C69-4212-AF24-9AFEE7CA1715}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{7F767E97-0FB9-4F01-B511-CA05505E8031}" type="presParOf" srcId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" destId="{3220CDE8-D909-484A-AEEE-E1F8CCD6E591}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{57EF9E33-0C06-416C-8CD4-16C6EDB7977E}" type="presParOf" srcId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" destId="{6AC59577-EC82-4A35-90CE-96CD0348AB0D}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{D22E3DD0-83F6-44AA-8DFB-FFB2D6D0C8AE}" type="presParOf" srcId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" destId="{EB1C56B5-4A0A-494F-92A8-3B4C157D15C5}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+    <dgm:cxn modelId="{0857360B-A887-47D6-B527-A789AD72B4AA}" type="presParOf" srcId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" destId="{33A1349C-0317-431F-9E60-7456885DCFD5}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId23" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=word/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{B73EA016-5B5E-4372-8AFF-E16F061CFA05}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" type="pres">
+      <dgm:prSet presAssocID="{B73EA016-5B5E-4372-8AFF-E16F061CFA05}" presName="Name0" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:dir/>
+          <dgm:resizeHandles val="exact"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{3994F0A6-D119-4283-A184-CEA097584FF3}" type="presOf" srcId="{B73EA016-5B5E-4372-8AFF-E16F061CFA05}" destId="{1F6A0B97-83F0-4189-B0CB-00156B0AC153}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId28" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{4784DBD1-3CBE-41A8-A2C7-CF088F838C79}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="549" y="188857"/>
-          <a:ext cx="961002" cy="431910"/>
+          <a:off x="962" y="18997"/>
+          <a:ext cx="1116404" cy="501754"/>
         </a:xfrm>
         <a:prstGeom prst="homePlate">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF">
             <a:lumMod val="85000"/>
           </a:sysClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
@@ -14291,63 +16502,63 @@
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Scout</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="549" y="188857"/>
-        <a:ext cx="853025" cy="431910"/>
+        <a:off x="962" y="18997"/>
+        <a:ext cx="990966" cy="501754"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{E13D0391-DAD9-4B61-AB66-3FA48A4F7006}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="769110" y="188857"/>
-          <a:ext cx="961002" cy="431910"/>
+          <a:off x="893806" y="18997"/>
+          <a:ext cx="1116404" cy="501754"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FF0000"/>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -14371,63 +16582,145 @@
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Serie 1</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="985065" y="188857"/>
-        <a:ext cx="529092" cy="431910"/>
+        <a:off x="1144683" y="18997"/>
+        <a:ext cx="614650" cy="501754"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{AD4E5296-B06F-4F82-9CB5-F741BF6BFCC1}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1537671" y="188857"/>
-          <a:ext cx="961002" cy="431910"/>
+          <a:off x="1786650" y="18997"/>
+          <a:ext cx="1116404" cy="501754"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:sysClr val="window" lastClr="FFFFFF">
+            <a:lumMod val="85000"/>
+          </a:sysClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:sysClr val="window" lastClr="FFFFFF">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:sysClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="36005" tIns="24003" rIns="12002" bIns="24003" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="900" kern="1200">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Pre-monitor</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2037527" y="18997"/>
+        <a:ext cx="614650" cy="501754"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{6CE68A43-9C69-4212-AF24-9AFEE7CA1715}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2679494" y="18997"/>
+          <a:ext cx="1116404" cy="501754"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF">
             <a:lumMod val="85000"/>
           </a:sysClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
@@ -14453,63 +16746,63 @@
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>IV kontrast</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1753626" y="188857"/>
-        <a:ext cx="529092" cy="431910"/>
+        <a:off x="2930371" y="18997"/>
+        <a:ext cx="614650" cy="501754"/>
       </dsp:txXfrm>
     </dsp:sp>
-    <dsp:sp modelId="{6CE68A43-9C69-4212-AF24-9AFEE7CA1715}">
+    <dsp:sp modelId="{6AC59577-EC82-4A35-90CE-96CD0348AB0D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2306232" y="188812"/>
-          <a:ext cx="961204" cy="431999"/>
+          <a:off x="3572338" y="18997"/>
+          <a:ext cx="1114817" cy="501754"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FF0000"/>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -14528,84 +16821,201 @@
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Serie</a:t>
+            <a:t>Serie 2</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>90 s</a:t>
+            <a:t> BT+25 s</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2522232" y="188812"/>
-        <a:ext cx="529205" cy="431999"/>
+        <a:off x="3823215" y="18997"/>
+        <a:ext cx="613063" cy="501754"/>
       </dsp:txXfrm>
     </dsp:sp>
+    <dsp:sp modelId="{33A1349C-0317-431F-9E60-7456885DCFD5}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4463595" y="18997"/>
+          <a:ext cx="1118997" cy="501754"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:sysClr val="window" lastClr="FFFFFF">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:sysClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="36005" tIns="24003" rIns="12002" bIns="24003" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="900" kern="1200">
+              <a:solidFill>
+                <a:sysClr val="window" lastClr="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Serie 3</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="900" kern="1200">
+              <a:solidFill>
+                <a:sysClr val="window" lastClr="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>80 s</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="4714472" y="18997"/>
+        <a:ext cx="617243" cy="501754"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=word/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="process" pri="10000"/>
   </dgm:catLst>
   <dgm:sampData useDef="1">
     <dgm:dataModel>
       <dgm:ptLst/>
       <dgm:bg/>
       <dgm:whole/>
     </dgm:dataModel>
   </dgm:sampData>
   <dgm:styleData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1"/>
         <dgm:pt modelId="2"/>
       </dgm:ptLst>
@@ -14838,51 +17248,1357 @@
                 </dgm:choose>
               </dgm:else>
             </dgm:choose>
             <dgm:ruleLst>
               <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
             </dgm:ruleLst>
           </dgm:layoutNode>
           <dgm:forEach name="Name28" axis="followSib" ptType="sibTrans" cnt="1">
             <dgm:layoutNode name="parSpace">
               <dgm:alg type="sp"/>
               <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
                 <dgm:adjLst/>
               </dgm:shape>
               <dgm:presOf/>
               <dgm:constrLst/>
               <dgm:ruleLst/>
             </dgm:layoutNode>
           </dgm:forEach>
         </dgm:forEach>
       </dgm:else>
     </dgm:choose>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
+<file path=word/diagrams/layout2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="process" pri="10000"/>
+  </dgm:catLst>
+  <dgm:sampData useDef="1">
+    <dgm:dataModel>
+      <dgm:ptLst/>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="2"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="3" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="4" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="2"/>
+        <dgm:pt modelId="3"/>
+        <dgm:pt modelId="4"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="5" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="7" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="8" srcId="0" destId="4" srcOrd="3" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="Name0">
+    <dgm:varLst>
+      <dgm:dir/>
+      <dgm:resizeHandles val="exact"/>
+    </dgm:varLst>
+    <dgm:choose name="Name1">
+      <dgm:if name="Name2" func="var" arg="dir" op="equ" val="norm">
+        <dgm:alg type="lin"/>
+      </dgm:if>
+      <dgm:else name="Name3">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromR"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:choose name="Name4">
+      <dgm:if name="Name5" axis="root des" func="maxDepth" op="gte" val="2">
+        <dgm:constrLst>
+          <dgm:constr type="w" for="ch" forName="parAndChTx" refType="w"/>
+          <dgm:constr type="primFontSz" for="ch" ptType="node" op="equ"/>
+          <dgm:constr type="w" for="ch" forName="parAndChSpace" refType="w" refFor="ch" refForName="parAndChTx" fact="-0.2"/>
+          <dgm:constr type="w" for="ch" ptType="sibTrans" op="equ"/>
+        </dgm:constrLst>
+        <dgm:ruleLst/>
+        <dgm:forEach name="Name6" axis="ch" ptType="node">
+          <dgm:layoutNode name="parAndChTx">
+            <dgm:varLst>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx"/>
+            <dgm:choose name="Name7">
+              <dgm:if name="Name8" func="var" arg="dir" op="equ" val="norm">
+                <dgm:choose name="Name9">
+                  <dgm:if name="Name10" axis="self" ptType="node" func="pos" op="equ" val="1">
+                    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="homePlate" r:blip="">
+                      <dgm:adjLst>
+                        <dgm:adj idx="1" val="0.25"/>
+                      </dgm:adjLst>
+                    </dgm:shape>
+                    <dgm:presOf axis="desOrSelf" ptType="node"/>
+                    <dgm:constrLst>
+                      <dgm:constr type="h" refType="w" op="equ" fact="0.8"/>
+                      <dgm:constr type="primFontSz" val="65"/>
+                      <dgm:constr type="tMarg" refType="primFontSz" fact="0.2"/>
+                      <dgm:constr type="bMarg" refType="primFontSz" fact="0.2"/>
+                      <dgm:constr type="lMarg" refType="w" fact="0.1"/>
+                      <dgm:constr type="rMarg" refType="w" fact="0.4"/>
+                    </dgm:constrLst>
+                  </dgm:if>
+                  <dgm:else name="Name11">
+                    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="chevron" r:blip="">
+                      <dgm:adjLst>
+                        <dgm:adj idx="1" val="0.25"/>
+                      </dgm:adjLst>
+                    </dgm:shape>
+                    <dgm:presOf axis="desOrSelf" ptType="node"/>
+                    <dgm:constrLst>
+                      <dgm:constr type="h" refType="w" op="equ" fact="0.8"/>
+                      <dgm:constr type="primFontSz" val="65"/>
+                      <dgm:constr type="tMarg" refType="primFontSz" fact="0.2"/>
+                      <dgm:constr type="bMarg" refType="primFontSz" fact="0.2"/>
+                      <dgm:constr type="lMarg" refType="w" fact="0.1"/>
+                      <dgm:constr type="rMarg" refType="w" fact="0.1"/>
+                    </dgm:constrLst>
+                  </dgm:else>
+                </dgm:choose>
+              </dgm:if>
+              <dgm:else name="Name12">
+                <dgm:choose name="Name13">
+                  <dgm:if name="Name14" axis="self" ptType="node" func="pos" op="equ" val="1">
+                    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" rot="180" type="homePlate" r:blip="">
+                      <dgm:adjLst>
+                        <dgm:adj idx="1" val="0.25"/>
+                      </dgm:adjLst>
+                    </dgm:shape>
+                    <dgm:presOf axis="desOrSelf" ptType="node"/>
+                    <dgm:constrLst>
+                      <dgm:constr type="h" refType="w" op="equ" fact="0.8"/>
+                      <dgm:constr type="primFontSz" val="65"/>
+                      <dgm:constr type="tMarg" refType="primFontSz" fact="0.2"/>
+                      <dgm:constr type="bMarg" refType="primFontSz" fact="0.2"/>
+                      <dgm:constr type="lMarg" refType="w" fact="0.4"/>
+                      <dgm:constr type="rMarg" refType="w" fact="0.1"/>
+                    </dgm:constrLst>
+                  </dgm:if>
+                  <dgm:else name="Name15">
+                    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" rot="180" type="chevron" r:blip="">
+                      <dgm:adjLst>
+                        <dgm:adj idx="1" val="0.25"/>
+                      </dgm:adjLst>
+                    </dgm:shape>
+                    <dgm:presOf axis="desOrSelf" ptType="node"/>
+                    <dgm:constrLst>
+                      <dgm:constr type="h" refType="w" op="equ" fact="0.8"/>
+                      <dgm:constr type="primFontSz" val="65"/>
+                      <dgm:constr type="tMarg" refType="primFontSz" fact="0.2"/>
+                      <dgm:constr type="bMarg" refType="primFontSz" fact="0.2"/>
+                      <dgm:constr type="lMarg" refType="w" fact="0.1"/>
+                      <dgm:constr type="rMarg" refType="w" fact="0.1"/>
+                    </dgm:constrLst>
+                  </dgm:else>
+                </dgm:choose>
+              </dgm:else>
+            </dgm:choose>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+          <dgm:forEach name="Name16" axis="followSib" ptType="sibTrans" cnt="1">
+            <dgm:layoutNode name="parAndChSpace">
+              <dgm:alg type="sp"/>
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+                <dgm:adjLst/>
+              </dgm:shape>
+              <dgm:presOf/>
+              <dgm:constrLst/>
+              <dgm:ruleLst/>
+            </dgm:layoutNode>
+          </dgm:forEach>
+        </dgm:forEach>
+      </dgm:if>
+      <dgm:else name="Name17">
+        <dgm:constrLst>
+          <dgm:constr type="w" for="ch" forName="parTxOnly" refType="w"/>
+          <dgm:constr type="primFontSz" for="ch" ptType="node" op="equ"/>
+          <dgm:constr type="w" for="ch" forName="parSpace" refType="w" refFor="ch" refForName="parTxOnly" fact="-0.2"/>
+          <dgm:constr type="w" for="ch" ptType="sibTrans" op="equ"/>
+        </dgm:constrLst>
+        <dgm:ruleLst/>
+        <dgm:forEach name="Name18" axis="ch" ptType="node">
+          <dgm:layoutNode name="parTxOnly">
+            <dgm:varLst>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx"/>
+            <dgm:presOf axis="desOrSelf" ptType="node"/>
+            <dgm:choose name="Name19">
+              <dgm:if name="Name20" func="var" arg="dir" op="equ" val="norm">
+                <dgm:choose name="Name21">
+                  <dgm:if name="Name22" axis="self" ptType="node" func="pos" op="equ" val="1">
+                    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="homePlate" r:blip="">
+                      <dgm:adjLst/>
+                    </dgm:shape>
+                    <dgm:constrLst>
+                      <dgm:constr type="h" refType="w" op="equ" fact="0.4"/>
+                      <dgm:constr type="primFontSz" val="65"/>
+                      <dgm:constr type="tMarg" refType="primFontSz" fact="0.21"/>
+                      <dgm:constr type="bMarg" refType="primFontSz" fact="0.21"/>
+                      <dgm:constr type="lMarg" refType="primFontSz" fact="0.42"/>
+                      <dgm:constr type="rMarg" refType="primFontSz" fact="0.105"/>
+                    </dgm:constrLst>
+                  </dgm:if>
+                  <dgm:else name="Name23">
+                    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="chevron" r:blip="">
+                      <dgm:adjLst/>
+                    </dgm:shape>
+                    <dgm:constrLst>
+                      <dgm:constr type="h" refType="w" op="equ" fact="0.4"/>
+                      <dgm:constr type="primFontSz" val="65"/>
+                      <dgm:constr type="tMarg" refType="primFontSz" fact="0.21"/>
+                      <dgm:constr type="bMarg" refType="primFontSz" fact="0.21"/>
+                      <dgm:constr type="lMarg" refType="primFontSz" fact="0.315"/>
+                      <dgm:constr type="rMarg" refType="primFontSz" fact="0.105"/>
+                    </dgm:constrLst>
+                  </dgm:else>
+                </dgm:choose>
+              </dgm:if>
+              <dgm:else name="Name24">
+                <dgm:choose name="Name25">
+                  <dgm:if name="Name26" axis="self" ptType="node" func="pos" op="equ" val="1">
+                    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" rot="180" type="homePlate" r:blip="">
+                      <dgm:adjLst/>
+                    </dgm:shape>
+                    <dgm:constrLst>
+                      <dgm:constr type="h" refType="w" op="equ" fact="0.4"/>
+                      <dgm:constr type="primFontSz" val="65"/>
+                      <dgm:constr type="tMarg" refType="primFontSz" fact="0.21"/>
+                      <dgm:constr type="bMarg" refType="primFontSz" fact="0.21"/>
+                      <dgm:constr type="lMarg" refType="primFontSz" fact="0.105"/>
+                      <dgm:constr type="rMarg" refType="primFontSz" fact="0.42"/>
+                    </dgm:constrLst>
+                  </dgm:if>
+                  <dgm:else name="Name27">
+                    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" rot="180" type="chevron" r:blip="">
+                      <dgm:adjLst/>
+                    </dgm:shape>
+                    <dgm:constrLst>
+                      <dgm:constr type="h" refType="w" op="equ" fact="0.4"/>
+                      <dgm:constr type="primFontSz" val="65"/>
+                      <dgm:constr type="tMarg" refType="primFontSz" fact="0.21"/>
+                      <dgm:constr type="bMarg" refType="primFontSz" fact="0.21"/>
+                      <dgm:constr type="lMarg" refType="primFontSz" fact="0.105"/>
+                      <dgm:constr type="rMarg" refType="primFontSz" fact="0.315"/>
+                    </dgm:constrLst>
+                  </dgm:else>
+                </dgm:choose>
+              </dgm:else>
+            </dgm:choose>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+          <dgm:forEach name="Name28" axis="followSib" ptType="sibTrans" cnt="1">
+            <dgm:layoutNode name="parSpace">
+              <dgm:alg type="sp"/>
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+                <dgm:adjLst/>
+              </dgm:shape>
+              <dgm:presOf/>
+              <dgm:constrLst/>
+              <dgm:ruleLst/>
+            </dgm:layoutNode>
+          </dgm:forEach>
+        </dgm:forEach>
+      </dgm:else>
+    </dgm:choose>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
 <file path=word/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
+</file>
+
+<file path=word/diagrams/quickStyle2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
@@ -16196,72 +19912,57 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1964</Characters>
+  <Pages>3</Pages>
+  <Words>310</Words>
+  <Characters>2519</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2330</CharactersWithSpaces>
+  <CharactersWithSpaces>2824</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>DT Atypisk njurcysta K- K+ (841900A)</dc:title>
+  <dc:title>DT Njurar 3-fas K- K+ (852902)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>13</revision>
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <revision>76</revision>
+  <lastPrinted>2016-03-31T01:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>