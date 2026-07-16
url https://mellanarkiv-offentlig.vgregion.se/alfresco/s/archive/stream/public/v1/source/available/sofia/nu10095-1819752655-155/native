--- v2 (2026-06-13)
+++ v3 (2026-07-16)
@@ -146,91 +146,117 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5852CE88" w14:textId="77777777" w:rsidR="00370DC1" w:rsidRPr="0003297C" w:rsidRDefault="00370DC1" w:rsidP="0003297C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="123E8208" w14:textId="77777777" w:rsidR="00370DC1" w:rsidRPr="0003297C" w:rsidRDefault="00370DC1" w:rsidP="00370DC1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar</w:t>
       </w:r>
       <w:r w:rsidRPr="0003297C">
         <w:t xml:space="preserve"> i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030F18AB" w14:textId="2A89C4DE" w:rsidR="00370DC1" w:rsidRPr="0003297C" w:rsidRDefault="00370DC1" w:rsidP="00370DC1">
+    <w:p w14:paraId="030F18AB" w14:textId="1B40161E" w:rsidR="00370DC1" w:rsidRPr="00A71790" w:rsidRDefault="00A71790" w:rsidP="00370DC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>OBS!</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="7C4DB6FE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00370DC1" w:rsidRPr="7C4DB6FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nytt protokoll</w:t>
       </w:r>
       <w:r w:rsidR="30AA2E0B" w:rsidRPr="7C4DB6FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, ersätter protokoll atypisk njurcysta</w:t>
       </w:r>
       <w:r w:rsidR="51B6C8E7" w:rsidRPr="6D12A7D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> K-/K+</w:t>
       </w:r>
-      <w:r w:rsidR="30AA2E0B" w:rsidRPr="6D12A7D5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (841900A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E2CF0EE" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D23C3E2" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="005B6BF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0003297C">
         <w:t>Inför undersökningen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9209" w:type="dxa"/>
@@ -1175,51 +1201,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="790646E4" w14:textId="0B4FCE58" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D49536C" wp14:editId="24589F13">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D49536C" wp14:editId="24589F13">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-635</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-1905</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3710940" cy="809625"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="18" name="Diagram 18"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                       <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId24" r:lo="rId25" r:qs="rId26" r:cs="rId27"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
@@ -1229,51 +1255,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00DA9237" w14:textId="49710214" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="00FC0274" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2694A734" wp14:editId="4CD5E6C6">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2694A734" wp14:editId="4CD5E6C6">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>659765</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>412750</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="466725" cy="739140"/>
                       <wp:effectExtent l="57150" t="19050" r="28575" b="99060"/>
                       <wp:wrapNone/>
                       <wp:docPr id="48181173" name="Pil: nedåt 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="466725" cy="739140"/>
                               </a:xfrm>
                               <a:prstGeom prst="downArrow">
                                 <a:avLst>
                                   <a:gd name="adj1" fmla="val 50000"/>
                                   <a:gd name="adj2" fmla="val 50000"/>
@@ -1348,51 +1374,51 @@
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="2694A734" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum height 0 #1"/>
                         <v:f eqn="sum 10800 0 #1"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="prod @4 @3 10800"/>
                         <v:f eqn="sum width 0 @5"/>
                       </v:formulas>
                       <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Pil: nedåt 1" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:51.95pt;margin-top:32.5pt;width:36.75pt;height:58.2pt;z-index:251659274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0WLt/hgIAAIsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9r2zAQfx/sOwi9r07Spt1CnRJaMgal&#10;DW1HnxVZSjwknXZSYmeffifFccJWKIz5Qb7T/T/97q5vWmvYVmGowZV8eDbgTDkJVe1WJf/+Mv/0&#10;mbMQhauEAadKvlOB30w/frhu/ESNYA2mUsjIiQuTxpd8HaOfFEWQa2VFOAOvHAk1oBWRWFwVFYqG&#10;vFtTjAaDy6IBrDyCVCHQ7d1eyKfZv9ZKxketg4rMlJxyi/nEfC7TWUyvxWSFwq9r2aUh/iELK2pH&#10;QXtXdyIKtsH6L1e2lggBdDyTYAvQupYq10DVDAd/VPO8Fl7lWqg5wfdtCv/PrXzYPvsFUhsaHyaB&#10;yFRFq9GmP+XH2tysXd8s1UYm6fLi8vJqNOZMkujq/MvwIjezOBp7DPGrAssSUfIKGjdDhCb3SWzv&#10;Q8wNq5gTlpAhqh9DzrQ11P+tMGw8oK97nxOd0Zs6FLbzSNQhcHIfwNTVvDYmM7ha3hpk5L7k8/kh&#10;AJmcqBXHRmQq7oxKxsY9Kc3qikof5hIyRlXvT0ipXBymjMlh1k5mmmL3hufvG3b6yVRl/PbGo/eN&#10;e4scGVzsjW3tAN9yYPqU9V6f0j+pO5GxXbZUeMnHqbh0s4Rqt0CGsJ+n4OW8pke+FyEuBNID0qjR&#10;UoiPdGgDTcmhozhbA/566z7pE65JyllDA1ny8HMjUHFmvjlCPCGMIMZiZi7GVyNi8FSyPJW4jb0F&#10;emWCFGWXyaQfzYHUCPaVdscsRSWRcJJil1xGPDC3cb8oaPtINZtlNZpaL+K9e/bygIMEt5f2VaDv&#10;kB5pRB7gMLwdMvewOOqmF3Iw20TQdUzCY187hiY+Q6nbTmmlnPJZ67hDp78BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCyydkM3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8JAEIbvJv6HzZh4IbJL&#10;RYq1W2IwHiUR4b50h7Zpd7Z2F6j/3uGkt3kzT96PfDW6TpxxCI0nDbOpAoFUettQpWH39f6wBBGi&#10;IWs6T6jhBwOsitub3GTWX+gTz9tYCTahkBkNdYx9JmUoa3QmTH2PxL+jH5yJLIdK2sFc2Nx1MlFq&#10;IZ1piBNq0+O6xrLdnpyGj0al3WTt3+Sx3Sf2O5l4bDda39+Nry8gIo7xD4Zrfa4OBXc6+BPZIDrW&#10;6vGZUQ2LJ950BdJ0DuLAx3I2B1nk8v+E4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC0&#10;WLt/hgIAAIsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCyydkM3QAAAAoBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" adj="14780" fillcolor="red" strokecolor="#005c90 [3044]">
+                    <v:shape id="Pil: nedåt 1" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:51.95pt;margin-top:32.5pt;width:36.75pt;height:58.2pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVt2+ZgwIAAIQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9r2zAQfx/sOwi9r07StN1CnRJSMgal&#10;LW1HnxVZSjwknXZSYmeffifFccJWKIz5Qb7T/T/97q5vWmvYVmGowZV8eDbgTDkJVe1WJf/+svj0&#10;mbMQhauEAadKvlOB30w/frhu/ESNYA2mUsjIiQuTxpd8HaOfFEWQa2VFOAOvHAk1oBWRWFwVFYqG&#10;vFtTjAaDy6IBrDyCVCHQ7e1eyKfZv9ZKxgetg4rMlJxyi/nEfC7TWUyvxWSFwq9r2aUh/iELK2pH&#10;QXtXtyIKtsH6L1e2lggBdDyTYAvQupYq10DVDAd/VPO8Fl7lWqg5wfdtCv/PrbzfPvtHpDY0PkwC&#10;kamKVqNNf8qPtblZu75Zqo1M0uX48vJqdMGZJNHV+ZfhODezOBp7DPGrAssSUfIKGjdDhCb3SWzv&#10;QswNq5gTlpAhqh9DzrQ11P+tMOxiQF/3Pic6ozd1KGznkahD4OQ+gKmrRW1MZnC1nBtk5L7ki8Uh&#10;AJmcqBXHRmQq7oxKxsY9Kc3qikof5hIyRlXvT0ipXBymjMlh1k5mmmL3hufvG3b6yVRl/PbGo/eN&#10;e4scGVzsjW3tAN9yYPqU9V6f0j+pO5GxXbYdQJZQ7R6RIewHKXi5qOl170SIjwLp5WjGaBvEBzq0&#10;gabk0FGcrQF/vXWf9AnQJOWsoUksefi5Eag4M98cQZ2gRdhiMTPji6sRMXgqWZ5K3MbOgZ6XsETZ&#10;ZTLpR3MgNYJ9paUxS1FJJJyk2CWXEQ/MPO43BK0dqWazrEbj6kW8c89eHgCQcPbSvgr0HcQjzcY9&#10;HKa2g+QeD0fd9DQOZpsIuo5JmFq872vH0KhnDHVrKe2SUz5rHZfn9DcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQCyydkM3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8JAEIbvJv6HzZh4IbJLRYq1&#10;W2IwHiUR4b50h7Zpd7Z2F6j/3uGkt3kzT96PfDW6TpxxCI0nDbOpAoFUettQpWH39f6wBBGiIWs6&#10;T6jhBwOsitub3GTWX+gTz9tYCTahkBkNdYx9JmUoa3QmTH2PxL+jH5yJLIdK2sFc2Nx1MlFqIZ1p&#10;iBNq0+O6xrLdnpyGj0al3WTt3+Sx3Sf2O5l4bDda39+Nry8gIo7xD4Zrfa4OBXc6+BPZIDrW6vGZ&#10;UQ2LJ950BdJ0DuLAx3I2B1nk8v+E4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBVt2+Z&#10;gwIAAIQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCy&#10;ydkM3QAAAAoBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" adj="14780" fillcolor="red" strokecolor="#005c90 [3044]">
                       <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="2F7199CF" w14:textId="6529F279" w:rsidR="00FC0274" w:rsidRPr="00FC0274" w:rsidRDefault="00FC0274" w:rsidP="00FC0274">
                             <w:pPr>
                               <w:ind w:left="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FC0274">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FC0274">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:br/>
@@ -1452,51 +1478,51 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict w14:anchorId="297F3DD6">
                     <v:rect id="Rektangel 3" style="position:absolute;margin-left:8.55pt;margin-top:34.1pt;width:127.7pt;height:59.7pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="3pt" w14:anchorId="0C61F0D3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8L3rsMAIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyFU3aURYYVA9IJ2&#10;kXZXex4ch0TyV8eGQH99x06AdttTVQ5m7Bk/z7x5k9nDSSt2lOhba0qej8acSSNs1Zp9yV9f1p+m&#10;nPkApgJljSz5WXr+MP/4Yda5Qk5sY1UlkRGI8UXnSt6E4Ios86KRGvzIOmnIWVvUEGiL+6xC6Ahd&#10;q2wyHt9lncXKoRXSezpd9U4+T/h1LUV4qmsvA1Mlp9xCWjGtu7hm8xkUewTXtGJIA/4hCw2toUev&#10;UCsIwA7Y/gGlW4HW2zqMhNWZretWyFQDVZOP31Xz3ICTqRYix7srTf7/wYrH47PbItHQOV94MmMV&#10;pxp1/Kf82CmRdb6SJU+BCTrM7yb5/VfiVJDv/ss0J5tgsttthz58k1azaJQcqRmJIzhufOhDLyHx&#10;MWPXrVKpIcqwruSfp/k44gPpolYQyNSuKrk3e85A7UlwImCC9Fa1VbwegTzud0uF7AjU9PV6TL8h&#10;s9/C4tsr8E0fl1y9HHQbSJOq1SWfxsuX28pEdJlUNVRwIy1aO1udt8jQ9jLzTqxbemQDPmwBSVdU&#10;Dc1KeKKlVpZKtIPFWWPxx9/OYzy1m7ycdaRTKv/7AVByZg56aanCnCbMiWQSPgZ1MWu0+o3GYxER&#10;yAVGEE5P2rBZhn4WaMCEXCxSGAnTQdiYZycieKw5UvVyegN0Qy8DqeDRXvQJxbuW9rEkhhsrw4Zk&#10;nDQyjFyck1/3Ker2YZj/BAAA//8DAFBLAwQUAAYACAAAACEAqTCH8dwAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPTU+EMBRF9yb+h+aZuHMKjQKDlIkxUaM7UTPbN7QCoR+Edgb89z5XzvLm3Nx3&#10;XrVbrWEnPYfBOwnpJgGmXevV4DoJnx9PNwWwENEpNN5pCT86wK6+vKiwVH5x7/rUxI7RiAslSuhj&#10;nErOQ9tri2HjJ+2IffvZYqQ4d1zNuNC4NVwkScYtDo4u9Djpx163Y3O0El4XYYZ9h28vzdh8jf72&#10;Oc23Vsrrq/XhHljUa/wvw58+qUNNTgd/dCowQzlPqSkhKwQw4iIXd8AOBIo8A15X/PyD+hcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD8L3rsMAIAAGAEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCpMIfx3AAAAAkBAAAPAAAAAAAAAAAAAAAAAIoE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="0003297C" w:rsidRPr="0003297C">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D6F7CF1" wp14:editId="0F6994D5">
                   <wp:extent cx="1637969" cy="1710745"/>
                   <wp:effectExtent l="0" t="0" r="635" b="3810"/>
                   <wp:docPr id="11" name="Bildobjekt 11"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1967228674" name=""/>
                           <pic:cNvPicPr/>
@@ -2390,51 +2416,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5417D9CB" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50A3B97D" wp14:editId="340FDABC">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50A3B97D" wp14:editId="340FDABC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>993775</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>120015</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="409575" cy="575945"/>
                       <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="20" name="Ned 20"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="409575" cy="575945"/>
                               </a:xfrm>
                               <a:prstGeom prst="downArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -2469,158 +2495,158 @@
                                     </w:rPr>
                                     <w:t>AX</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="50A3B97D" id="Ned 20" o:spid="_x0000_s1027" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:78.25pt;margin-top:9.45pt;width:32.25pt;height:45.35pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDk6khCTgIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5x0TT+COkXQIsOA&#10;oA3QDj0rshwLkESNUmNnv36U7DRpt9OwHBhSovnI50ff3HbWsJ3CoMGVfDIac6achEq7bcl/PC+/&#10;XHEWonCVMOBUyfcq8Nv55083rZ+pM2jAVAoZFXFh1vqSNzH6WVEE2Sgrwgi8cnRZA1oRKcRtUaFo&#10;qbo1xdl4fFG0gJVHkCoEOr3vL/k8169rJeNjXQcVmSk59RazxWw3yRbzGzHbovCNlkMb4h+6sEI7&#10;An0rdS+iYK+o/yhltUQIUMeRBFtAXWup8gw0zWT8YZqnRniVZyFygn+jKfy/svJh9+TXSDS0PswC&#10;uWmKrkab/qk/1mWy9m9kqS4ySYfn4+vp5ZQzSVfkXJ9PE5nF8WGPIX5TYFlySl5B6xaI0GaexG4V&#10;Yp9/yEuAAYyultqYHOB2c2eQ7QS9vOVyTL8B4l2acawl6Z1d0jWTgkRUGxHJtb4qeXBbzoTZkjpl&#10;xIztICHkN5+w70VoeoxctpeE1ZF0abQt+VUCPiAblzpTWVnDBEfikhe7Tcc0AU9SoXSygWq/RobQ&#10;iy94udQEuxIhrgWS2qht2qD4SKY2QLPA4HHWAP7623nKL3mynLWkXprz56tAxZn57kgeXy9Syyye&#10;BngabE4D92rvgDie0K56mV16GKM5uDWCfaFFWyRUuhJOUmc9o0NwF/utolWVarHIaSRxL+LKPXmZ&#10;iifmEuHP3YtAP8gikp4e4KB0MfsgjD6XdHVkcghoIbLchuVNG3ca56zjJ2b+GwAA//8DAFBLAwQU&#10;AAYACAAAACEA8R382N8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fiy&#10;olVb13QCJC5wQCsIabe08dpqjVOadCv/HnOCm5/99Py9fDe7XpxxDJ0nDcuFAoFUe9tRo+Hj/flu&#10;DSJEQ9b0nlDDNwbYFddXucmsv9Aez2VsBIdQyIyGNsYhkzLULToTFn5A4tvRj85ElmMj7WguHO56&#10;mSiVSmc64g+tGfCpxfpUTk7D4TO+vVb7+mVSo3o8Hu6/ym42Wt/ezA9bEBHn+GeGX3xGh4KZKj+R&#10;DaJnvUpXbOVhvQHBhiRZcrmKF2qTgixy+b9C8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDk6khCTgIAAKoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDxHfzY3wAAAAoBAAAPAAAAAAAAAAAAAAAAAKgEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" adj="13920" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape w14:anchorId="50A3B97D" id="Ned 20" o:spid="_x0000_s1027" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:78.25pt;margin-top:9.45pt;width:32.25pt;height:45.35pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDk6khCTgIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5x0TT+COkXQIsOA&#10;oA3QDj0rshwLkESNUmNnv36U7DRpt9OwHBhSovnI50ff3HbWsJ3CoMGVfDIac6achEq7bcl/PC+/&#10;XHEWonCVMOBUyfcq8Nv55083rZ+pM2jAVAoZFXFh1vqSNzH6WVEE2Sgrwgi8cnRZA1oRKcRtUaFo&#10;qbo1xdl4fFG0gJVHkCoEOr3vL/k8169rJeNjXQcVmSk59RazxWw3yRbzGzHbovCNlkMb4h+6sEI7&#10;An0rdS+iYK+o/yhltUQIUMeRBFtAXWup8gw0zWT8YZqnRniVZyFygn+jKfy/svJh9+TXSDS0PswC&#10;uWmKrkab/qk/1mWy9m9kqS4ySYfn4+vp5ZQzSVfkXJ9PE5nF8WGPIX5TYFlySl5B6xaI0GaexG4V&#10;Yp9/yEuAAYyultqYHOB2c2eQ7QS9vOVyTL8B4l2acawl6Z1d0jWTgkRUGxHJtb4qeXBbzoTZkjpl&#10;xIztICHkN5+w70VoeoxctpeE1ZF0abQt+VUCPiAblzpTWVnDBEfikhe7Tcc0AU9SoXSygWq/RobQ&#10;iy94udQEuxIhrgWS2qht2qD4SKY2QLPA4HHWAP7623nKL3mynLWkXprz56tAxZn57kgeXy9Syyye&#10;BngabE4D92rvgDie0K56mV16GKM5uDWCfaFFWyRUuhJOUmc9o0NwF/utolWVarHIaSRxL+LKPXmZ&#10;iifmEuHP3YtAP8gikp4e4KB0MfsgjD6XdHVkcghoIbLchuVNG3ca56zjJ2b+GwAA//8DAFBLAwQU&#10;AAYACAAAACEA8R382N8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fiy&#10;olVb13QCJC5wQCsIabe08dpqjVOadCv/HnOCm5/99Py9fDe7XpxxDJ0nDcuFAoFUe9tRo+Hj/flu&#10;DSJEQ9b0nlDDNwbYFddXucmsv9Aez2VsBIdQyIyGNsYhkzLULToTFn5A4tvRj85ElmMj7WguHO56&#10;mSiVSmc64g+tGfCpxfpUTk7D4TO+vVb7+mVSo3o8Hu6/ym42Wt/ezA9bEBHn+GeGX3xGh4KZKj+R&#10;DaJnvUpXbOVhvQHBhiRZcrmKF2qTgixy+b9C8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDk6khCTgIAAKoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDxHfzY3wAAAAoBAAAPAAAAAAAAAAAAAAAAAKgEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" adj="13920" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox style="layout-flow:vertical" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="7EC8CE25" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0066564D" w:rsidRDefault="0003297C" w:rsidP="000A7935">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>AX</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F472E78" wp14:editId="48CE9912">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F472E78" wp14:editId="48CE9912">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-32385</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>706120</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1568450" cy="12700"/>
                       <wp:effectExtent l="19050" t="19050" r="12700" b="25400"/>
                       <wp:wrapNone/>
                       <wp:docPr id="8" name="Rak 8"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm flipH="1">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1568450" cy="12700"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict w14:anchorId="50073490">
                     <v:line id="Rak 8" style="position:absolute;flip:x;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="-2.55pt,55.6pt" to="120.95pt,56.6pt" w14:anchorId="3578B6B1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALLFc3uAEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X2RnaxcYcXpokO0w&#10;dAW2/QBGlmwB+oKoxcm/L6WkabfdhvkgkCL1yPdIr++PzrKDSmiC73m7aDhTXobB+LHnP3/s3q84&#10;wwx+ABu86vlJIb/f3Lxbz7FTyzAFO6jECMRjN8eeTznHTgiUk3KAixCVp6AOyUEmN41iSDATurNi&#10;2TR3Yg5piClIhUi323OQbyq+1krmb1qjysz2nHrL9Uz13JdTbNbQjQniZOSlDfiHLhwYT0WvUFvI&#10;wH4l8xeUMzIFDDovZHAiaG2kqhyITdv8web7BFFVLiQOxqtM+P9g5ePhwT8lkmGO2GF8SoXFUSfH&#10;tDXxC8208qJO2bHKdrrKpo6ZSbpsb+9WH29JXUmxdvmpqbKKM0yBiwnzZxUcK0bPrfGFFXRw+IqZ&#10;SlPqS0q59mFnrK2TsZ7NPf+wagmTSaAF0RYymS4OPUc/cgZ2pM2TOVVIDNYM5XkBwjTuH2xiB6Dp&#10;73YNfWXgVO63tFJ7Czid82rovBfOZFpOa1zPV+Xxy2vrC7qq63Vh8KpesfZhOFVRRfFodLXoZc3K&#10;brz1yX77M2yeAQAA//8DAFBLAwQUAAYACAAAACEA3QOWsd4AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU7DMBBF90jcwRokdq1jQ6GEOFWJxIIFUik9gBsbOyIeh9htA6dnuoLl/Hn686ZaTaFn&#10;RzumLqICMS+AWWyj6dAp2L0/z5bAUtZodB/RKvi2CVb15UWlSxNP+GaP2+wYlWAqtQKf81Bynlpv&#10;g07zOFik3Uccg840jo6bUZ+oPPRcFsUdD7pDuuD1YBtv28/tISh4jT/Y3C9e2mL95TZCNE9ZOq/U&#10;9dW0fgSW7ZT/YDjrkzrU5LSPBzSJ9QpmC0Ek5UJIYATIW/EAbH9ObiTwuuL/X6h/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAAssVze4AQAAVAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN0DlrHeAAAACgEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38D31B76" wp14:editId="15D14221">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38D31B76" wp14:editId="15D14221">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>285750</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>100965</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="494665"/>
                       <wp:effectExtent l="0" t="4128" r="4763" b="4762"/>
                       <wp:wrapNone/>
                       <wp:docPr id="24" name="Upp 24"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="5400000">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="494665"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -2669,138 +2695,138 @@
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="38D31B76" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="prod #0 #1 10800"/>
                         <v:f eqn="sum #0 0 @3"/>
                       </v:formulas>
                       <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Upp 24" o:spid="_x0000_s1028" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:22.5pt;margin-top:7.95pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoRvKaVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06yNOuCOkXQIsOA&#10;oivQDj0rshwLkESNUmJ3Xz9Kctqs22lYDgQpUY/k82MurwZr2EFh0OBqPj2bcKachEa7Xc2/P24+&#10;XHAWonCNMOBUzZ9V4Fer9+8ue79UM+jANAoZgbiw7H3Nuxj9sqqC7JQV4Qy8cnTZAloRKcRd1aDo&#10;Cd2aajaZLKoesPEIUoVApzflkq8yftsqGb+1bVCRmZpTbzFbzHabbLW6FMsdCt9pObYh/qELK7Sj&#10;oi9QNyIKtkf9B5TVEiFAG88k2AraVkuVZ6BpppM30zx0wqs8C5ET/AtN4f/ByrvDg79HoqH3YRnI&#10;TVMMLVqGQGydzyfpl2ejbtmQqXt+oU4NkUk6nE8nsykRLOlq/nm+WJwnaqsClSA9hvhFgWXJqfne&#10;rxGhz7jicBtiyT5mpRcBjG422pgc4G57bZAdBH3IzSb3VJ78lmYc60mGs0/UMpOCBNUaEcm1vql5&#10;cDvOhNmRUmXEXNtBqkBIpcMbEbpSI8MWeVgdSaNG25pfFDZKZePSM5VVNk7wSmLy4rAdmKbCswSU&#10;TrbQPN9joZY6DF5uNPFxK0K8F0jKo0PapviNTGuAZoHR46wD/Pm385Rf82RpbM56EjON+mMvUHFm&#10;vjpSy8dF+oYsngZ4GmxPA7e310A0T3OD2aXHGM3RbRHsE+3dOhWmK+EkNVdIHYPrWJaMNleq9Tqn&#10;keK9iLfuwcsEfuT8cXgS6EddRBLUHRyFL5ZvtFFySVivZI4B7UfW27jLaQFP45z1+o+z+gUAAP//&#10;AwBQSwMEFAAGAAgAAAAhAI8Lcm7dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI&#10;3MEaJHbUiSulIcSpEBKodEfhAE48TSLicYjd1OH0uCu6HP2v99+U22AGNuPkeksS0lUCDKmxuqdW&#10;wtfn60MOzHlFWg2WUMKCDrbV7U2pCm3P9IHzwbcsQsgVSkLn/Vhw7poOjXIrOyLF7Ggno3w8p5br&#10;SZ0j3AxcJEnGjeopLnRqxJcOm+/DyUjIw+Mu/d3NYdnsl/rd/5j9sXmT8v4uPD8B8xj8fxku+lEd&#10;quhU2xNpxwYJ63wdmxKEyIBd8jQTwOoI3wjgVcmvH6j+AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAOhG8ppVAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAI8Lcm7dAAAACAEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Upp 24" o:spid="_x0000_s1028" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:22.5pt;margin-top:7.95pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoRvKaVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06yNOuCOkXQIsOA&#10;oivQDj0rshwLkESNUmJ3Xz9Kctqs22lYDgQpUY/k82MurwZr2EFh0OBqPj2bcKachEa7Xc2/P24+&#10;XHAWonCNMOBUzZ9V4Fer9+8ue79UM+jANAoZgbiw7H3Nuxj9sqqC7JQV4Qy8cnTZAloRKcRd1aDo&#10;Cd2aajaZLKoesPEIUoVApzflkq8yftsqGb+1bVCRmZpTbzFbzHabbLW6FMsdCt9pObYh/qELK7Sj&#10;oi9QNyIKtkf9B5TVEiFAG88k2AraVkuVZ6BpppM30zx0wqs8C5ET/AtN4f/ByrvDg79HoqH3YRnI&#10;TVMMLVqGQGydzyfpl2ejbtmQqXt+oU4NkUk6nE8nsykRLOlq/nm+WJwnaqsClSA9hvhFgWXJqfne&#10;rxGhz7jicBtiyT5mpRcBjG422pgc4G57bZAdBH3IzSb3VJ78lmYc60mGs0/UMpOCBNUaEcm1vql5&#10;cDvOhNmRUmXEXNtBqkBIpcMbEbpSI8MWeVgdSaNG25pfFDZKZePSM5VVNk7wSmLy4rAdmKbCswSU&#10;TrbQPN9joZY6DF5uNPFxK0K8F0jKo0PapviNTGuAZoHR46wD/Pm385Rf82RpbM56EjON+mMvUHFm&#10;vjpSy8dF+oYsngZ4GmxPA7e310A0T3OD2aXHGM3RbRHsE+3dOhWmK+EkNVdIHYPrWJaMNleq9Tqn&#10;keK9iLfuwcsEfuT8cXgS6EddRBLUHRyFL5ZvtFFySVivZI4B7UfW27jLaQFP45z1+o+z+gUAAP//&#10;AwBQSwMEFAAGAAgAAAAhAI8Lcm7dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI&#10;3MEaJHbUiSulIcSpEBKodEfhAE48TSLicYjd1OH0uCu6HP2v99+U22AGNuPkeksS0lUCDKmxuqdW&#10;wtfn60MOzHlFWg2WUMKCDrbV7U2pCm3P9IHzwbcsQsgVSkLn/Vhw7poOjXIrOyLF7Ggno3w8p5br&#10;SZ0j3AxcJEnGjeopLnRqxJcOm+/DyUjIw+Mu/d3NYdnsl/rd/5j9sXmT8v4uPD8B8xj8fxku+lEd&#10;quhU2xNpxwYJ63wdmxKEyIBd8jQTwOoI3wjgVcmvH6j+AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAOhG8ppVAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAI8Lcm7dAAAACAEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="2DABB1FB" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0066567D" w:rsidRDefault="0003297C" w:rsidP="000A7935">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17E2B1AD" wp14:editId="6EC6EA79">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17E2B1AD" wp14:editId="6EC6EA79">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>754380</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-39370</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1270" cy="1083945"/>
                       <wp:effectExtent l="19050" t="19050" r="36830" b="20955"/>
                       <wp:wrapNone/>
                       <wp:docPr id="16" name="Rak 16"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1410" cy="1084299"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict w14:anchorId="0C15C3DD">
                     <v:line id="Rak 16" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="59.4pt,-3.1pt" to="59.5pt,82.25pt" w14:anchorId="454BBEE8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBs5pWurQEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815TcoHAEyznEcC5F&#10;G6DtB6wpUiLAF7iMZf99l7TjpMktqA/0krs73BmO1ndHZ9lBJTTB97xdNJwpL8Ng/NjzP793X1ac&#10;YQY/gA1e9fykkN9tPn9az7FTyzAFO6jECMRjN8eeTznHTgiUk3KAixCVp6QOyUGmbRrFkGAmdGfF&#10;smm+iTmkIaYgFSKdbs9Jvqn4WiuZf2qNKjPbc5ot1zXVdV9WsVlDNyaIk5GXMeADUzgwni69Qm0h&#10;A3tK5h2UMzIFDDovZHAiaG2kqhyITdu8YfNrgqgqFxIH41Um/H+w8sfh3j8mkmGO2GF8TIXFUSdX&#10;/mk+dqxina5iqWNmkg7bm5YElZRom9XN8va2aCleemPC/KCCYyXouTW+UIEODt8xn0ufS8qxDztj&#10;bX0O69nc86+rtikXALlCW8gUujj0HP3IGdiR7CZzqpAYrBlKewHCNO7vbWIHoCff7Rr6XSb7p6zc&#10;vQWcznU1dTaDM5kcaY3r+ao0P3dbX9BV9dSFwYtkJdqH4VSVFGVH71XluHirGOL1nuLXX8DmLwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAI7rdJzeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNxaOxWN0hCnQkiVgFNpOcDNjZc4Il5HsduGv2d7orcd7WjmTbWefC9OOMYukIZsrkAg&#10;NcF21Gr42G9mBYiYDFnTB0INvxhhXd/eVKa04UzveNqlVnAIxdJocCkNpZSxcehNnIcBiX/fYfQm&#10;sRxbaUdz5nDfy4VSufSmI25wZsBnh83P7ug1fKr9F21XhaMGX5av/m2jaNtrfX83PT2CSDilfzNc&#10;8BkdamY6hCPZKHrWWcHoScMsX4C4GLIVjzvwkT8sQdaVvJ5Q/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBs5pWurQEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCO63Sc3gAAAAoBAAAPAAAAAAAAAAAAAAAAAAcEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="601E1FBD" wp14:editId="7EB47231">
                   <wp:extent cx="1512741" cy="1007655"/>
                   <wp:effectExtent l="0" t="0" r="0" b="2540"/>
                   <wp:docPr id="7" name="Bildobjekt 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
@@ -2851,51 +2877,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="320B338A" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0003297C" w:rsidRDefault="0003297C" w:rsidP="0003297C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B8DCE84" wp14:editId="3A387C97">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B8DCE84" wp14:editId="3A387C97">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1096010</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>685800</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="552450"/>
                       <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="19" name="Upp 19"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="10800000">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="552450"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -2930,156 +2956,156 @@
                                     </w:rPr>
                                     <w:t>COR</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="6B8DCE84" id="Upp 19" o:spid="_x0000_s1029" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:86.3pt;margin-top:54pt;width:32.3pt;height:43.5pt;rotation:180;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyEFVAVgIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kHyuCOkWQIMOA&#10;oi2QFj0rshwLkESNUmJ3v36U7LRZt9OwHAhSoh7J58fc3PbWsIPCoMFVfHJWcqachFq7XcWfn9Zf&#10;rjkLUbhaGHCq4q8q8Nv55083nZ+pKbRgaoWMQFyYdb7ibYx+VhRBtsqKcAZeObpsAK2IFOKuqFF0&#10;hG5NMS3Lq6IDrD2CVCHQ6Wq45POM3zRKxoemCSoyU3HqLWaL2W6TLeY3YrZD4VstxzbEP3RhhXZU&#10;9A1qJaJge9R/QFktEQI08UyCLaBptFR5BppmUn6YZtMKr/IsRE7wbzSF/wcr7w8b/4hEQ+fDLJCb&#10;pugbtAyB2JqU12X65eGoXdZn7l7fuFN9ZJIOLybldEIMS7q6vJxeXGZuiwErYXoM8ZsCy5JT8b1f&#10;IEKXccXhLkRqgbKPWelFAKPrtTYmB7jbLg2yg6AvuV7nnoYnv6UZxzrqevqVWmZSkKIaIyK51tcV&#10;D27HmTA7kqqMmGs7SBWyDFLtlQjtUCPDDvqwOpJIjbYVH9kYKhuXOlNZZuME7ywmL/bbnmkqfJ6A&#10;0skW6tdHHLilDoOXa01l70SIjwJJenRI6xQfyDQGaBYYPc5awJ9/O0/5FU+WxuasIzXTqD/2AhVn&#10;5rsjuZxfpW/I4mmAp8H2NHB7uwSieZIbzC49xmiOboNgX2jxFqkwXQknqbmB1DFYxmHLaHWlWixy&#10;Gknei3jnNl4m8KMqnvoXgX7URSRB3cNR+WL2QRtDLknlncwxoAXJChqXOW3gaZyz3v9y5r8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC+c+7V3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJMAbUnjVBWouSIKH+DE2zgiXofYadO/ZznR287uaPZNsZ1dL044hs6TgnSRgEBqvOmo&#10;VfD1uX9YgwhRk9G9J1RwwQDb8vam0LnxZ/rA0yG2gkMo5FqBjXHIpQyNRafDwg9IfDv60enIcmyl&#10;GfWZw10vsyRZSqc74g9WD/hqsfk+TE7BWxqr6kc6+z6F7lJXT/uwc6lS93fzbgMi4hz/zfCHz+hQ&#10;MlPtJzJB9KxX2ZKtPCRrLsWO7HGVgah58/KcgCwLed2h/AUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDyEFVAVgIAALoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC+c+7V3QAAAAsBAAAPAAAAAAAAAAAAAAAAALAEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" adj="8019" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape w14:anchorId="6B8DCE84" id="Upp 19" o:spid="_x0000_s1029" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:86.3pt;margin-top:54pt;width:32.3pt;height:43.5pt;rotation:180;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyEFVAVgIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kHyuCOkWQIMOA&#10;oi2QFj0rshwLkESNUmJ3v36U7LRZt9OwHAhSoh7J58fc3PbWsIPCoMFVfHJWcqachFq7XcWfn9Zf&#10;rjkLUbhaGHCq4q8q8Nv55083nZ+pKbRgaoWMQFyYdb7ibYx+VhRBtsqKcAZeObpsAK2IFOKuqFF0&#10;hG5NMS3Lq6IDrD2CVCHQ6Wq45POM3zRKxoemCSoyU3HqLWaL2W6TLeY3YrZD4VstxzbEP3RhhXZU&#10;9A1qJaJge9R/QFktEQI08UyCLaBptFR5BppmUn6YZtMKr/IsRE7wbzSF/wcr7w8b/4hEQ+fDLJCb&#10;pugbtAyB2JqU12X65eGoXdZn7l7fuFN9ZJIOLybldEIMS7q6vJxeXGZuiwErYXoM8ZsCy5JT8b1f&#10;IEKXccXhLkRqgbKPWelFAKPrtTYmB7jbLg2yg6AvuV7nnoYnv6UZxzrqevqVWmZSkKIaIyK51tcV&#10;D27HmTA7kqqMmGs7SBWyDFLtlQjtUCPDDvqwOpJIjbYVH9kYKhuXOlNZZuME7ywmL/bbnmkqfJ6A&#10;0skW6tdHHLilDoOXa01l70SIjwJJenRI6xQfyDQGaBYYPc5awJ9/O0/5FU+WxuasIzXTqD/2AhVn&#10;5rsjuZxfpW/I4mmAp8H2NHB7uwSieZIbzC49xmiOboNgX2jxFqkwXQknqbmB1DFYxmHLaHWlWixy&#10;Gknei3jnNl4m8KMqnvoXgX7URSRB3cNR+WL2QRtDLknlncwxoAXJChqXOW3gaZyz3v9y5r8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC+c+7V3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJMAbUnjVBWouSIKH+DE2zgiXofYadO/ZznR287uaPZNsZ1dL044hs6TgnSRgEBqvOmo&#10;VfD1uX9YgwhRk9G9J1RwwQDb8vam0LnxZ/rA0yG2gkMo5FqBjXHIpQyNRafDwg9IfDv60enIcmyl&#10;GfWZw10vsyRZSqc74g9WD/hqsfk+TE7BWxqr6kc6+z6F7lJXT/uwc6lS93fzbgMi4hz/zfCHz+hQ&#10;MlPtJzJB9KxX2ZKtPCRrLsWO7HGVgah58/KcgCwLed2h/AUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDyEFVAVgIAALoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC+c+7V3QAAAAsBAAAPAAAAAAAAAAAAAAAAALAEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" adj="8019" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="26936B56" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0066567D" w:rsidRDefault="0003297C" w:rsidP="000A7935">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>COR</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24107038" wp14:editId="25ADD323">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24107038" wp14:editId="25ADD323">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-34925</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>678180</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1593850" cy="0"/>
                       <wp:effectExtent l="19050" t="19050" r="6350" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="23" name="Rak 23"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm flipH="1" flipV="1">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1593850" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict w14:anchorId="5702763B">
                     <v:line id="Rak 23" style="position:absolute;flip:x y;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="-2.75pt,53.4pt" to="122.75pt,53.4pt" w14:anchorId="2E1E8C81" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFahQOtgEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uPEzEMviPxH6Lcaaa7WlRGTfewVeGA&#10;YCUedzeTzETKS3HotP8eJ32wwA0xh8iJ7c/252/Wj0fv2EFntDFIvlx0nOmg4mDDKPm3r7s3K86w&#10;QBjAxaAlP2nkj5vXr9Zz6vVdnKIbdGYEErCfk+RTKakXAtWkPeAiJh3IaWL2UOiaRzFkmAndO3HX&#10;dW/FHPOQclQakV63ZyffNHxjtCqfjUFdmJOceivtzO3c11Ns1tCPGdJk1aUN+IcuPNhARW9QWyjA&#10;fmT7F5S3KkeMpixU9CIaY5VuM9A0y+6Pab5MkHSbhcjBdKMJ/x+s+nR4Cs+ZaJgT9piec53iaLJn&#10;xtn0gXbKm/W9WtVHPbNjI/B0I1AfC1P0uHx4d796IJ7V1SfOYDUxZSzvdfSsGpI7G+ps0MPhIxZq&#10;gEKvIfU5xJ11ru3HBTZLfr9adhUaSCbGQSHTp0FyDCNn4EbSnyq5QWJ0dqjpFQjzuH9ymR2ANLDb&#10;dfTVtVO538Jq7S3gdI5rrrM6vC0kUWe95KuafM12oaLrJrLLBL84rNY+DqdGrag3WmArehFbVcjL&#10;O9kvf4nNTwAAAP//AwBQSwMEFAAGAAgAAAAhAFykLzHaAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj1FOwzAQRP+RuIO1SPy1TksdlRCnqkAcgLYHcOMlsRqvo9hNAqdnKyHB586OZt6Uu9l3YsQh&#10;ukAaVssMBFIdrKNGw+n4vtiCiMmQNV0g1PCFEXbV/V1pChsm+sDxkBrBIRQLo6FNqS+kjHWL3sRl&#10;6JH49xkGbxKfQyPtYCYO951cZ1kuvXHEDa3p8bXF+nK4eg3u6ej6+Xs/PpvNKn9TJ3WZSGn9+DDv&#10;X0AknNOfGW74jA4VM53DlWwUnYaFUuxkPct5AhvWm5ty/lVkVcr/E6ofAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMVqFA62AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAFykLzHaAAAACgEAAA8AAAAAAAAAAAAAAAAAEAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1889A16F" wp14:editId="7302F03E">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1889A16F" wp14:editId="7302F03E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>323215</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>153670</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="494665"/>
                       <wp:effectExtent l="0" t="4128" r="4763" b="4762"/>
                       <wp:wrapNone/>
                       <wp:docPr id="22" name="Upp 22"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm rot="5400000">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="410210" cy="494665"/>
                               </a:xfrm>
                               <a:prstGeom prst="upArrow">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -3114,138 +3140,138 @@
                                     </w:rPr>
                                     <w:t>SAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1889A16F" id="Upp 22" o:spid="_x0000_s1030" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:25.45pt;margin-top:12.1pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6PO4YVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kadYFdYqgRYYB&#10;RVegHXpmZDkWoK9RSuzu14+SnDbrdhqWA0FK1CP5/JjLq8FodpAYlLM1n55NOJNWuEbZXc2/P24+&#10;XHAWItgGtLOy5s8y8KvV+3eXvV/KmeucbiQyArFh2fuadzH6ZVUF0UkD4cx5aemydWggUoi7qkHo&#10;Cd3oajaZLKreYePRCRkCnd6US77K+G0rRfzWtkFGpmtOvcVsMdttstXqEpY7BN8pMbYB/9CFAWWp&#10;6AvUDURge1R/QBkl0AXXxjPhTOXaVgmZZ6BpppM30zx04GWehcgJ/oWm8P9gxd3hwd8j0dD7sAzk&#10;pimGFg1DR2ydzyfpl2ejbtmQqXt+oU4OkQk6nE8nsykRLOhq/nm+WJwnaqsClSA9hvhFOsOSU/O9&#10;XyO6PuPC4TbEkn3MSi+C06rZKK1zgLvttUZ2APqQm03uqTz5LU1b1pMMZ5+oZSaABNVqiOQa39Q8&#10;2B1noHekVBEx17YuVSCk0uENhK7UyLBFHkZF0qhWpuYXhY1SWdv0TGaVjRO8kpi8OGwHpqjwPAGl&#10;k61rnu+xUEsdBi82ivi4hRDvAUl5dEjbFL+RabWjWdzocdY5/Pm385Rf82RpbM56EjON+mMPKDnT&#10;Xy2p5eMifUMWTwM8Dbangd2ba0c0T3OD2aXHGPXRbdGZJ9q7dSpMV2AFNVdIHYPrWJaMNlfI9Tqn&#10;keI9xFv74EUCP3L+ODwB+lEXkQR1547Ch+UbbZRcEtYrmWNA+5H1Nu5yWsDTOGe9/uOsfgEAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFmGEmveAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m&#10;/ofNM/FmF7DVgjwaY6KpvVn9AQv7CkT2LbJbCv56t6d6nMxk5pt8M5lOjDS41jJCvIhAEFdWt1wj&#10;fH2+3q1BOK9Yq84yIczkYFNcX+Uq0/bEHzTufS1CCbtMITTe95mUrmrIKLewPXHwDnYwygc51FIP&#10;6hTKTSeTKHqQRrUcFhrV00tD1ff+aBDWU7qNf7fjND/u5vLd/5jdoXpDvL2Znp9AeJr8JQxn/IAO&#10;RWAq7ZG1Ex3CcpmEJMJ9lII4+0kSgygR0tUKZJHL/weKPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQC6PO4YVQIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBZhhJr3gAAAAgBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape w14:anchorId="1889A16F" id="Upp 22" o:spid="_x0000_s1030" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:25.45pt;margin-top:12.1pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6PO4YVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kadYFdYqgRYYB&#10;RVegHXpmZDkWoK9RSuzu14+SnDbrdhqWA0FK1CP5/JjLq8FodpAYlLM1n55NOJNWuEbZXc2/P24+&#10;XHAWItgGtLOy5s8y8KvV+3eXvV/KmeucbiQyArFh2fuadzH6ZVUF0UkD4cx5aemydWggUoi7qkHo&#10;Cd3oajaZLKreYePRCRkCnd6US77K+G0rRfzWtkFGpmtOvcVsMdttstXqEpY7BN8pMbYB/9CFAWWp&#10;6AvUDURge1R/QBkl0AXXxjPhTOXaVgmZZ6BpppM30zx04GWehcgJ/oWm8P9gxd3hwd8j0dD7sAzk&#10;pimGFg1DR2ydzyfpl2ejbtmQqXt+oU4OkQk6nE8nsykRLOhq/nm+WJwnaqsClSA9hvhFOsOSU/O9&#10;XyO6PuPC4TbEkn3MSi+C06rZKK1zgLvttUZ2APqQm03uqTz5LU1b1pMMZ5+oZSaABNVqiOQa39Q8&#10;2B1noHekVBEx17YuVSCk0uENhK7UyLBFHkZF0qhWpuYXhY1SWdv0TGaVjRO8kpi8OGwHpqjwPAGl&#10;k61rnu+xUEsdBi82ivi4hRDvAUl5dEjbFL+RabWjWdzocdY5/Pm385Rf82RpbM56EjON+mMPKDnT&#10;Xy2p5eMifUMWTwM8Dbangd2ba0c0T3OD2aXHGPXRbdGZJ9q7dSpMV2AFNVdIHYPrWJaMNlfI9Tqn&#10;keI9xFv74EUCP3L+ODwB+lEXkQR1547Ch+UbbZRcEtYrmWNA+5H1Nu5yWsDTOGe9/uOsfgEAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFmGEmveAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m&#10;/ofNM/FmF7DVgjwaY6KpvVn9AQv7CkT2LbJbCv56t6d6nMxk5pt8M5lOjDS41jJCvIhAEFdWt1wj&#10;fH2+3q1BOK9Yq84yIczkYFNcX+Uq0/bEHzTufS1CCbtMITTe95mUrmrIKLewPXHwDnYwygc51FIP&#10;6hTKTSeTKHqQRrUcFhrV00tD1ff+aBDWU7qNf7fjND/u5vLd/5jdoXpDvL2Znp9AeJr8JQxn/IAO&#10;RWAq7ZG1Ex3CcpmEJMJ9lII4+0kSgygR0tUKZJHL/weKPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQC6PO4YVQIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBZhhJr3gAAAAgBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
                           <w:p w14:paraId="37AC0087" w14:textId="77777777" w:rsidR="0003297C" w:rsidRPr="0066567D" w:rsidRDefault="0003297C" w:rsidP="000A7935">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52C78152" wp14:editId="4AB8F7F0">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52C78152" wp14:editId="4AB8F7F0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>786765</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>22860</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="9525" cy="1258570"/>
                       <wp:effectExtent l="19050" t="19050" r="28575" b="36830"/>
                       <wp:wrapNone/>
                       <wp:docPr id="12" name="Rak 12"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="9541" cy="1259031"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict w14:anchorId="3887CDDE">
                     <v:line id="Rak 12" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="61.95pt,1.8pt" to="62.7pt,100.9pt" w14:anchorId="0AAF7D0C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAomSbyrgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b2Sn65AacXpokF2G&#10;rcDWH8DIki1AXxC1OPn3o5Q07bbbMB9kSiSfyMen9ePRWXZQCU3wPW8XDWfKyzAYP/b85cfudsUZ&#10;ZvAD2OBVz08K+ePm5sN6jp1ahinYQSVGIB67OfZ8yjl2QqCclANchKg8OXVIDjJt0yiGBDOhOyuW&#10;TfNJzCENMQWpEOl0e3byTcXXWsn8TWtUmdmeU225rqmu+7KKzRq6MUGcjLyUAf9QhQPj6dIr1BYy&#10;sJ/J/AXljEwBg84LGZwIWhupag/UTdv80c33CaKqvRA5GK804f+DlV8PT/45EQ1zxA7jcypdHHVy&#10;5U/1sWMl63QlSx0zk3T4cP+x5UySo13ePzR3beFSvOXGhPmzCo4Vo+fW+NIKdHD4gvkc+hpSjn3Y&#10;GWvrOKxnc8/vVm1DE5NAqtAWMpkuDj1HP3IGdiS5yZwqJAZrhpJegDCN+yeb2AFo5LtdQ9+lst/C&#10;yt1bwOkcV11nMTiTSZHWuJ6vSvJrtvUFXVVNXTp4o6xY+zCcKpOi7GhelY6Ltoog3u/Jfv8CNr8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARe//m3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xb8Iw&#10;FIR3JP6D9ZC6gU0oKKRxUFUJqe1EoUO7mfgRR9jPUWwg/fc1Uzue7nT3XbkZnGVX7EPrScJ8JoAh&#10;1V631Ej4PGynObAQFWllPaGEHwywqcajUhXa3+gDr/vYsFRCoVASTIxdwXmoDToVZr5DSt7J907F&#10;JPuG617dUrmzPBNixZ1qKS0Y1eGLwfq8vzgJX+LwTbt1bqjG1+Wbe98K2lkpHybD8xOwiEP8C8Md&#10;P6FDlZiO/kI6MJt0tlinqITFCtjdz5aPwI4SMjHPgVcl//+g+gUAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAomSbyrgEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQARe//m3QAAAAkBAAAPAAAAAAAAAAAAAAAAAAgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="0003297C">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="350C812A" wp14:editId="3BC3ECF8">
                   <wp:extent cx="1550491" cy="1284453"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Bildobjekt 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
@@ -7997,65 +8023,65 @@
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00C733A1">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="993" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33ADD152" w14:textId="77777777" w:rsidR="005A3864" w:rsidRDefault="005A3864">
+    <w:p w14:paraId="09D70264" w14:textId="77777777" w:rsidR="00801A1C" w:rsidRDefault="00801A1C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00D4E97B" w14:textId="77777777" w:rsidR="005A3864" w:rsidRDefault="005A3864">
+    <w:p w14:paraId="04849541" w14:textId="77777777" w:rsidR="00801A1C" w:rsidRDefault="00801A1C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4093191B" w14:textId="77777777" w:rsidR="005A3864" w:rsidRDefault="005A3864">
+    <w:p w14:paraId="5EC9DD07" w14:textId="77777777" w:rsidR="00801A1C" w:rsidRDefault="00801A1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8305,61 +8331,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D435643" w14:textId="77777777" w:rsidR="005A3864" w:rsidRDefault="005A3864"/>
+    <w:p w14:paraId="52750849" w14:textId="77777777" w:rsidR="00801A1C" w:rsidRDefault="00801A1C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D970A10" w14:textId="77777777" w:rsidR="005A3864" w:rsidRDefault="005A3864">
+    <w:p w14:paraId="19CDCAD8" w14:textId="77777777" w:rsidR="00801A1C" w:rsidRDefault="00801A1C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="066D1C12" w14:textId="77777777" w:rsidR="005A3864" w:rsidRDefault="005A3864">
+    <w:p w14:paraId="12DA106F" w14:textId="77777777" w:rsidR="00801A1C" w:rsidRDefault="00801A1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -8407,51 +8433,51 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="4A8552CC">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1031" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
@@ -8530,51 +8556,51 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="6E24BCE2">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1032" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
@@ -11162,51 +11188,51 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="445008349">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="424767131">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="834686639">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1611934563">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="918757026">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1416903332">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
@@ -11259,50 +11285,51 @@
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="001332B0"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134947"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="001371FC"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="001616AE"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="0016504F"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="001758C0"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E1E52"/>
     <w:rsid w:val="001F6625"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262CD2"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00262FB6"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
@@ -11341,50 +11368,51 @@
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="003642FC"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00370DC1"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="00384434"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="003968B5"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C5CCA"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00405669"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="0041153D"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="004464B8"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A467E"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C0B09"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D1314"/>
@@ -11466,125 +11494,128 @@
     <w:rsid w:val="007175EE"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00760CC4"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C1E80"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00801A1C"/>
     <w:rsid w:val="00803A3E"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="0086527B"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C747B"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4916"/>
     <w:rsid w:val="008E013E"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F394A"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00902C37"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921476"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00942ED7"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00955935"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A2712"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B31E7"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C328D"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A139C6"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A71790"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB2DBF"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD3F5D"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B32FF3"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B418C8"/>
@@ -11615,50 +11646,51 @@
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C733A1"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA2E7B"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB20CC"/>
     <w:rsid w:val="00CB69A2"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD2F1C"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D101A1"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D30BDF"/>
     <w:rsid w:val="00D37410"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D67AC7"/>
     <w:rsid w:val="00D71E11"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA495F"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC48B4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE6835"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF7351"/>
@@ -11674,50 +11706,51 @@
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E76FBA"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E80C44"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA5212"/>
     <w:rsid w:val="00EA672A"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED79F7"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F304DD"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F372E5"/>
     <w:rsid w:val="00F40853"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F96997"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB7FF3"/>
     <w:rsid w:val="00FC0274"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1637A213"/>
     <w:rsid w:val="185DA65C"/>
     <w:rsid w:val="30AA2E0B"/>
     <w:rsid w:val="4109B9AE"/>
     <w:rsid w:val="51B6C8E7"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
@@ -16431,52 +16464,52 @@
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId28" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{4784DBD1-3CBE-41A8-A2C7-CF088F838C79}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="962" y="18997"/>
-          <a:ext cx="1116404" cy="501754"/>
+          <a:off x="962" y="19120"/>
+          <a:ext cx="1116413" cy="501758"/>
         </a:xfrm>
         <a:prstGeom prst="homePlate">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF">
             <a:lumMod val="85000"/>
           </a:sysClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
@@ -16502,63 +16535,63 @@
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Scout</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="962" y="18997"/>
-        <a:ext cx="990966" cy="501754"/>
+        <a:off x="962" y="19120"/>
+        <a:ext cx="990974" cy="501758"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{E13D0391-DAD9-4B61-AB66-3FA48A4F7006}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="893806" y="18997"/>
-          <a:ext cx="1116404" cy="501754"/>
+          <a:off x="893813" y="19120"/>
+          <a:ext cx="1116413" cy="501758"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FF0000"/>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -16582,63 +16615,63 @@
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Serie 1</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1144683" y="18997"/>
-        <a:ext cx="614650" cy="501754"/>
+        <a:off x="1144692" y="19120"/>
+        <a:ext cx="614655" cy="501758"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{AD4E5296-B06F-4F82-9CB5-F741BF6BFCC1}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1786650" y="18997"/>
-          <a:ext cx="1116404" cy="501754"/>
+          <a:off x="1786664" y="19120"/>
+          <a:ext cx="1116413" cy="501758"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF">
             <a:lumMod val="85000"/>
           </a:sysClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
@@ -16664,63 +16697,63 @@
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Pre-monitor</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2037527" y="18997"/>
-        <a:ext cx="614650" cy="501754"/>
+        <a:off x="2037543" y="19120"/>
+        <a:ext cx="614655" cy="501758"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{6CE68A43-9C69-4212-AF24-9AFEE7CA1715}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2679494" y="18997"/>
-          <a:ext cx="1116404" cy="501754"/>
+          <a:off x="2679515" y="19120"/>
+          <a:ext cx="1116413" cy="501758"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF">
             <a:lumMod val="85000"/>
           </a:sysClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
@@ -16746,63 +16779,63 @@
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>IV kontrast</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2930371" y="18997"/>
-        <a:ext cx="614650" cy="501754"/>
+        <a:off x="2930394" y="19120"/>
+        <a:ext cx="614655" cy="501758"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{6AC59577-EC82-4A35-90CE-96CD0348AB0D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3572338" y="18997"/>
-          <a:ext cx="1114817" cy="501754"/>
+          <a:off x="3572367" y="19120"/>
+          <a:ext cx="1114825" cy="501758"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FF0000"/>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -16851,63 +16884,63 @@
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> BT+25 s</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3823215" y="18997"/>
-        <a:ext cx="613063" cy="501754"/>
+        <a:off x="3823246" y="19120"/>
+        <a:ext cx="613067" cy="501758"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{33A1349C-0317-431F-9E60-7456885DCFD5}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4463595" y="18997"/>
-          <a:ext cx="1118997" cy="501754"/>
+          <a:off x="4463630" y="19120"/>
+          <a:ext cx="1119006" cy="501758"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="C00000"/>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -16956,52 +16989,52 @@
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="900" kern="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>80 s</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="4714472" y="18997"/>
-        <a:ext cx="617243" cy="501754"/>
+        <a:off x="4714509" y="19120"/>
+        <a:ext cx="617248" cy="501758"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="process" pri="10000"/>
   </dgm:catLst>
@@ -19913,56 +19946,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>310</Words>
-  <Characters>2519</Characters>
+  <Words>451</Words>
+  <Characters>2392</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2824</CharactersWithSpaces>
+  <CharactersWithSpaces>2838</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT Njurar 3-fas K- K+ (852902)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>76</revision>
+  <revision>78</revision>
   <lastPrinted>2016-03-31T01:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>