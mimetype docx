--- v0 (2026-06-06)
+++ v1 (2026-06-26)
@@ -20,59 +20,51 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="55E67820" w:rsidR="00184167" w:rsidRPr="006B266D" w:rsidRDefault="000B29B3" w:rsidP="005F789E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
-        <w:t>DT Urografi 1-fas K+ (</w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>DT Urografi 1-fas K+ (852800)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="6A0929C9" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C950617" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -125,67 +117,75 @@
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F789E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Förändringar i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355005BC" w14:textId="77777777" w:rsidR="00EA3405" w:rsidRPr="005F789E" w:rsidRDefault="00EA3405" w:rsidP="00EA3405">
+    <w:p w14:paraId="355005BC" w14:textId="441D4638" w:rsidR="00EA3405" w:rsidRPr="005F789E" w:rsidRDefault="00D847F7" w:rsidP="00EA3405">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Ny metod.</w:t>
+        <w:t xml:space="preserve">Förtydligat rutinen under </w:t>
+      </w:r>
+      <w:r w:rsidR="00091C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>förberedelser och IV kontrast.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335A49F8" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29D48DBB" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
@@ -296,96 +296,60 @@
               </w:rPr>
               <w:t>Kartläggning urinvägar</w:t>
             </w:r>
             <w:r w:rsidR="00641DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="000A3B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatomi? </w:t>
             </w:r>
             <w:r w:rsidR="00641DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Konkrement eller </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">? </w:t>
+              <w:t xml:space="preserve">Konkrement eller flebolit? </w:t>
             </w:r>
             <w:r w:rsidR="008728E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Om ej ok fyllnad: Upprepa efter cirka </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> minuter.</w:t>
+              <w:t>Om ej ok fyllnad: Upprepa efter cirka 10-20 minuter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F789E" w:rsidRPr="005F789E" w14:paraId="4E31A19F" w14:textId="77777777" w:rsidTr="009D1513">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F861A6F" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -394,128 +358,140 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Förberedelser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="488D783F" w14:textId="77777777" w:rsidR="005F789E" w:rsidRDefault="00D53116" w:rsidP="009D1513">
+          <w:p w14:paraId="488D783F" w14:textId="6A04FD6B" w:rsidR="005F789E" w:rsidRDefault="00D53116" w:rsidP="009D1513">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="454" w:right="0" w:hanging="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ge 20 ml kontrast</w:t>
             </w:r>
             <w:r w:rsidR="00E94D31" w:rsidRPr="009D1513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">, 300 </w:t>
+              <w:t>, 300 mgI/ml</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E172FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> för hand</w:t>
+            </w:r>
             <w:r w:rsidR="00E94D31" w:rsidRPr="009D1513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>mgI</w:t>
+              <w:t xml:space="preserve"> i samband med att infart sätts.</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...6 lines deleted...]
-              <w:t>/ml i samband med att infart sätts.</w:t>
+            <w:r w:rsidR="00D25C92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D05EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bildtagning sker efter 30 minuter.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="764ADF6D" w14:textId="77777777" w:rsidR="009D1513" w:rsidRPr="005071FE" w:rsidRDefault="009D1513" w:rsidP="009D1513">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="454" w:right="0" w:hanging="391"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="005071FE">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Kreatinin</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidRPr="005071FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> och GFR.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06B0F848" w14:textId="6E964A7C" w:rsidR="009D1513" w:rsidRPr="009D1513" w:rsidRDefault="009D1513" w:rsidP="009D1513">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="454" w:right="0" w:hanging="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -625,67 +601,67 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IV kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="412C4503" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
+          <w:p w14:paraId="412C4503" w14:textId="72FABEEA" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="00B764B0" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F789E">
-[...5 lines deleted...]
-              <w:t>Ingen.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Se förberedelser.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F789E" w:rsidRPr="005F789E" w14:paraId="02852C9B" w14:textId="77777777" w:rsidTr="009D1513">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DFA8564" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -791,61 +767,59 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A0CF40D" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6DFB63F9" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
@@ -863,69 +837,51 @@
               </w:rPr>
               <w:t>Ryggläge.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="603742B6" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fötterna mot </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Fötterna mot gantryt.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="430738AD" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Armarna ovanför huvudet.</w:t>
             </w:r>
@@ -1458,85 +1414,57 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Scout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="5D3E1A25" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Mamiller</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> minor.</w:t>
+              <w:t>Mamiller – trochanter minor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="327DD8DB" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1629,60 +1557,58 @@
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="386D4444" w14:textId="029BA04E" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nedanför diafragma – </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009D4148">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>symfys</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52E0B34D" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1709,62 +1635,60 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B478DE7" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005F789E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Reformatering</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2806"/>
       </w:tblGrid>
       <w:tr w:rsidR="005F789E" w:rsidRPr="005F789E" w14:paraId="7B0C3C2B" w14:textId="77777777" w:rsidTr="003F5952">
         <w:trPr>
@@ -3262,61 +3186,59 @@
               <w:t>Snitt/ink.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62E3D2AA" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kernel</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>(Siemens/GE/Toshiba)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5915B8F2" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
@@ -4365,61 +4287,59 @@
       <w:tr w:rsidR="005F789E" w:rsidRPr="005F789E" w14:paraId="432D65D9" w14:textId="77777777" w:rsidTr="003F5952">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07595006" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dosrapport</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="085FB7E6" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
@@ -6009,65 +5929,65 @@
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00330F6A">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="599DABB9" w14:textId="77777777" w:rsidR="003A3BE8" w:rsidRDefault="003A3BE8">
+    <w:p w14:paraId="393D50A5" w14:textId="77777777" w:rsidR="00E72DAF" w:rsidRDefault="00E72DAF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57F2D6A9" w14:textId="77777777" w:rsidR="003A3BE8" w:rsidRDefault="003A3BE8">
+    <w:p w14:paraId="71107EBD" w14:textId="77777777" w:rsidR="00E72DAF" w:rsidRDefault="00E72DAF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2621423E" w14:textId="77777777" w:rsidR="003A3BE8" w:rsidRDefault="003A3BE8">
+    <w:p w14:paraId="0F6A0107" w14:textId="77777777" w:rsidR="00E72DAF" w:rsidRDefault="00E72DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6401,61 +6321,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EB8B81D" w14:textId="77777777" w:rsidR="003A3BE8" w:rsidRDefault="003A3BE8"/>
+    <w:p w14:paraId="47A9BF3F" w14:textId="77777777" w:rsidR="00E72DAF" w:rsidRDefault="00E72DAF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A5B14ED" w14:textId="77777777" w:rsidR="003A3BE8" w:rsidRDefault="003A3BE8">
+    <w:p w14:paraId="58F4C554" w14:textId="77777777" w:rsidR="00E72DAF" w:rsidRDefault="00E72DAF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="028A0060" w14:textId="77777777" w:rsidR="003A3BE8" w:rsidRDefault="003A3BE8">
+    <w:p w14:paraId="420DD7F0" w14:textId="77777777" w:rsidR="00E72DAF" w:rsidRDefault="00E72DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -9291,55 +9211,54 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="985354244">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1896508228">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1280142712">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2129228504">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="612786704">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -9350,146 +9269,151 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00000F60"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="00091C77"/>
     <w:rsid w:val="000949A4"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A0E73"/>
     <w:rsid w:val="000A3B5F"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B29B3"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B766C"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D057C"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="0016171C"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="001758C0"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B0CC0"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="0028611B"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D4377"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E5150"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="0033159A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
+    <w:rsid w:val="00363593"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A3BE8"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="004071B5"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
@@ -9673,178 +9597,187 @@
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A95BE6"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA3C0C"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B764B0"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B82F67"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C124F6"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA213D"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D05EE6"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D25C92"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D53116"/>
     <w:rsid w:val="00D75A57"/>
+    <w:rsid w:val="00D847F7"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E172FA"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E72DAF"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E94D31"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3405"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00ED1913"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE7A60"/>
     <w:rsid w:val="00EF64E0"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F23CAC"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC1CD3"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
@@ -15581,70 +15514,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>362</Words>
-  <Characters>1923</Characters>
+  <Words>379</Words>
+  <Characters>2009</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2281</CharactersWithSpaces>
+  <CharactersWithSpaces>2384</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT Urografi 1-fas K+ (852800)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>