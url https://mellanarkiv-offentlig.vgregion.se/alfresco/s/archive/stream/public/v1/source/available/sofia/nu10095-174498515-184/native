--- v1 (2026-06-26)
+++ v2 (2026-10-27)
@@ -117,75 +117,67 @@
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F789E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Förändringar i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355005BC" w14:textId="441D4638" w:rsidR="00EA3405" w:rsidRPr="005F789E" w:rsidRDefault="00D847F7" w:rsidP="00EA3405">
+    <w:p w14:paraId="355005BC" w14:textId="64DB3600" w:rsidR="00EA3405" w:rsidRPr="005F789E" w:rsidRDefault="00B64FFB" w:rsidP="00EA3405">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Förtydligat rutinen under </w:t>
-[...7 lines deleted...]
-        <w:t>förberedelser och IV kontrast.</w:t>
+        <w:t>Reviderad, ändrat mängden kontrast.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335A49F8" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29D48DBB" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
@@ -215,87 +207,85 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
       <w:tr w:rsidR="005F789E" w:rsidRPr="005F789E" w14:paraId="165FAD3F" w14:textId="77777777" w:rsidTr="009D1513">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A4E0238" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7DB7FC86" w14:textId="60C24732" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="00C124F6" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kartläggning urinvägar</w:t>
             </w:r>
             <w:r w:rsidR="00641DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -323,107 +313,121 @@
             <w:r w:rsidR="008728E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>Om ej ok fyllnad: Upprepa efter cirka 10-20 minuter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F789E" w:rsidRPr="005F789E" w14:paraId="4E31A19F" w14:textId="77777777" w:rsidTr="009D1513">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F861A6F" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Förberedelser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="488D783F" w14:textId="6A04FD6B" w:rsidR="005F789E" w:rsidRDefault="00D53116" w:rsidP="009D1513">
+          <w:p w14:paraId="488D783F" w14:textId="1F13CA2B" w:rsidR="005F789E" w:rsidRDefault="00D53116" w:rsidP="009D1513">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="454" w:right="0" w:hanging="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Ge 20 ml kontrast</w:t>
+              <w:t xml:space="preserve">Ge </w:t>
+            </w:r>
+            <w:r w:rsidR="001B7FAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D1513">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ml kontrast</w:t>
             </w:r>
             <w:r w:rsidR="00E94D31" w:rsidRPr="009D1513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, 300 mgI/ml</w:t>
             </w:r>
             <w:r w:rsidR="00E172FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> för hand</w:t>
             </w:r>
             <w:r w:rsidR="00E94D31" w:rsidRPr="009D1513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> i samband med att infart sätts.</w:t>
             </w:r>
@@ -497,222 +501,216 @@
             </w:pPr>
             <w:r w:rsidRPr="005071FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PVK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F789E" w:rsidRPr="005F789E" w14:paraId="1643D836" w14:textId="77777777" w:rsidTr="009D1513">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="611224D4" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PO kontrast/dryck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="101BD194" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>30 minuter före undersökningen ska patienten dricka 5 dl vatten. Därefter får patienten inte kissa förrän undersökningen är genomförd. Eventuell KAD ska vara stängd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F789E" w:rsidRPr="005F789E" w14:paraId="5A605DC7" w14:textId="77777777" w:rsidTr="009D1513">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43CA40FF" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IV kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="412C4503" w14:textId="72FABEEA" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="00B764B0" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Se förberedelser.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F789E" w:rsidRPr="005F789E" w14:paraId="02852C9B" w14:textId="77777777" w:rsidTr="009D1513">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DFA8564" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Strålskydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EDC2EF6" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kvinnor mellan 15–50 år ska tillfrågas om eventuell graviditet. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="700260D7" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -751,87 +749,85 @@
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F789E" w:rsidRPr="005F789E" w14:paraId="071628A8" w14:textId="77777777" w:rsidTr="009D1513">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A0CF40D" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6DFB63F9" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -961,51 +957,50 @@
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="3999"/>
         <w:gridCol w:w="3089"/>
       </w:tblGrid>
       <w:tr w:rsidR="005F789E" w:rsidRPr="005F789E" w14:paraId="7FBB9361" w14:textId="77777777" w:rsidTr="003F5952">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F51D033" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
@@ -1089,53 +1084,53 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:rect w14:anchorId="259EE927" id="Rektangel 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:18.75pt;margin-top:29.9pt;width:107.5pt;height:92.1pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAl2VpiNAIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyGsllJEWCEQvaBd&#10;JLba8+A4JJK/OjYE+us7dgK0256qcjBjz/iN582bzJ7OWrGTRN9YU/B8MORMGmHLxhwK/u11/WnC&#10;mQ9gSlDWyIJfpOdP848fZq2bypGtrSolMgIxftq6gtchuGmWeVFLDX5gnTTkrCxqCLTFQ1YitISu&#10;VTYaDsdZa7F0aIX0nk5XnZPPE35VSRFeqsrLwFTB6W0hrZjWfVyz+QymBwRXN6J/BvzDKzQ0hpLe&#10;oFYQgB2x+QNKNwKtt1UYCKszW1WNkKkGqiYfvqtmV4OTqRYix7sbTf7/wYrn085tkWhonZ96MmMV&#10;5wp1/Kf3sXMi63IjS54DE3SYP4wfR4/EqSBfno+/jD8nOrP7dYc+fJVWs2gUHKkbiSQ4bXyglBR6&#10;DYnZjF03SqWOKMPagj9M8mFMACSMSkEgU7uy4N4cOAN1IMWJgAnSW9WU8XoE8njYLxWyE1DX1+sh&#10;/WKjKd1vYTH3CnzdxSVXpwfdBBKlanTBJ/Hy9bYyEV0mWfUV3FmL1t6Wly0ytJ3OvBPrhpJswIct&#10;IAmLqqFhCS+0VMpSiba3OKst/vjbeYynfpOXs5aESuV/PwJKzsxRLy1VmNOIOZFMwsegrmaFVr/R&#10;fCwiArnACMLpSOs3y9ANA02YkItFCiNlOggbs3MigseaI1Wv5zdA1/cykAye7VWgMH3X0i6WKL+z&#10;0m9Ix6kT/czFQfl1n6LuX4b5TwAAAP//AwBQSwMEFAAGAAgAAAAhAMzJXdzeAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYutIyVppOCAkQu1FAXL0mtFUTp2qytfx7zAlu&#10;tt/T8/fK3eKsOJkp9J4UrFcJCEON1z21Ct7fHq9uQYSIpNF6Mgq+TYBddX5WYqH9TK/mVMdWcAiF&#10;AhV0MY6FlKHpjMOw8qMh1r785DDyOrVSTzhzuLMyTZIb6bAn/tDhaB460wz10Sl4mVPbf7a4f66H&#10;+mPw2dN6s3VKXV4s93cgolninxl+8RkdKmY6+CPpIKyC603OTgX5lhuwnuYpHw48ZFkCsirl/wbV&#10;DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAl2VpiNAIAAGEEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDMyV3c3gAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="3pt"/>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <w:pict w14:anchorId="28DF2D8A">
+                    <v:rect id="Rektangel 3" style="position:absolute;margin-left:18.75pt;margin-top:29.9pt;width:107.5pt;height:92.1pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight="3pt" w14:anchorId="259EE927" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAl2VpiNAIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyGsllJEWCEQvaBd&#10;JLba8+A4JJK/OjYE+us7dgK0256qcjBjz/iN582bzJ7OWrGTRN9YU/B8MORMGmHLxhwK/u11/WnC&#10;mQ9gSlDWyIJfpOdP848fZq2bypGtrSolMgIxftq6gtchuGmWeVFLDX5gnTTkrCxqCLTFQ1YitISu&#10;VTYaDsdZa7F0aIX0nk5XnZPPE35VSRFeqsrLwFTB6W0hrZjWfVyz+QymBwRXN6J/BvzDKzQ0hpLe&#10;oFYQgB2x+QNKNwKtt1UYCKszW1WNkKkGqiYfvqtmV4OTqRYix7sbTf7/wYrn085tkWhonZ96MmMV&#10;5wp1/Kf3sXMi63IjS54DE3SYP4wfR4/EqSBfno+/jD8nOrP7dYc+fJVWs2gUHKkbiSQ4bXyglBR6&#10;DYnZjF03SqWOKMPagj9M8mFMACSMSkEgU7uy4N4cOAN1IMWJgAnSW9WU8XoE8njYLxWyE1DX1+sh&#10;/WKjKd1vYTH3CnzdxSVXpwfdBBKlanTBJ/Hy9bYyEV0mWfUV3FmL1t6Wly0ytJ3OvBPrhpJswIct&#10;IAmLqqFhCS+0VMpSiba3OKst/vjbeYynfpOXs5aESuV/PwJKzsxRLy1VmNOIOZFMwsegrmaFVr/R&#10;fCwiArnACMLpSOs3y9ANA02YkItFCiNlOggbs3MigseaI1Wv5zdA1/cykAye7VWgMH3X0i6WKL+z&#10;0m9Ix6kT/czFQfl1n6LuX4b5TwAAAP//AwBQSwMEFAAGAAgAAAAhAMzJXdzeAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYutIyVppOCAkQu1FAXL0mtFUTp2qytfx7zAlu&#10;tt/T8/fK3eKsOJkp9J4UrFcJCEON1z21Ct7fHq9uQYSIpNF6Mgq+TYBddX5WYqH9TK/mVMdWcAiF&#10;AhV0MY6FlKHpjMOw8qMh1r785DDyOrVSTzhzuLMyTZIb6bAn/tDhaB460wz10Sl4mVPbf7a4f66H&#10;+mPw2dN6s3VKXV4s93cgolninxl+8RkdKmY6+CPpIKyC603OTgX5lhuwnuYpHw48ZFkCsirl/wbV&#10;DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAl2VpiNAIAAGEEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDMyV3c3gAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AFF980D" wp14:editId="2C1170EB">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>721995</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>375920</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="1173480"/>
                       <wp:effectExtent l="0" t="0" r="8890" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="17" name="Upp 17"/>
@@ -1183,70 +1178,70 @@
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>1</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="0AFF980D" id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <w:pict w14:anchorId="449B8929">
+                    <v:shapetype id="_x0000_t68" coordsize="21600,21600" o:spt="68" adj="5400,5400" path="m0@0l@1@0@1,21600@2,21600@2@0,21600@0,10800,xe" w14:anchorId="0AFF980D">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="prod #0 #1 10800"/>
                         <v:f eqn="sum #0 0 @3"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,@4,@2,21600"/>
+                      <v:path textboxrect="@1,@4,@2,21600" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Upp 17" o:spid="_x0000_s1026" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:56.85pt;margin-top:29.6pt;width:32.3pt;height:92.4pt;rotation:180;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxtBONYQIAAMsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bToi2COkXQIsOA&#10;oi3QDj0rsmwLkESNUmJ3Xz9Kdtqs22lYDgIpkY/k82Ourkdr2F5h0OBqXp2UnCknodGuq/n3582X&#10;S85CFK4RBpyq+asK/Hr1+dPV4JdqAT2YRiEjEBeWg695H6NfFkWQvbIinIBXjh5bQCsiudgVDYqB&#10;0K0pFmV5XgyAjUeQKgS6vZ0e+Srjt62S8aFtg4rM1Jx6i/nEfG7TWayuxLJD4Xst5zbEP3RhhXZU&#10;9A3qVkTBdqj/gLJaIgRo44kEW0DbaqnyDDRNVX6Y5qkXXuVZiJzg32gK/w9W3u+f/CMSDYMPy0Bm&#10;mmJs0TIEYqsqL8v0y8NRu2zM3L2+cafGyCRdnlXloiKGJT1V1cXp2WUmt5jAEqjHEL8qsCwZNd/5&#10;NSIMGVjs70KkHij6EJUyAhjdbLQx2cFue2OQ7QV9ys0mNzWl/BZmHBuog8UF9cykIEm1RkQyrW9q&#10;HlzHmTAdaVVGzLUdpApZB6n2rQj9VCPDTgKxOpJKjbY1n+mYKhuXOlNZZ/ME7zQmK47bkUKTuYXm&#10;9REnVqm14OVGU707EeKjQBIdXdIixQc6WgM0BMwWZz3gz7/dp3jSAr1yNpCIacAfO4GKM/PNkUpO&#10;z9OnY/HYwWNne+y4nb0BIrfK3WWTkjGag9ki2Bfat3WqSk/CSao9UTk7N3FaLtpYqdbrHLbzqLue&#10;UgiYVO9FvHNPXib/oIvn8UWgn5URSVP3cBC/WH5QxxSbMh2sdxFanaXzzjHpKDm0MVlR83anlTz2&#10;c9T7f9DqFwAAAP//AwBQSwMEFAAGAAgAAAAhAHOSeNTfAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tOwzAQRfdI/IM1SOyok7TQNsSpeArRDWooe9cekoh4HMVum/490xUsr+bo3jPFanSdOOAQ&#10;Wk8K0kkCAsl421KtYPv5erMAEaImqztPqOCEAVbl5UWhc+uPtMFDFWvBJRRyraCJsc+lDKZBp8PE&#10;90h8+/aD05HjUEs76COXu05mSXInnW6JFxrd41OD5qfaOwXPrXenTYX2zXzF95f1Y0jXH0ap66vx&#10;4R5ExDH+wXDWZ3Uo2Wnn92SD6Din0zmjCm6XGYgzMF9MQewUZLNZArIs5P8Xyl8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA8bQTjWECAADLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAc5J41N8AAAAKAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" adj="3775" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Upp 17" style="position:absolute;left:0;text-align:left;margin-left:56.85pt;margin-top:29.6pt;width:32.3pt;height:92.4pt;rotation:180;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="3775" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxtBONYQIAAMsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bToi2COkXQIsOA&#10;oi3QDj0rsmwLkESNUmJ3Xz9Kdtqs22lYDgIpkY/k82Ourkdr2F5h0OBqXp2UnCknodGuq/n3582X&#10;S85CFK4RBpyq+asK/Hr1+dPV4JdqAT2YRiEjEBeWg695H6NfFkWQvbIinIBXjh5bQCsiudgVDYqB&#10;0K0pFmV5XgyAjUeQKgS6vZ0e+Srjt62S8aFtg4rM1Jx6i/nEfG7TWayuxLJD4Xst5zbEP3RhhXZU&#10;9A3qVkTBdqj/gLJaIgRo44kEW0DbaqnyDDRNVX6Y5qkXXuVZiJzg32gK/w9W3u+f/CMSDYMPy0Bm&#10;mmJs0TIEYqsqL8v0y8NRu2zM3L2+cafGyCRdnlXloiKGJT1V1cXp2WUmt5jAEqjHEL8qsCwZNd/5&#10;NSIMGVjs70KkHij6EJUyAhjdbLQx2cFue2OQ7QV9ys0mNzWl/BZmHBuog8UF9cykIEm1RkQyrW9q&#10;HlzHmTAdaVVGzLUdpApZB6n2rQj9VCPDTgKxOpJKjbY1n+mYKhuXOlNZZ/ME7zQmK47bkUKTuYXm&#10;9REnVqm14OVGU707EeKjQBIdXdIixQc6WgM0BMwWZz3gz7/dp3jSAr1yNpCIacAfO4GKM/PNkUpO&#10;z9OnY/HYwWNne+y4nb0BIrfK3WWTkjGag9ki2Bfat3WqSk/CSao9UTk7N3FaLtpYqdbrHLbzqLue&#10;UgiYVO9FvHNPXib/oIvn8UWgn5URSVP3cBC/WH5QxxSbMh2sdxFanaXzzjHpKDm0MVlR83anlTz2&#10;c9T7f9DqFwAAAP//AwBQSwMEFAAGAAgAAAAhAHOSeNTfAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tOwzAQRfdI/IM1SOyok7TQNsSpeArRDWooe9cekoh4HMVum/490xUsr+bo3jPFanSdOOAQ&#10;Wk8K0kkCAsl421KtYPv5erMAEaImqztPqOCEAVbl5UWhc+uPtMFDFWvBJRRyraCJsc+lDKZBp8PE&#10;90h8+/aD05HjUEs76COXu05mSXInnW6JFxrd41OD5qfaOwXPrXenTYX2zXzF95f1Y0jXH0ap66vx&#10;4R5ExDH+wXDWZ3Uo2Wnn92SD6Din0zmjCm6XGYgzMF9MQewUZLNZArIs5P8Xyl8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA8bQTjWECAADLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAc5J41N8AAAAKAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;">
                       <v:textbox inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="3A312E22" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="0066567D" w:rsidRDefault="005F789E" w:rsidP="005F789E">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="005F789E" w:rsidP="005F789E" w:rsidRDefault="005F789E" w14:paraId="649841BE" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -1849,56 +1844,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>SAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="0E9C1B3A" id="Upp 24" o:spid="_x0000_s1027" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:22.15pt;margin-top:66.5pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBe/zbVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kadYFdYqgRYYB&#10;RVegHXpmZDkWoK9RSuzu14+SnDbrdhqWA0FK1CP5/JjLq8FodpAYlLM1n55NOJNWuEbZXc2/P24+&#10;XHAWItgGtLOy5s8y8KvV+3eXvV/KmeucbiQyArFh2fuadzH6ZVUF0UkD4cx5aemydWggUoi7qkHo&#10;Cd3oajaZLKreYePRCRkCnd6US77K+G0rRfzWtkFGpmtOvcVsMdttstXqEpY7BN8pMbYB/9CFAWWp&#10;6AvUDURge1R/QBkl0AXXxjPhTOXaVgmZZ6BpppM30zx04GWehcgJ/oWm8P9gxd3hwd8j0dD7sAzk&#10;pimGFg1DR2ydzyfpl2ejbtmQqXt+oU4OkQk6nE8nsykRLOhq/nm+WJwnaqsClSA9hvhFOsOSU/O9&#10;XyO6PuPC4TbEkn3MSi+C06rZKK1zgLvttUZ2APqQm03uqTz5LU1b1pMMZ5+oZSaABNVqiOQa39Q8&#10;2B1noHekVBEx17YuVSCk0uENhK7UyLBFHkZF0qhWpuYXhY1SWdv0TGaVjRO8kpi8OGwHpqjwNAGl&#10;k61rnu+xUEsdBi82ivi4hRDvAUl5dEjbFL+RabWjWdzocdY5/Pm385Rf82RpbM56EjON+mMPKDnT&#10;Xy2p5eMifUMWTwM8Dbangd2ba0c0T3OD2aXHGPXRbdGZJ9q7dSpMV2AFNVdIHYPrWJaMNlfI9Tqn&#10;keI9xFv74EUCP3L+ODwB+lEXkQR1547Ch+UbbZRcEtYrmWNA+5H1Nu5yWsDTOGe9/uOsfgEAAP//&#10;AwBQSwMEFAAGAAgAAAAhADdgERTgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI&#10;3MEaJHbUSUObNo1TISRQ6Y7CAZx4mkSNxyF2U4fT467Kcmae/ryfb73u2IiDbQ0JiGcRMKTKqJZq&#10;Ad9fb08rYNZJUrIzhAImtLAt7u9ymSlzoU8cD65mIYRsJgU0zvUZ57ZqUEs7Mz1SuB3NoKUL41Bz&#10;NchLCNcdn0fRkmvZUvjQyB5fG6xOh7MWsPLrXfy7G/2U7qfyw/3o/bF6F+Lxwb9sgDn07gbDVT+o&#10;QxGcSnMmZVknIEmXgQz7ZJ0CuwLxYgGsFDCPnhPgRc7/Vyj+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMF7/NtVAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADdgERTgAAAACgEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <w:pict w14:anchorId="4451A9CB">
+                    <v:shape id="Upp 24" style="position:absolute;left:0;text-align:left;margin-left:22.15pt;margin-top:66.5pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="8956" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBe/zbVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kadYFdYqgRYYB&#10;RVegHXpmZDkWoK9RSuzu14+SnDbrdhqWA0FK1CP5/JjLq8FodpAYlLM1n55NOJNWuEbZXc2/P24+&#10;XHAWItgGtLOy5s8y8KvV+3eXvV/KmeucbiQyArFh2fuadzH6ZVUF0UkD4cx5aemydWggUoi7qkHo&#10;Cd3oajaZLKreYePRCRkCnd6US77K+G0rRfzWtkFGpmtOvcVsMdttstXqEpY7BN8pMbYB/9CFAWWp&#10;6AvUDURge1R/QBkl0AXXxjPhTOXaVgmZZ6BpppM30zx04GWehcgJ/oWm8P9gxd3hwd8j0dD7sAzk&#10;pimGFg1DR2ydzyfpl2ejbtmQqXt+oU4OkQk6nE8nsykRLOhq/nm+WJwnaqsClSA9hvhFOsOSU/O9&#10;XyO6PuPC4TbEkn3MSi+C06rZKK1zgLvttUZ2APqQm03uqTz5LU1b1pMMZ5+oZSaABNVqiOQa39Q8&#10;2B1noHekVBEx17YuVSCk0uENhK7UyLBFHkZF0qhWpuYXhY1SWdv0TGaVjRO8kpi8OGwHpqjwNAGl&#10;k61rnu+xUEsdBi82ivi4hRDvAUl5dEjbFL+RabWjWdzocdY5/Pm385Rf82RpbM56EjON+mMPKDnT&#10;Xy2p5eMifUMWTwM8Dbangd2ba0c0T3OD2aXHGPXRbdGZJ9q7dSpMV2AFNVdIHYPrWJaMNlfI9Tqn&#10;keI9xFv74EUCP3L+ODwB+lEXkQR1547Ch+UbbZRcEtYrmWNA+5H1Nu5yWsDTOGe9/uOsfgEAAP//&#10;AwBQSwMEFAAGAAgAAAAhADdgERTgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI&#10;3MEaJHbUSUObNo1TISRQ6Y7CAZx4mkSNxyF2U4fT467Kcmae/ryfb73u2IiDbQ0JiGcRMKTKqJZq&#10;Ad9fb08rYNZJUrIzhAImtLAt7u9ymSlzoU8cD65mIYRsJgU0zvUZ57ZqUEs7Mz1SuB3NoKUL41Bz&#10;NchLCNcdn0fRkmvZUvjQyB5fG6xOh7MWsPLrXfy7G/2U7qfyw/3o/bF6F+Lxwb9sgDn07gbDVT+o&#10;QxGcSnMmZVknIEmXgQz7ZJ0CuwLxYgGsFDCPnhPgRc7/Vyj+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMF7/NtVAgAAuQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADdgERTgAAAACgEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" w14:anchorId="0E9C1B3A">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="6AA28248" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="0066567D" w:rsidRDefault="005F789E" w:rsidP="005F789E">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="005F789E" w:rsidP="005F789E" w:rsidRDefault="005F789E" w14:paraId="0666B90B" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -1939,53 +1934,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="5716EF60" id="Rak 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="57.55pt,-1.25pt" to="58pt,102.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFS5BVrgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b2Q3aJcZcXpokF2G&#10;rcDWH8DIki1AXxC1OPn3o5Q07bbbMB9kSiSf+B6p9ePRWXZQCU3wPW8XDWfKyzAYP/b85cfudsUZ&#10;ZvAD2OBVz08K+ePm5sN6jp26C1Owg0qMQDx2c+z5lHPshEA5KQe4CFF5cuqQHGTaplEMCWZCd1bc&#10;Nc2DmEMaYgpSIdLp9uzkm4qvtZL5m9aoMrM9p9pyXVNd92UVmzV0Y4I4GXkpA/6hCgfG06VXqC1k&#10;YD+T+QvKGZkCBp0XMjgRtDZSVQ7Epm3+YPN9gqgqFxIH41Um/H+w8uvhyT8nkmGO2GF8ToXFUSdX&#10;/lQfO1axTlex1DEzSYf3n5bUW0mOdtl+fLhfFS3FW25MmD+r4Fgxem6NL1Sgg8MXzOfQ15By7MPO&#10;WFvbYT2be75ctQ11TAJNhbaQyXRx6Dn6kTOwI42bzKlCYrBmKOkFCNO4f7KJHYBavts19F0q+y2s&#10;3L0FnM5x1XUeBmcyTaQ1ruerkvyabX1BV3WmLgzeJCvWPgynqqQoO+pXleMyW2Ug3u/Jfv8CNr8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQ96SX3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcWjuRUpUQp0JIlYBTaXuAmxtv46jxOordNvw92xMcR/s0+6ZaTb4XFxxjF0hDNlcg&#10;kJpgO2o17Hfr2RJETIas6QOhhh+MsKrv7ypT2nClT7xsUyu4hGJpNLiUhlLK2Dj0Js7DgMS3Yxi9&#10;SRzHVtrRXLnc9zJXaiG96Yg/ODPgq8PmtD17DV9q902bp6WjBt+Kd/+xVrTptX58mF6eQSSc0h8M&#10;N31Wh5qdDuFMNoqec1ZkjGqY5QWIG5AteNxBQ64KBbKu5P8J9S8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAxUuQVa4BAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAEPekl94AAAAKAQAADwAAAAAAAAAAAAAAAAAIBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <w:pict w14:anchorId="53151DAE">
+                    <v:line id="Rak 16" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="57.55pt,-1.25pt" to="58pt,102.5pt" w14:anchorId="5716EF60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFS5BVrgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b2Q3aJcZcXpokF2G&#10;rcDWH8DIki1AXxC1OPn3o5Q07bbbMB9kSiSf+B6p9ePRWXZQCU3wPW8XDWfKyzAYP/b85cfudsUZ&#10;ZvAD2OBVz08K+ePm5sN6jp26C1Owg0qMQDx2c+z5lHPshEA5KQe4CFF5cuqQHGTaplEMCWZCd1bc&#10;Nc2DmEMaYgpSIdLp9uzkm4qvtZL5m9aoMrM9p9pyXVNd92UVmzV0Y4I4GXkpA/6hCgfG06VXqC1k&#10;YD+T+QvKGZkCBp0XMjgRtDZSVQ7Epm3+YPN9gqgqFxIH41Um/H+w8uvhyT8nkmGO2GF8ToXFUSdX&#10;/lQfO1axTlex1DEzSYf3n5bUW0mOdtl+fLhfFS3FW25MmD+r4Fgxem6NL1Sgg8MXzOfQ15By7MPO&#10;WFvbYT2be75ctQ11TAJNhbaQyXRx6Dn6kTOwI42bzKlCYrBmKOkFCNO4f7KJHYBavts19F0q+y2s&#10;3L0FnM5x1XUeBmcyTaQ1ruerkvyabX1BV3WmLgzeJCvWPgynqqQoO+pXleMyW2Ug3u/Jfv8CNr8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQ96SX3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcWjuRUpUQp0JIlYBTaXuAmxtv46jxOordNvw92xMcR/s0+6ZaTb4XFxxjF0hDNlcg&#10;kJpgO2o17Hfr2RJETIas6QOhhh+MsKrv7ypT2nClT7xsUyu4hGJpNLiUhlLK2Dj0Js7DgMS3Yxi9&#10;SRzHVtrRXLnc9zJXaiG96Yg/ODPgq8PmtD17DV9q902bp6WjBt+Kd/+xVrTptX58mF6eQSSc0h8M&#10;N31Wh5qdDuFMNoqec1ZkjGqY5QWIG5AteNxBQ64KBbKu5P8J9S8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAxUuQVa4BAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAEPekl94AAAAKAQAADwAAAAAAAAAAAAAAAAAIBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51F1885C" wp14:editId="3A0905CB">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>835660</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>122555</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="409575" cy="575945"/>
                       <wp:effectExtent l="0" t="0" r="9525" b="0"/>
@@ -2034,72 +2029,72 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>AX</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="51F1885C" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <w:pict w14:anchorId="13F0E4CE">
+                    <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe" w14:anchorId="51F1885C">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum height 0 #1"/>
                         <v:f eqn="sum 10800 0 #1"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="prod @4 @3 10800"/>
                         <v:f eqn="sum width 0 @5"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
+                      <v:path textboxrect="@1,0,@2,@6" o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0"/>
                       <v:handles>
                         <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Ned 20" o:spid="_x0000_s1028" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:65.8pt;margin-top:9.65pt;width:32.25pt;height:45.35pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKGwsXTgIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5xmTT+COkXQIsOA&#10;oA3QDj0rshwLkESNUmNnv36U7DRpt9OwHBhSovnI50ff3HbWsJ3CoMGV/Gw05kw5CZV225L/eF5+&#10;ueIsROEqYcCpku9V4Lfzz59uWj9TE2jAVAoZFXFh1vqSNzH6WVEE2Sgrwgi8cnRZA1oRKcRtUaFo&#10;qbo1xWQ8vihawMojSBUCnd73l3ye69e1kvGxroOKzJSceovZYrabZIv5jZhtUfhGy6EN8Q9dWKEd&#10;gb6VuhdRsFfUf5SyWiIEqONIgi2grrVUeQaa5mz8YZqnRniVZyFygn+jKfy/svJh9+TXSDS0PswC&#10;uWmKrkab/qk/1mWy9m9kqS4ySYfn4+vp5ZQzSVfkXJ9PE5nF8WGPIX5TYFlySl5B6xaI0GaexG4V&#10;Yp9/yEuAAYyultqYHOB2c2eQ7QS9vOVyTL8B4l2acawl6U0u6ZpJQSKqjYjkWl+VPLgtZ8JsSZ0y&#10;YsZ2kBDym0/Y9yI0PUYu20vC6ki6NNqW/CoBH5CNS52prKxhgiNxyYvdpmOagCepUDrZQLVfI0Po&#10;xRe8XGqCXYkQ1wJJbdQ2bVB8JFMboFlg8DhrAH/97TzllzxZzlpSL83581Wg4sx8dySPrxepZRZP&#10;AzwNNqeBe7V3QByf0a56mV16GKM5uDWCfaFFWyRUuhJOUmc9o0NwF/utolWVarHIaSRxL+LKPXmZ&#10;iifmEuHP3YtAP8gikp4e4KB0MfsgjD6XdHVkcghoIbLchuVNG3ca56zjJ2b+GwAA//8DAFBLAwQU&#10;AAYACAAAACEAk3F0At4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kgd&#10;IkU0xKkKEhc4oAaE1Nsm3iZRYzvEThv+nu0JbjPap9mZYrPYQZxoCr13GpKVAkGu8aZ3rYbPj5e7&#10;BxAhojM4eEcafijApry+KjA3/ux2dKpiKzjEhRw1dDGOuZSh6chiWPmRHN8OfrIY2U6tNBOeOdwO&#10;8l6pTFrsHX/ocKTnjppjNVsN+6/4/lbvmtdZTerpsE+/q35BrW9vlu0jiEhL/IPhUp+rQ8mdaj87&#10;E8TAPk0yRlmsUxAXYJ0lIGoWiVIgy0L+n1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AAobCxdOAgAAqgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJNxdALeAAAACgEAAA8AAAAAAAAAAAAAAAAAqAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" adj="13920" fillcolor="red" stroked="f" strokeweight="1pt">
+                    <v:shape id="Ned 20" style="position:absolute;left:0;text-align:left;margin-left:65.8pt;margin-top:9.65pt;width:32.25pt;height:45.35pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1028" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t67" adj="13920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKGwsXTgIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5xmTT+COkXQIsOA&#10;oA3QDj0rshwLkESNUmNnv36U7DRpt9OwHBhSovnI50ff3HbWsJ3CoMGV/Gw05kw5CZV225L/eF5+&#10;ueIsROEqYcCpku9V4Lfzz59uWj9TE2jAVAoZFXFh1vqSNzH6WVEE2Sgrwgi8cnRZA1oRKcRtUaFo&#10;qbo1xWQ8vihawMojSBUCnd73l3ye69e1kvGxroOKzJSceovZYrabZIv5jZhtUfhGy6EN8Q9dWKEd&#10;gb6VuhdRsFfUf5SyWiIEqONIgi2grrVUeQaa5mz8YZqnRniVZyFygn+jKfy/svJh9+TXSDS0PswC&#10;uWmKrkab/qk/1mWy9m9kqS4ySYfn4+vp5ZQzSVfkXJ9PE5nF8WGPIX5TYFlySl5B6xaI0GaexG4V&#10;Yp9/yEuAAYyultqYHOB2c2eQ7QS9vOVyTL8B4l2acawl6U0u6ZpJQSKqjYjkWl+VPLgtZ8JsSZ0y&#10;YsZ2kBDym0/Y9yI0PUYu20vC6ki6NNqW/CoBH5CNS52prKxhgiNxyYvdpmOagCepUDrZQLVfI0Po&#10;xRe8XGqCXYkQ1wJJbdQ2bVB8JFMboFlg8DhrAH/97TzllzxZzlpSL83581Wg4sx8dySPrxepZRZP&#10;AzwNNqeBe7V3QByf0a56mV16GKM5uDWCfaFFWyRUuhJOUmc9o0NwF/utolWVarHIaSRxL+LKPXmZ&#10;iifmEuHP3YtAP8gikp4e4KB0MfsgjD6XdHVkcghoIbLchuVNG3ca56zjJ2b+GwAA//8DAFBLAwQU&#10;AAYACAAAACEAk3F0At4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kgd&#10;IkU0xKkKEhc4oAaE1Nsm3iZRYzvEThv+nu0JbjPap9mZYrPYQZxoCr13GpKVAkGu8aZ3rYbPj5e7&#10;BxAhojM4eEcafijApry+KjA3/ux2dKpiKzjEhRw1dDGOuZSh6chiWPmRHN8OfrIY2U6tNBOeOdwO&#10;8l6pTFrsHX/ocKTnjppjNVsN+6/4/lbvmtdZTerpsE+/q35BrW9vlu0jiEhL/IPhUp+rQ8mdaj87&#10;E8TAPk0yRlmsUxAXYJ0lIGoWiVIgy0L+n1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AAobCxdOAgAAqgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJNxdALeAAAACgEAAA8AAAAAAAAAAAAAAAAAqAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;">
                       <v:textbox style="layout-flow:vertical" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="2C081233" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="0066564D" w:rsidRDefault="005F789E" w:rsidP="005F789E">
+                          <w:p w:rsidRPr="0066564D" w:rsidR="005F789E" w:rsidP="005F789E" w:rsidRDefault="005F789E" w14:paraId="5580844F" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>AX</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin"/>
                     </v:shape>
                   </w:pict>
@@ -2141,53 +2136,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="27EE9B38" id="Rak 8" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".75pt,56.55pt" to="112.1pt,56.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCODikesQEAAFADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uOEzEMfUfiH6K8bzPdBVSNmu7DVoUH&#10;BCvBfoCbSWYi5aY4dNq/x0kvLPCGmJEiJ3aOfY6d9ePRO3bQGW0Mki8XHWc6qDjYMEr+8n13t+IM&#10;C4QBXAxa8pNG/rh5+2Y9p17fxym6QWdGIAH7OUk+lZJ6IVBN2gMuYtKBnCZmD4W2eRRDhpnQvRP3&#10;XfdBzDEPKUelEel0e3byTcM3Rqvy1RjUhTnJqbbS1tzWfV3FZg39mCFNVl3KgH+owoMNlPQGtYUC&#10;7Ee2f0F5q3LEaMpCRS+iMVbpxoHYLLs/2HybIOnGhcTBdJMJ/x+s+nJ4Cs+ZZJgT9piec2VxNNkz&#10;42z6RD1tvKhSdmyynW6y6WNhig6X7+r/njN19YkzRIVKGctHHT2rhuTOhsoIejh8xkJpKfQaUo9D&#10;3FnnWldcYLPkD6tlR41TQMNhHBQyfRokxzByBm6kqVMlN0iMzg71egXCPO6fXGYHoM7vdh19tdmU&#10;7rewmnsLOJ3jmus8E94WGkxnveSrevl624WKrttoXRj8Uq5a+zicmqCi7qhtLellxOpcvN6T/foh&#10;bH4CAAD//wMAUEsDBBQABgAIAAAAIQCNmwVq3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqONAAYU4VYnEgQMSLXyAGy92RLwOsdsGvp5FQoLTanZGs2/r1RwGccAp9ZE0&#10;qEUBAqmLtien4fXl4eIWRMqGrBkioYZPTLBqTk9qU9l4pA0ettkJLqFUGQ0+57GSMnUeg0mLOCKx&#10;9xanYDLLyUk7mSOXh0GWRXEtg+mJL3gzYuuxe9/ug4an+EXtzfKxK9Yf7lmp9j6Xzmt9fjav70Bk&#10;nPNfGH7wGR0aZtrFPdkkBtZLDvJQlwoE+2V5VYLY/W5kU8v/HzTfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAI4OKR6xAQAAUAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAI2bBWrcAAAACQEAAA8AAAAAAAAAAAAAAAAACwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <w:pict w14:anchorId="65A9901A">
+                    <v:line id="Rak 8" style="position:absolute;flip:x;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from=".75pt,56.55pt" to="112.1pt,56.55pt" w14:anchorId="27EE9B38" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCODikesQEAAFADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uOEzEMfUfiH6K8bzPdBVSNmu7DVoUH&#10;BCvBfoCbSWYi5aY4dNq/x0kvLPCGmJEiJ3aOfY6d9ePRO3bQGW0Mki8XHWc6qDjYMEr+8n13t+IM&#10;C4QBXAxa8pNG/rh5+2Y9p17fxym6QWdGIAH7OUk+lZJ6IVBN2gMuYtKBnCZmD4W2eRRDhpnQvRP3&#10;XfdBzDEPKUelEel0e3byTcM3Rqvy1RjUhTnJqbbS1tzWfV3FZg39mCFNVl3KgH+owoMNlPQGtYUC&#10;7Ee2f0F5q3LEaMpCRS+iMVbpxoHYLLs/2HybIOnGhcTBdJMJ/x+s+nJ4Cs+ZZJgT9piec2VxNNkz&#10;42z6RD1tvKhSdmyynW6y6WNhig6X7+r/njN19YkzRIVKGctHHT2rhuTOhsoIejh8xkJpKfQaUo9D&#10;3FnnWldcYLPkD6tlR41TQMNhHBQyfRokxzByBm6kqVMlN0iMzg71egXCPO6fXGYHoM7vdh19tdmU&#10;7rewmnsLOJ3jmus8E94WGkxnveSrevl624WKrttoXRj8Uq5a+zicmqCi7qhtLellxOpcvN6T/foh&#10;bH4CAAD//wMAUEsDBBQABgAIAAAAIQCNmwVq3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqONAAYU4VYnEgQMSLXyAGy92RLwOsdsGvp5FQoLTanZGs2/r1RwGccAp9ZE0&#10;qEUBAqmLtien4fXl4eIWRMqGrBkioYZPTLBqTk9qU9l4pA0ettkJLqFUGQ0+57GSMnUeg0mLOCKx&#10;9xanYDLLyUk7mSOXh0GWRXEtg+mJL3gzYuuxe9/ug4an+EXtzfKxK9Yf7lmp9j6Xzmt9fjav70Bk&#10;nPNfGH7wGR0aZtrFPdkkBtZLDvJQlwoE+2V5VYLY/W5kU8v/HzTfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAI4OKR6xAQAAUAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAI2bBWrcAAAACQEAAA8AAAAAAAAAAAAAAAAACwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="049CED1C" wp14:editId="40F93D75">
                   <wp:extent cx="1419843" cy="1303779"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="7" name="Bildobjekt 7" descr="En bild som visar röntgenfilm, Medicinsk bildtagning, Röntgen, radiografi&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="7" name="Bildobjekt 7" descr="En bild som visar röntgenfilm, Medicinsk bildtagning, Röntgen, radiografi&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
@@ -2314,56 +2309,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>COR</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="416181DD" id="Upp 19" o:spid="_x0000_s1029" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:92.45pt;margin-top:55pt;width:32.3pt;height:43.5pt;rotation:180;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyEFVAVgIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kHyuCOkWQIMOA&#10;oi2QFj0rshwLkESNUmJ3v36U7LRZt9OwHAhSoh7J58fc3PbWsIPCoMFVfHJWcqachFq7XcWfn9Zf&#10;rjkLUbhaGHCq4q8q8Nv55083nZ+pKbRgaoWMQFyYdb7ibYx+VhRBtsqKcAZeObpsAK2IFOKuqFF0&#10;hG5NMS3Lq6IDrD2CVCHQ6Wq45POM3zRKxoemCSoyU3HqLWaL2W6TLeY3YrZD4VstxzbEP3RhhXZU&#10;9A1qJaJge9R/QFktEQI08UyCLaBptFR5BppmUn6YZtMKr/IsRE7wbzSF/wcr7w8b/4hEQ+fDLJCb&#10;pugbtAyB2JqU12X65eGoXdZn7l7fuFN9ZJIOLybldEIMS7q6vJxeXGZuiwErYXoM8ZsCy5JT8b1f&#10;IEKXccXhLkRqgbKPWelFAKPrtTYmB7jbLg2yg6AvuV7nnoYnv6UZxzrqevqVWmZSkKIaIyK51tcV&#10;D27HmTA7kqqMmGs7SBWyDFLtlQjtUCPDDvqwOpJIjbYVH9kYKhuXOlNZZuME7ywmL/bbnmkqfJ6A&#10;0skW6tdHHLilDoOXa01l70SIjwJJenRI6xQfyDQGaBYYPc5awJ9/O0/5FU+WxuasIzXTqD/2AhVn&#10;5rsjuZxfpW/I4mmAp8H2NHB7uwSieZIbzC49xmiOboNgX2jxFqkwXQknqbmB1DFYxmHLaHWlWixy&#10;Gknei3jnNl4m8KMqnvoXgX7URSRB3cNR+WL2QRtDLknlncwxoAXJChqXOW3gaZyz3v9y5r8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBVdHGu3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJ0qQJPGqSpQc0UUPsCJlyRqvA6x06Z/z3KC287uaPZNsVvcIM44hd6ThmSlQCA13vbU&#10;avj8ODxsQIRoyJrBE2q4YoBdeXtTmNz6C73j+RhbwSEUcqOhi3HMpQxNh86ElR+R+PblJ2ciy6mV&#10;djIXDneDXCv1JJ3piT90ZsSXDpvTcXYaXpNYVd/SdW9z6K91lR7C3iVa398t+y2IiEv8M8MvPqND&#10;yUy1n8kGMbDepBlbeUgUl2LHOs0eQdS8yZ4VyLKQ/zuUPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDyEFVAVgIAALoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBVdHGu3QAAAAsBAAAPAAAAAAAAAAAAAAAAALAEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" adj="8019" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <w:pict w14:anchorId="0528CD75">
+                    <v:shape id="Upp 19" style="position:absolute;left:0;text-align:left;margin-left:92.45pt;margin-top:55pt;width:32.3pt;height:43.5pt;rotation:180;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1029" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="8019" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyEFVAVgIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kHyuCOkWQIMOA&#10;oi2QFj0rshwLkESNUmJ3v36U7LRZt9OwHAhSoh7J58fc3PbWsIPCoMFVfHJWcqachFq7XcWfn9Zf&#10;rjkLUbhaGHCq4q8q8Nv55083nZ+pKbRgaoWMQFyYdb7ibYx+VhRBtsqKcAZeObpsAK2IFOKuqFF0&#10;hG5NMS3Lq6IDrD2CVCHQ6Wq45POM3zRKxoemCSoyU3HqLWaL2W6TLeY3YrZD4VstxzbEP3RhhXZU&#10;9A1qJaJge9R/QFktEQI08UyCLaBptFR5BppmUn6YZtMKr/IsRE7wbzSF/wcr7w8b/4hEQ+fDLJCb&#10;pugbtAyB2JqU12X65eGoXdZn7l7fuFN9ZJIOLybldEIMS7q6vJxeXGZuiwErYXoM8ZsCy5JT8b1f&#10;IEKXccXhLkRqgbKPWelFAKPrtTYmB7jbLg2yg6AvuV7nnoYnv6UZxzrqevqVWmZSkKIaIyK51tcV&#10;D27HmTA7kqqMmGs7SBWyDFLtlQjtUCPDDvqwOpJIjbYVH9kYKhuXOlNZZuME7ywmL/bbnmkqfJ6A&#10;0skW6tdHHLilDoOXa01l70SIjwJJenRI6xQfyDQGaBYYPc5awJ9/O0/5FU+WxuasIzXTqD/2AhVn&#10;5rsjuZxfpW/I4mmAp8H2NHB7uwSieZIbzC49xmiOboNgX2jxFqkwXQknqbmB1DFYxmHLaHWlWixy&#10;Gknei3jnNl4m8KMqnvoXgX7URSRB3cNR+WL2QRtDLknlncwxoAXJChqXOW3gaZyz3v9y5r8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBVdHGu3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJ0qQJPGqSpQc0UUPsCJlyRqvA6x06Z/z3KC287uaPZNsVvcIM44hd6ThmSlQCA13vbU&#10;avj8ODxsQIRoyJrBE2q4YoBdeXtTmNz6C73j+RhbwSEUcqOhi3HMpQxNh86ElR+R+PblJ2ciy6mV&#10;djIXDneDXCv1JJ3piT90ZsSXDpvTcXYaXpNYVd/SdW9z6K91lR7C3iVa398t+y2IiEv8M8MvPqND&#10;yUy1n8kGMbDepBlbeUgUl2LHOs0eQdS8yZ4VyLKQ/zuUPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDyEFVAVgIAALoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBVdHGu3QAAAAsBAAAPAAAAAAAAAAAAAAAAALAEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" w14:anchorId="416181DD">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="6F686C45" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="0066567D" w:rsidRDefault="005F789E" w:rsidP="005F789E">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="005F789E" w:rsidP="005F789E" w:rsidRDefault="005F789E" w14:paraId="6F6EA83F" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>COR</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -2404,53 +2399,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="66910DCC" id="Rak 23" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-2.75pt,54.35pt" to="131.7pt,54.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcdgFgswEAAFADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X2R36BoYcXpokO4w&#10;bAW2/gBGlmwB+oKoxcm/H6V8rGtvw3wQSJF65COfVw8HZ9leJTTB97xdNJwpL8Ng/Njzl5/bj0vO&#10;MIMfwAaven5UyB/WNx9Wc+zUbZiCHVRiBOKxm2PPp5xjJwTKSTnARYjKU1CH5CCTm0YxJJgJ3Vlx&#10;2zSfxRzSEFOQCpFuN6cgX1d8rZXM37VGlZntOfWW65nquSunWK+gGxPEychzG/APXTgwnopeoTaQ&#10;gf1K5h2UMzIFDDovZHAiaG2kqhyITdu8YfNjgqgqFxoOxuuY8P/Bym/7R/+caAxzxA7jcyosDjo5&#10;pq2JX2inlRd1yg51bMfr2NQhM0mX7X1zf9fecSYvMXGCKFAxYX5SwbFi9NwaXxhBB/uvmKkspV5S&#10;yrUPW2Nt3Yr1bO75p2Xb0OIkkDi0hUymi0PP0Y+cgR1JdTKnConBmqE8L0CYxt2jTWwPtPnttqGv&#10;LJvK/ZVWam8Ap1NeDZ004UwmYVrjer4sjy+vrS/oqkrrzODP5Iq1C8OxDlQUj9ZWi54lVnTx2if7&#10;9Y+w/g0AAP//AwBQSwMEFAAGAAgAAAAhACgmIyjeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FOwzAQRfdI3MEaJHatnUDaKo1TlUgsWCDRwgHceLCjxuMQu23g9BgJCZbz5+nPm2ozuZ6dcQyd&#10;JwnZXABDar3uyEh4e32crYCFqEir3hNK+MQAm/r6qlKl9hfa4XkfDUslFEolwcY4lJyH1qJTYe4H&#10;pLR796NTMY2j4XpUl1Tuep4LseBOdZQuWDVgY7E97k9OwrP/omZZPLVi+2Fesqx5iLmxUt7eTNs1&#10;sIhT/IPhRz+pQ52cDv5EOrBewqwoEplysVoCS0C+uLsHdvhNeF3x/y/U3wAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAcdgFgswEAAFADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAoJiMo3gAAAAoBAAAPAAAAAAAAAAAAAAAAAA0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <w:pict w14:anchorId="4DD67085">
+                    <v:line id="Rak 23" style="position:absolute;flip:x;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="-2.75pt,54.35pt" to="131.7pt,54.35pt" w14:anchorId="66910DCC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcdgFgswEAAFADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X2R36BoYcXpokO4w&#10;bAW2/gBGlmwB+oKoxcm/H6V8rGtvw3wQSJF65COfVw8HZ9leJTTB97xdNJwpL8Ng/Njzl5/bj0vO&#10;MIMfwAaven5UyB/WNx9Wc+zUbZiCHVRiBOKxm2PPp5xjJwTKSTnARYjKU1CH5CCTm0YxJJgJ3Vlx&#10;2zSfxRzSEFOQCpFuN6cgX1d8rZXM37VGlZntOfWW65nquSunWK+gGxPEychzG/APXTgwnopeoTaQ&#10;gf1K5h2UMzIFDDovZHAiaG2kqhyITdu8YfNjgqgqFxoOxuuY8P/Bym/7R/+caAxzxA7jcyosDjo5&#10;pq2JX2inlRd1yg51bMfr2NQhM0mX7X1zf9fecSYvMXGCKFAxYX5SwbFi9NwaXxhBB/uvmKkspV5S&#10;yrUPW2Nt3Yr1bO75p2Xb0OIkkDi0hUymi0PP0Y+cgR1JdTKnConBmqE8L0CYxt2jTWwPtPnttqGv&#10;LJvK/ZVWam8Ap1NeDZ004UwmYVrjer4sjy+vrS/oqkrrzODP5Iq1C8OxDlQUj9ZWi54lVnTx2if7&#10;9Y+w/g0AAP//AwBQSwMEFAAGAAgAAAAhACgmIyjeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FOwzAQRfdI3MEaJHatnUDaKo1TlUgsWCDRwgHceLCjxuMQu23g9BgJCZbz5+nPm2ozuZ6dcQyd&#10;JwnZXABDar3uyEh4e32crYCFqEir3hNK+MQAm/r6qlKl9hfa4XkfDUslFEolwcY4lJyH1qJTYe4H&#10;pLR796NTMY2j4XpUl1Tuep4LseBOdZQuWDVgY7E97k9OwrP/omZZPLVi+2Fesqx5iLmxUt7eTNs1&#10;sIhT/IPhRz+pQ52cDv5EOrBewqwoEplysVoCS0C+uLsHdvhNeF3x/y/U3wAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAcdgFgswEAAFADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAoJiMo3gAAAAoBAAAPAAAAAAAAAAAAAAAAAA0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02AC4DB1" wp14:editId="272D20DF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>837565</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1270</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="4445" cy="1390650"/>
                       <wp:effectExtent l="19050" t="19050" r="33655" b="19050"/>
@@ -2470,53 +2465,53 @@
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:line w14:anchorId="35B3D97E" id="Rak 12" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="65.95pt,.1pt" to="66.3pt,109.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAhRaAuAEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0b+S0aZEacXpokO1Q&#10;bAW2/QBGlmwB+oKoxcm/L6WkabfehvkgkCL1yPdIrx4OzrK9SmiC7/h81nCmvAy98UPHf/3cXi05&#10;wwy+Bxu86vhRIX9Yf/60mmKrrsMYbK8SIxCP7RQ7PuYcWyFQjsoBzkJUnoI6JAeZ3DSIPsFE6M6K&#10;66a5E1NIfUxBKkS63ZyCfF3xtVYyf9caVWa249Rbrmeq566cYr2CdkgQRyPPbcA/dOHAeCp6gdpA&#10;BvY7mQ9QzsgUMOg8k8GJoLWRqnIgNvPmLzY/RoiqciFxMF5kwv8HK7/tH/1zIhmmiC3G51RYHHRy&#10;TFsTv9JMKy/qlB2qbMeLbOqQmaTLxWJxy5mkwPzmvrm7raqKE0pBiwnzFxUcK0bHrfGFFLSwf8JM&#10;lSn1NaVc+7A11tbBWM+mjt8s5w3NTgLth7aQyXSx7zj6gTOwAy2ezKlCYrCmL88LEKZh92gT2wMN&#10;f7tt6CvzpnJ/pJXaG8DxlFdDp7VwJtNuWuM6viyPX19bX9BV3a4zgzfxirUL/bFqKopHk6tFz1tW&#10;VuO9T/b7f2H9AgAA//8DAFBLAwQUAAYACAAAACEAQYVE6twAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU7DMBBF90jcwRokdtSxKwpN41QlEgsWSLRwADd27Yh4HGK3DZye6QqWT//rz5tqPYWe&#10;neyYuogKxKwAZrGNpkOn4OP9+e4RWMoaje4jWgXfNsG6vr6qdGniGbf2tMuO0QimUivwOQ8l56n1&#10;Nug0i4NFyg5xDDoTjo6bUZ9pPPRcFsWCB90hXfB6sI237efuGBS8xh9sHu5f2mLz5d6EaJ6ydF6p&#10;25tpswKW7ZT/ynDRJ3WoyWkfj2gS64nnYklVBRLYJZ7LBbA9oVhK4HXF/z9Q/wIAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAAhRaAuAEAAFMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBBhUTq3AAAAAgBAAAPAAAAAAAAAAAAAAAAABIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="red" strokeweight="3pt">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <w:pict w14:anchorId="36DADE6C">
+                    <v:line id="Rak 12" style="position:absolute;flip:x;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="3pt" from="65.95pt,.1pt" to="66.3pt,109.6pt" w14:anchorId="35B3D97E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAhRaAuAEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0b+S0aZEacXpokO1Q&#10;bAW2/QBGlmwB+oKoxcm/L6WkabfehvkgkCL1yPdIrx4OzrK9SmiC7/h81nCmvAy98UPHf/3cXi05&#10;wwy+Bxu86vhRIX9Yf/60mmKrrsMYbK8SIxCP7RQ7PuYcWyFQjsoBzkJUnoI6JAeZ3DSIPsFE6M6K&#10;66a5E1NIfUxBKkS63ZyCfF3xtVYyf9caVWa249Rbrmeq566cYr2CdkgQRyPPbcA/dOHAeCp6gdpA&#10;BvY7mQ9QzsgUMOg8k8GJoLWRqnIgNvPmLzY/RoiqciFxMF5kwv8HK7/tH/1zIhmmiC3G51RYHHRy&#10;TFsTv9JMKy/qlB2qbMeLbOqQmaTLxWJxy5mkwPzmvrm7raqKE0pBiwnzFxUcK0bHrfGFFLSwf8JM&#10;lSn1NaVc+7A11tbBWM+mjt8s5w3NTgLth7aQyXSx7zj6gTOwAy2ezKlCYrCmL88LEKZh92gT2wMN&#10;f7tt6CvzpnJ/pJXaG8DxlFdDp7VwJtNuWuM6viyPX19bX9BV3a4zgzfxirUL/bFqKopHk6tFz1tW&#10;VuO9T/b7f2H9AgAA//8DAFBLAwQUAAYACAAAACEAQYVE6twAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU7DMBBF90jcwRokdtSxKwpN41QlEgsWSLRwADd27Yh4HGK3DZye6QqWT//rz5tqPYWe&#10;neyYuogKxKwAZrGNpkOn4OP9+e4RWMoaje4jWgXfNsG6vr6qdGniGbf2tMuO0QimUivwOQ8l56n1&#10;Nug0i4NFyg5xDDoTjo6bUZ9pPPRcFsWCB90hXfB6sI237efuGBS8xh9sHu5f2mLz5d6EaJ6ydF6p&#10;25tpswKW7ZT/ynDRJ3WoyWkfj2gS64nnYklVBRLYJZ7LBbA9oVhK4HXF/z9Q/wIAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAAhRaAuAEAAFMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBBhUTq3AAAAAgBAAAPAAAAAAAAAAAAAAAAABIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0952CCE1" wp14:editId="488A9141">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>364490</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>156210</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="410210" cy="494665"/>
                       <wp:effectExtent l="0" t="4128" r="4763" b="4762"/>
@@ -2565,56 +2560,56 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>SAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape w14:anchorId="0952CCE1" id="Upp 22" o:spid="_x0000_s1030" type="#_x0000_t68" style="position:absolute;left:0;text-align:left;margin-left:28.7pt;margin-top:12.3pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6PO4YVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kadYFdYqgRYYB&#10;RVegHXpmZDkWoK9RSuzu14+SnDbrdhqWA0FK1CP5/JjLq8FodpAYlLM1n55NOJNWuEbZXc2/P24+&#10;XHAWItgGtLOy5s8y8KvV+3eXvV/KmeucbiQyArFh2fuadzH6ZVUF0UkD4cx5aemydWggUoi7qkHo&#10;Cd3oajaZLKreYePRCRkCnd6US77K+G0rRfzWtkFGpmtOvcVsMdttstXqEpY7BN8pMbYB/9CFAWWp&#10;6AvUDURge1R/QBkl0AXXxjPhTOXaVgmZZ6BpppM30zx04GWehcgJ/oWm8P9gxd3hwd8j0dD7sAzk&#10;pimGFg1DR2ydzyfpl2ejbtmQqXt+oU4OkQk6nE8nsykRLOhq/nm+WJwnaqsClSA9hvhFOsOSU/O9&#10;XyO6PuPC4TbEkn3MSi+C06rZKK1zgLvttUZ2APqQm03uqTz5LU1b1pMMZ5+oZSaABNVqiOQa39Q8&#10;2B1noHekVBEx17YuVSCk0uENhK7UyLBFHkZF0qhWpuYXhY1SWdv0TGaVjRO8kpi8OGwHpqjwPAGl&#10;k61rnu+xUEsdBi82ivi4hRDvAUl5dEjbFL+RabWjWdzocdY5/Pm385Rf82RpbM56EjON+mMPKDnT&#10;Xy2p5eMifUMWTwM8Dbangd2ba0c0T3OD2aXHGPXRbdGZJ9q7dSpMV2AFNVdIHYPrWJaMNlfI9Tqn&#10;keI9xFv74EUCP3L+ODwB+lEXkQR1547Ch+UbbZRcEtYrmWNA+5H1Nu5yWsDTOGe9/uOsfgEAAP//&#10;AwBQSwMEFAAGAAgAAAAhALoigEjeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m&#10;/ofNM/FmF9q0BeTRGBNN7c3qD1jgFYjsW2S3dPHXuz3pcTKTmW/ynde9mGi0nWGEeBGBIK5M3XGD&#10;8Pnx8pCAsE5xrXrDhDCThV1xe5OrrDYXfqfp6BoRSthmCqF1bsiktFVLWtmFGYiDdzKjVi7IsZH1&#10;qC6hXPdyGUUbqVXHYaFVAz23VH0dzxoh8ek+/tlPft4e5vLNfevDqXpFvL/zT48gHHn3F4YrfkCH&#10;IjCV5sy1FT3COtqGJMIqXoG4+stkA6JESNcpyCKX/w8UvwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQC6PO4YVQIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC6IoBI3gAAAAgBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" adj="8956" fillcolor="red" stroked="f" strokeweight="1pt">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <w:pict w14:anchorId="44A2A590">
+                    <v:shape id="Upp 22" style="position:absolute;left:0;text-align:left;margin-left:28.7pt;margin-top:12.3pt;width:32.3pt;height:38.95pt;rotation:90;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1030" fillcolor="red" stroked="f" strokeweight="1pt" type="#_x0000_t68" adj="8956" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6PO4YVQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kadYFdYqgRYYB&#10;RVegHXpmZDkWoK9RSuzu14+SnDbrdhqWA0FK1CP5/JjLq8FodpAYlLM1n55NOJNWuEbZXc2/P24+&#10;XHAWItgGtLOy5s8y8KvV+3eXvV/KmeucbiQyArFh2fuadzH6ZVUF0UkD4cx5aemydWggUoi7qkHo&#10;Cd3oajaZLKreYePRCRkCnd6US77K+G0rRfzWtkFGpmtOvcVsMdttstXqEpY7BN8pMbYB/9CFAWWp&#10;6AvUDURge1R/QBkl0AXXxjPhTOXaVgmZZ6BpppM30zx04GWehcgJ/oWm8P9gxd3hwd8j0dD7sAzk&#10;pimGFg1DR2ydzyfpl2ejbtmQqXt+oU4OkQk6nE8nsykRLOhq/nm+WJwnaqsClSA9hvhFOsOSU/O9&#10;XyO6PuPC4TbEkn3MSi+C06rZKK1zgLvttUZ2APqQm03uqTz5LU1b1pMMZ5+oZSaABNVqiOQa39Q8&#10;2B1noHekVBEx17YuVSCk0uENhK7UyLBFHkZF0qhWpuYXhY1SWdv0TGaVjRO8kpi8OGwHpqjwPAGl&#10;k61rnu+xUEsdBi82ivi4hRDvAUl5dEjbFL+RabWjWdzocdY5/Pm385Rf82RpbM56EjON+mMPKDnT&#10;Xy2p5eMifUMWTwM8Dbangd2ba0c0T3OD2aXHGPXRbdGZJ9q7dSpMV2AFNVdIHYPrWJaMNlfI9Tqn&#10;keI9xFv74EUCP3L+ODwB+lEXkQR1547Ch+UbbZRcEtYrmWNA+5H1Nu5yWsDTOGe9/uOsfgEAAP//&#10;AwBQSwMEFAAGAAgAAAAhALoigEjeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m&#10;/ofNM/FmF9q0BeTRGBNN7c3qD1jgFYjsW2S3dPHXuz3pcTKTmW/ynde9mGi0nWGEeBGBIK5M3XGD&#10;8Pnx8pCAsE5xrXrDhDCThV1xe5OrrDYXfqfp6BoRSthmCqF1bsiktFVLWtmFGYiDdzKjVi7IsZH1&#10;qC6hXPdyGUUbqVXHYaFVAz23VH0dzxoh8ek+/tlPft4e5vLNfevDqXpFvL/zT48gHHn3F4YrfkCH&#10;IjCV5sy1FT3COtqGJMIqXoG4+stkA6JESNcpyCKX/w8UvwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQC6PO4YVQIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC6IoBI3gAAAAgBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" w14:anchorId="0952CCE1">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="1mm,1mm,1mm,1mm">
                         <w:txbxContent>
-                          <w:p w14:paraId="0C06E8E8" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="0066567D" w:rsidRDefault="005F789E" w:rsidP="005F789E">
+                          <w:p w:rsidRPr="0066567D" w:rsidR="005F789E" w:rsidP="005F789E" w:rsidRDefault="005F789E" w14:paraId="2EACC26A" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>SAG</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
@@ -4081,399 +4076,387 @@
             </w:r>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F789E" w:rsidRPr="005F789E" w14:paraId="019D3726" w14:textId="77777777" w:rsidTr="003F5952">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79D7BCFF" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Scout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="647A8828" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BC65ABF" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="139420AA" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34B5D3FA" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E91FCD4" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F789E" w:rsidRPr="005F789E" w14:paraId="432D65D9" w14:textId="77777777" w:rsidTr="003F5952">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07595006" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dosrapport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="085FB7E6" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1E96A2" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F859D28" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03EAD0AA" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6253C805" w14:textId="77777777" w:rsidR="005F789E" w:rsidRPr="005F789E" w:rsidRDefault="005F789E" w:rsidP="005F789E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F789E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -5929,65 +5912,65 @@
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00330F6A">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="393D50A5" w14:textId="77777777" w:rsidR="00E72DAF" w:rsidRDefault="00E72DAF">
+    <w:p w14:paraId="0492CA22" w14:textId="77777777" w:rsidR="00181F62" w:rsidRDefault="00181F62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71107EBD" w14:textId="77777777" w:rsidR="00E72DAF" w:rsidRDefault="00E72DAF">
+    <w:p w14:paraId="43B75234" w14:textId="77777777" w:rsidR="00181F62" w:rsidRDefault="00181F62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0F6A0107" w14:textId="77777777" w:rsidR="00E72DAF" w:rsidRDefault="00E72DAF">
+    <w:p w14:paraId="2F942EF9" w14:textId="77777777" w:rsidR="00181F62" w:rsidRDefault="00181F62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6042,51 +6025,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
@@ -6099,51 +6081,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00181F62" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
@@ -6321,61 +6303,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47A9BF3F" w14:textId="77777777" w:rsidR="00E72DAF" w:rsidRDefault="00E72DAF"/>
+    <w:p w14:paraId="21FADD0C" w14:textId="77777777" w:rsidR="00181F62" w:rsidRDefault="00181F62"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58F4C554" w14:textId="77777777" w:rsidR="00E72DAF" w:rsidRDefault="00E72DAF">
+    <w:p w14:paraId="609E9B0B" w14:textId="77777777" w:rsidR="00181F62" w:rsidRDefault="00181F62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="420DD7F0" w14:textId="77777777" w:rsidR="00E72DAF" w:rsidRDefault="00E72DAF">
+    <w:p w14:paraId="34ED839E" w14:textId="77777777" w:rsidR="00181F62" w:rsidRDefault="00181F62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -6423,60 +6405,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="326C7FB2">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1031" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -6549,60 +6531,60 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="376BA92B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="4BF0AD4D">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="376BA92B">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251675649;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251675649;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1032" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+                  <w:p w:rsidR="005E541E" w:rsidP="005E541E" w:rsidRDefault="005E541E" w14:paraId="685B7E76" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
@@ -9211,51 +9193,51 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="985354244">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1896508228">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1280142712">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2129228504">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="612786704">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -9307,60 +9289,62 @@
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="0016171C"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="001758C0"/>
+    <w:rsid w:val="00181F62"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B0CC0"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
+    <w:rsid w:val="001B7FAC"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="0028611B"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
@@ -9506,50 +9490,51 @@
     <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00792196"/>
+    <w:rsid w:val="007A105A"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00801463"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="0083131D"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="008728E1"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
@@ -9620,79 +9605,81 @@
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A95BE6"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA3C0C"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B64FFB"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B764B0"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B82F67"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C124F6"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C6410A"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA213D"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D05EE6"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D25C92"/>
@@ -9716,93 +9703,95 @@
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E72DAF"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E94D31"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3405"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED1913"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE0ED9"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE7A60"/>
     <w:rsid w:val="00EF64E0"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F23CAC"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC1CD3"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6F6FBFEC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
@@ -12352,51 +12341,51 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10193-390712850-19/SURROGATE/Str%c3%a5lskydd%20vid%20unders%c3%b6kningar%20och%20behandlingar%20med%20r%c3%b6ntgenstr%c3%a5lning.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10095-1819752655-350/SURROGATE/Intraven%c3%b6s%20jodkontrast%20%e2%80%93%20Rutiner%20inf%c3%b6r%20och%20efter%20unders%c3%b6kning.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -13102,51 +13091,51 @@
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=word/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{B73EA016-5B5E-4372-8AFF-E16F061CFA05}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#2" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D813EA76-4FD3-4C15-BFBC-B1DF43B29666}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr>
         <a:xfrm>
           <a:off x="549" y="188857"/>
           <a:ext cx="961002" cy="431910"/>
         </a:xfrm>
         <a:prstGeom prst="homePlate">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF">
             <a:lumMod val="85000"/>
           </a:sysClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
@@ -14156,51 +14145,51 @@
               </dgm:else>
             </dgm:choose>
             <dgm:ruleLst>
               <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
             </dgm:ruleLst>
           </dgm:layoutNode>
           <dgm:forEach name="Name28" axis="followSib" ptType="sibTrans" cnt="1">
             <dgm:layoutNode name="parSpace">
               <dgm:alg type="sp"/>
               <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
                 <dgm:adjLst/>
               </dgm:shape>
               <dgm:presOf/>
               <dgm:constrLst/>
               <dgm:ruleLst/>
             </dgm:layoutNode>
           </dgm:forEach>
         </dgm:forEach>
       </dgm:else>
     </dgm:choose>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=word/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
@@ -15514,70 +15503,55 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>379</Words>
-  <Characters>2009</Characters>
+  <Words>375</Words>
+  <Characters>1992</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2384</CharactersWithSpaces>
+  <CharactersWithSpaces>2363</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT Urografi 1-fas K+ (852800)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>1</revision>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>