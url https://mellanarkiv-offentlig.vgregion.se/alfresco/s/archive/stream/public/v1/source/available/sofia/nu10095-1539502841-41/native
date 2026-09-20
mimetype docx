--- v0 (2026-06-26)
+++ v1 (2026-09-20)
@@ -8,94 +8,116 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="085D2D4F" w14:textId="059F2EA4" w:rsidR="00457156" w:rsidRPr="00457156" w:rsidRDefault="00457156" w:rsidP="00457156">
+    <w:p w14:paraId="085D2D4F" w14:textId="52C50153" w:rsidR="00457156" w:rsidRPr="00457156" w:rsidRDefault="00457156" w:rsidP="00457156">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4107CB43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">MR Hjärna </w:t>
       </w:r>
       <w:r w:rsidR="2DADA94C" w:rsidRPr="4107CB43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="4107CB43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>ranialnerver 3-12 K-K+ (M10900k)</w:t>
+        <w:t xml:space="preserve">ranialnerver </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="4107CB43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>3-12</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="4107CB43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K-K+ (M10900k)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799FE618" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00425E2E" w:rsidRDefault="00457156" w:rsidP="00457156">
+    <w:p w14:paraId="799FE618" w14:textId="2E86E9B7" w:rsidR="00457156" w:rsidRPr="00425E2E" w:rsidRDefault="00457156" w:rsidP="00457156">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425E2E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="064B21FB" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="0078345B" w:rsidRDefault="00457156" w:rsidP="00457156">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -334,51 +356,69 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7573AE32" w14:textId="227C93C3" w:rsidR="00457156" w:rsidRPr="00A6271A" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3A6BF6C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Specifika kranialnervsymtom där man vill utesluta intradural/central patologi.</w:t>
+              <w:t xml:space="preserve">Specifika kranialnervsymtom där man vill utesluta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="3A6BF6C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>intradural</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3A6BF6C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/central patologi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71EEA47B" w14:textId="77777777" w:rsidR="00457156" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B28E74F" w14:textId="77777777" w:rsidR="00457156" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -549,69 +589,120 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390584">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IV kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75A3E662" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="003B7B72" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
+          <w:p w14:paraId="75A3E662" w14:textId="4FE8AA82" w:rsidR="00457156" w:rsidRPr="003B7B72" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="47A76D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clariscan 279,3 mg/ml (Gadolinium iv, 0,2 ml/kg kroppsvikt, maxdos 20 ml). </w:t>
+              <w:t>Clariscan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="47A76D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 279,3 mg/ml (Gadolinium iv, 0,2 ml/kg </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="47A76D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kroppsvikt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="47A76D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="47A76D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>maxdos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="47A76D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20 ml). </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00457156" w14:paraId="0AB45311" w14:textId="77777777" w:rsidTr="3A6BF6C2">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0753295D" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00363708" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
@@ -623,131 +714,151 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C6692D4" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00363708" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
+          <w:p w14:paraId="1C6692D4" w14:textId="0418D66E" w:rsidR="00457156" w:rsidRPr="00363708" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:pStyle w:val="Normalwebb"/>
               <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="47A76D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Huvudspole</w:t>
             </w:r>
             <w:r w:rsidRPr="47A76D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>, kan vinklas om patienten behöver det, ovinklat ger lite bättre signal.</w:t>
+              <w:t xml:space="preserve">, kan vinklas om patienten behöver det, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="47A76D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ovinklat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="47A76D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ger lite bättre signal.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="261B91C7" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00A82695" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:pStyle w:val="Normalwebb"/>
               <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00457156" w14:paraId="71C60682" w14:textId="77777777" w:rsidTr="3A6BF6C2">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="42E36980" w14:textId="77777777" w:rsidR="00457156" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2953216D" w14:textId="77777777" w:rsidR="00457156" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="753628D6" w14:textId="77777777" w:rsidR="00457156" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -778,51 +889,51 @@
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientcentrering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34FA4FCC" w14:textId="77777777" w:rsidR="00457156" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
+          <w:p w14:paraId="34FA4FCC" w14:textId="1BA47222" w:rsidR="00457156" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ryggläge, huvudet först. Patienten tilldelas hörselskydd och larmknapp. Viktigt att förhindra oavsiktliga huvudrörelser genom till exempel att använda kilkuddar.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
@@ -850,58 +961,76 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40B16D97" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="0066503B" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>I höjd med orbita.</w:t>
+              <w:t xml:space="preserve">I höjd med </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="5A46D367">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>orbita</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="5A46D367">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="54F49319" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00425E2E" w:rsidRDefault="00457156" w:rsidP="00457156">
+    <w:p w14:paraId="54F49319" w14:textId="09A0FBE9" w:rsidR="00457156" w:rsidRPr="00425E2E" w:rsidRDefault="00457156" w:rsidP="00457156">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425E2E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Inför undersökningen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45BC193F" w14:textId="77777777" w:rsidR="00457156" w:rsidRDefault="00457156" w:rsidP="00457156">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
@@ -1230,51 +1359,75 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CFE0D9E" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00883622" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00883622">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vinkling (sag,cor,tra)</w:t>
+              <w:t>Vinkling (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00883622">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sag,cor,tra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00883622">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="595D31DA" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00883622" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1338,59 +1491,61 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4439FDDC" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00390584" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00937915">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sag</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FCCC4A6" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00390584" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
@@ -1578,157 +1733,201 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="711FC89D" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00390584" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">MPR </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00795712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">tra </w:t>
+              <w:t>tra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00795712">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">och </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003027D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">cor </w:t>
+              <w:t>cor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003027D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">3mm </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00457156" w:rsidRPr="00FF4503" w14:paraId="2A99BC7A" w14:textId="77777777" w:rsidTr="002F2D4C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64A201AA" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00DB78B3" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>T1 mpr 3D</w:t>
+              <w:t xml:space="preserve">T1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB78B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mpr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB78B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3626B698" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00795712" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00937915">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sag</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0637A4E9" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00DB78B3" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
@@ -1916,58 +2115,69 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E01EACD" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00E03910" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">MPR </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00795712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">tra </w:t>
+              <w:t>tra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00795712">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00457156" w:rsidRPr="00FF4503" w14:paraId="1447376B" w14:textId="77777777" w:rsidTr="002F2D4C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -1996,59 +2206,61 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4609A4F4" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00795712" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0A160755">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="F2A900" w:themeColor="accent3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tra</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B09F7BC" w14:textId="77777777" w:rsidR="00457156" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2122,67 +2334,78 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">150*150 </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD02BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FD02BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>overs</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>a.</w:t>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD02BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66BC19C0" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00DB78B3" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
@@ -2246,87 +2469,141 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B255B4B" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00DB78B3" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Bakre pons, medellinjen</w:t>
+              <w:t xml:space="preserve">Bakre </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pons</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, medellinjen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="432C445B" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00FF4503" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Se bild för placering</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>bild</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> för </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>placering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00457156" w:rsidRPr="00883622" w14:paraId="09B66302" w14:textId="77777777" w:rsidTr="002F2D4C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B25CDFB" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00883622" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -2345,59 +2622,61 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="445BBBF3" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00883622" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00883622">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tra</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E4621BD" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00883622" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00883622">
@@ -2879,59 +3158,61 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4942AD84" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00883622" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FD2829">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E077B9E" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00883622" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00883622">
@@ -3155,85 +3436,107 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71EB25DE" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00883622" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00883622">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>T1 mpr 3D</w:t>
+              <w:t xml:space="preserve">T1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00883622">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mpr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00883622">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65189B06" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00883622" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00883622">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sag</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C002C3D" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00883622" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00883622">
@@ -3421,166 +3724,529 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F412BD8" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00883622" w:rsidRDefault="00457156" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00883622">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">MPR </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00883622">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">tra </w:t>
+              <w:t>tra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00883622">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00883622">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B4FD3EC" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00883622" w:rsidRDefault="00457156" w:rsidP="00457156">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A46D367">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bildtagning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7081FAE5" w14:textId="77777777" w:rsidR="00457156" w:rsidRDefault="00457156" w:rsidP="00457156">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45830E44" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00542B83" w:rsidRDefault="00457156" w:rsidP="00457156">
+    <w:p w14:paraId="45830E44" w14:textId="19D03D54" w:rsidR="00457156" w:rsidRPr="00542B83" w:rsidRDefault="00457156" w:rsidP="00457156">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00542B83">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F630942" wp14:editId="15672489">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F630942" wp14:editId="3B8A2BE0">
             <wp:extent cx="5698064" cy="2108732"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="527918169" name="Bildobjekt 1" descr="En bild som visar Medicinsk bildtagning, röntgenfilm, radiologi, medicinsk&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="527918169" name="Bildobjekt 1" descr="En bild som visar Medicinsk bildtagning, röntgenfilm, radiologi, medicinsk&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5698064" cy="2108732"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC70FE8" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="00542B83" w:rsidRDefault="00457156" w:rsidP="00457156">
+    <w:p w14:paraId="4FC70FE8" w14:textId="64CD8592" w:rsidR="00457156" w:rsidRPr="00542B83" w:rsidRDefault="00B31F07" w:rsidP="00457156">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00162AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A21AF34" wp14:editId="1E392570">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4218305</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6985</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1971675" cy="1485900"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="217" name="Textruta 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1971675" cy="1485900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="51B0CE0F" w14:textId="1887875F" w:rsidR="00162AA4" w:rsidRPr="00162AA4" w:rsidRDefault="00162AA4" w:rsidP="00162AA4">
+                            <w:pPr>
+                              <w:ind w:left="0" w:right="-34"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162AA4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>K</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00162AA4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>ranialnerverna</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00162AA4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00162AA4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="00162AA4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">3.oculomotorius, 4. </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00162AA4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>trochlearis</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00162AA4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00162AA4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t xml:space="preserve">5.trigeminus, 6.abducens, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A8776E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="00162AA4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">7.facialis, 8.vestibulocochlearis, 9.glossopharyngeus, 10.vagus, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A8776E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="00162AA4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>11. a</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00162AA4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>ccessorius</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00162AA4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>, 12.hypoglossus</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="09F58960" w14:textId="41035636" w:rsidR="00162AA4" w:rsidRDefault="00162AA4" w:rsidP="00162AA4">
+                            <w:pPr>
+                              <w:ind w:right="-34"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="0A21AF34" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textruta 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:332.15pt;margin-top:.55pt;width:155.25pt;height:117pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4ULu6EQIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkiYx4hRdugwD&#10;ugvQ7QNkWY6FSaImKbGzrx8lp2nQbS/D/CCIJnVIHh6ubwetyFE4L8FUtJjklAjDoZFmX9FvX3dv&#10;lpT4wEzDFBhR0ZPw9Hbz+tW6t6WYQgeqEY4giPFlbyvahWDLLPO8E5r5CVhh0NmC0yyg6fZZ41iP&#10;6Fpl0zy/yXpwjXXAhff493500k3Cb1vBw+e29SIQVVGsLaTTpbOOZ7ZZs3LvmO0kP5fB/qEKzaTB&#10;pBeoexYYOTj5G5SW3IGHNkw46AzaVnKResBuivxFN48dsyL1guR4e6HJ/z9Y/un4aL84Eoa3MOAA&#10;UxPePgD/7omBbcfMXtw5B30nWIOJi0hZ1ltfnp9Gqn3pI0jdf4QGh8wOARLQ0DodWcE+CaLjAE4X&#10;0sUQCI8pV4viZjGnhKOvmC3nqzyNJWPl03PrfHgvQJN4qajDqSZ4dnzwIZbDyqeQmM2Dks1OKpUM&#10;t6+3ypEjQwXs0pc6eBGmDOkruppP5yMDf4XI0/cnCC0DSllJXdHlJYiVkbd3pklCC0yq8Y4lK3Mm&#10;MnI3shiGesDASGgNzQkpdTBKFlcMLx24n5T0KNeK+h8H5gQl6oPBsayK2SzqOxmz+WKKhrv21Nce&#10;ZjhCVTRQMl63Ie1EJMzAHY6vlYnY50rOtaIME9/nlYk6v7ZT1PNib34BAAD//wMAUEsDBBQABgAI&#10;AAAAIQBAz4NL3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcUOukCWkb&#10;4lQICURv0CK4urGbRNjrYLtp+HuWExxXbzT7ptpM1rBR+9A7FJDOE2AaG6d6bAW87R9nK2AhSlTS&#10;ONQCvnWATX15UclSuTO+6nEXW0YlGEopoItxKDkPTaetDHM3aCR2dN7KSKdvufLyTOXW8EWSFNzK&#10;HulDJwf90Onmc3eyAlb58/gRttnLe1MczTreLMenLy/E9dV0fwcs6in+heFXn9ShJqeDO6EKzAgo&#10;ijyjKIEUGPH1MqcpBwGL7DYFXlf8/4L6BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPhQ&#10;u7oRAgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AEDPg0vfAAAACQEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="51B0CE0F" w14:textId="1887875F" w:rsidR="00162AA4" w:rsidRPr="00162AA4" w:rsidRDefault="00162AA4" w:rsidP="00162AA4">
+                      <w:pPr>
+                        <w:ind w:left="0" w:right="-34"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162AA4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>K</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00162AA4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>ranialnerverna</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00162AA4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00162AA4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="00162AA4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">3.oculomotorius, 4. </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00162AA4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>trochlearis</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00162AA4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00162AA4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t xml:space="preserve">5.trigeminus, 6.abducens, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A8776E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="00162AA4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">7.facialis, 8.vestibulocochlearis, 9.glossopharyngeus, 10.vagus, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A8776E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="00162AA4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>11. a</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00162AA4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>ccessorius</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00162AA4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>, 12.hypoglossus</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="09F58960" w14:textId="41035636" w:rsidR="00162AA4" w:rsidRDefault="00162AA4" w:rsidP="00162AA4">
+                      <w:pPr>
+                        <w:ind w:right="-34"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00457156">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30F1637A" wp14:editId="4AE0C1D5">
             <wp:extent cx="1987826" cy="1987826"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="360586491" name="Bildobjekt 3" descr="En bild som visar Medicinsk bildtagning, ben, radiologi, skalle&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="360586491" name="Bildobjekt 3" descr="En bild som visar Medicinsk bildtagning, ben, radiologi, skalle&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
@@ -3591,51 +4257,51 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2014396" cy="2014396"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00457156">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1411F6D2" wp14:editId="10369695">
             <wp:extent cx="2136894" cy="1971923"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="253352244" name="Bildobjekt 2" descr="En bild som visar rita, skiss, illustration, konst&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="253352244" name="Bildobjekt 2" descr="En bild som visar rita, skiss, illustration, konst&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
@@ -3728,51 +4394,69 @@
         </w:rPr>
         <w:t>ild</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="5A46D367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> till PACS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ej Reg-DWI och andra eventuella dubbletter)</w:t>
+        <w:t xml:space="preserve"> (ej </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Reg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-DWI och andra eventuella dubbletter)</w:t>
       </w:r>
       <w:r w:rsidRPr="5A46D367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E0E94C" w14:textId="77777777" w:rsidR="00457156" w:rsidRPr="005F7C84" w:rsidRDefault="00457156" w:rsidP="00457156">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3840,65 +4524,65 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00457156" w:rsidRPr="005F7C84" w:rsidSect="00457156">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1410" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="765F90FF" w14:textId="77777777" w:rsidR="002A0191" w:rsidRDefault="002A0191">
+    <w:p w14:paraId="0BBF280A" w14:textId="77777777" w:rsidR="001F3698" w:rsidRDefault="001F3698">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02DF11FB" w14:textId="77777777" w:rsidR="002A0191" w:rsidRDefault="002A0191">
+    <w:p w14:paraId="3E135FB4" w14:textId="77777777" w:rsidR="001F3698" w:rsidRDefault="001F3698">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="133DF6BD" w14:textId="77777777" w:rsidR="002A0191" w:rsidRDefault="002A0191">
+    <w:p w14:paraId="4DBC2128" w14:textId="77777777" w:rsidR="001F3698" w:rsidRDefault="001F3698">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3953,51 +4637,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
@@ -4238,61 +4921,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AF536E7" w14:textId="77777777" w:rsidR="002A0191" w:rsidRDefault="002A0191"/>
+    <w:p w14:paraId="34B64743" w14:textId="77777777" w:rsidR="001F3698" w:rsidRDefault="001F3698"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36B9569E" w14:textId="77777777" w:rsidR="002A0191" w:rsidRDefault="002A0191">
+    <w:p w14:paraId="4546FA95" w14:textId="77777777" w:rsidR="001F3698" w:rsidRDefault="001F3698">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5A7B7A6A" w14:textId="77777777" w:rsidR="002A0191" w:rsidRDefault="002A0191">
+    <w:p w14:paraId="0288EC89" w14:textId="77777777" w:rsidR="001F3698" w:rsidRDefault="001F3698">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -4341,59 +5024,59 @@
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <w:pict>
+          <w:pict w14:anchorId="374DD94E">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="685B7E76" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -4467,59 +5150,59 @@
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <w:pict>
+          <w:pict w14:anchorId="6AAB74AE">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="376BA92B">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251675649;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="005E541E" w:rsidP="005E541E" w:rsidRDefault="005E541E" w14:paraId="03A8AA0A" w14:textId="77777777">
+                  <w:p w:rsidR="005E541E" w:rsidP="005E541E" w:rsidRDefault="005E541E" w14:paraId="6D41DF98" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
@@ -6712,54 +7395,55 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="771632992">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1513834274">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="249698029">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1007949876">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1513955649">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -6797,99 +7481,103 @@
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E3C4B"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
+    <w:rsid w:val="00162AA4"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="001758C0"/>
+    <w:rsid w:val="00177078"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001F3698"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A0191"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00314280"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
@@ -6922,50 +7610,51 @@
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="005205E5"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A3A72"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E541E"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
@@ -7072,65 +7761,67 @@
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
+    <w:rsid w:val="00A8776E"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B31F07"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
@@ -7206,65 +7897,66 @@
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="2DADA94C"/>
     <w:rsid w:val="3A6BF6C2"/>
     <w:rsid w:val="4107CB43"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7358BF51"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
@@ -10090,54 +10782,54 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>333</Words>
-  <Characters>1770</Characters>
+  <Characters>1771</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2099</CharactersWithSpaces>
+  <CharactersWithSpaces>2100</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>MR Hjärna kranialnerver 3-12 K-K+ (M10900k)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>3</revision>
+  <revision>4</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>