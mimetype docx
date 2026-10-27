--- v0 (2026-06-26)
+++ v1 (2026-10-27)
@@ -32,69 +32,51 @@
   <w:body>
     <w:p w14:paraId="5235A878" w14:textId="5D86BDBA" w:rsidR="00C0096F" w:rsidRPr="00F51740" w:rsidRDefault="000A4A86" w:rsidP="000A4A86">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0" w:right="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">MR </w:t>
       </w:r>
       <w:r w:rsidR="00C0096F" w:rsidRPr="0079229A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="48"/>
         </w:rPr>
-        <w:t>Hjärna/</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Hjärna/halsangio </w:t>
       </w:r>
       <w:r w:rsidR="00C0096F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>dissektion</w:t>
       </w:r>
       <w:r w:rsidR="00C0096F" w:rsidRPr="0079229A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> K-</w:t>
       </w:r>
       <w:r w:rsidR="00C0096F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
@@ -412,69 +394,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="112BEC9E" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B01D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utredning/kartläggning av dissektion efter utförd DTA eller utredning vid misstänkt </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Utredning/kartläggning av dissektion efter utförd DTA eller utredning vid misstänkt vaskulit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D2135C0" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -668,85 +632,57 @@
               </w:rPr>
               <w:t>IV kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DE4EE40" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="003B7B72" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Clariscan</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> 20 ml).</w:t>
+              <w:t>Clariscan 279,3 mg/ml (Gadolinium iv, 0,2 ml/kg kroppsvikt, maxdos 20 ml).</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C0096F" w14:paraId="403BBC16" w14:textId="77777777" w:rsidTr="002F2D4C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -787,69 +723,51 @@
           </w:tcPr>
           <w:p w14:paraId="193830C1" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="00363708" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:pStyle w:val="Normalwebb"/>
               <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Huvudspole</w:t>
             </w:r>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">, kan vinklas om patienten behöver det, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> ger lite bättre signal</w:t>
+              <w:t>, kan vinklas om patienten behöver det, ovinklat ger lite bättre signal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BB31510" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="00A82695" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:pStyle w:val="Normalwebb"/>
               <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -867,61 +785,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EAB7773" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2312605A" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="130733EA" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -973,138 +889,102 @@
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="43685D2E" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ryggläge, huvudet först. Patienten tilldelas hörselskydd och </w:t>
-[...17 lines deleted...]
-              <w:t>. Viktigt att förhindra oavsiktliga huvudrörelser genom till exempel att använda kilkuddar.</w:t>
+              <w:t>Ryggläge, huvudet först. Patienten tilldelas hörselskydd och larmknapp. Viktigt att förhindra oavsiktliga huvudrörelser genom till exempel att använda kilkuddar.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Försäkra sig om att patienten har förstått att den ska ligga så stilla som möjligt.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15CB81A2" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B38E81D" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="0066503B" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">I höjd med </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>I höjd med orbita.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="15B74957" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="00425E2E" w:rsidRDefault="00C0096F" w:rsidP="00C0096F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425E2E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Inför undersökningen</w:t>
       </w:r>
@@ -1463,75 +1343,51 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vinkling</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...23 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (sag,cor,tra)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CBDA5F6" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="00390584" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -1586,61 +1442,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24FD0FD7" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="00937915" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00795712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tra</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B556BC5" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="00DB78B3" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1927,61 +1781,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11D22F83" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="00390584" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00937915">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>sag</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="477564C5" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="00390584" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
@@ -2187,98 +2039,76 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03684B51" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="00390584" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">MPR </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00795712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tra</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">tra </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">och </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003027D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>cor</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">cor </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">3mm </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C0096F" w:rsidRPr="00FF4503" w14:paraId="63504978" w14:textId="77777777" w:rsidTr="002F2D4C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -2325,61 +2155,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6804D836" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="00795712" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00501CB1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="F2A900" w:themeColor="accent3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tra</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CE77D77" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="00DB78B3" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2601,156 +2429,123 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6888CDE9" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="00E03910" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIP </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> horisontellt</w:t>
+              <w:t>MIP sin+dx horisontellt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C0096F" w:rsidRPr="00FF4503" w14:paraId="68A0D7AD" w14:textId="77777777" w:rsidTr="002F2D4C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A1F7B07" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="00DB78B3" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005A3799">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Vessel</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> scout</w:t>
+              <w:t>Vessel scout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44BF8DBD" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="00795712" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F07814">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="92D050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>sag</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03AD6F78" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="00DB78B3" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2928,129 +2723,87 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BBE1F69" w14:textId="4581B9A4" w:rsidR="00C0096F" w:rsidRPr="00DB78B3" w:rsidRDefault="00362433" w:rsidP="002F2D4C">
+          <w:p w14:paraId="0BBE1F69" w14:textId="47746AAA" w:rsidR="00C0096F" w:rsidRPr="00DB78B3" w:rsidRDefault="00362433" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamisk serie, 10 </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Dynamisk serie, 10 meas</w:t>
+            </w:r>
+            <w:r w:rsidR="0019416E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 ml/s</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>meas</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> kan användas som alternativ.</w:t>
+              <w:t>. Ge kontrast efter 1:a meas. Bolus tracking kan användas som alternativ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C0096F" w14:paraId="3D098A5D" w14:textId="77777777" w:rsidTr="002F2D4C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61DA5DEB" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="5A46D367" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3072,69 +2825,58 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1151DAF6" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="5A46D367" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F64EF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>cor</w:t>
-[...9 lines deleted...]
-              <w:t>-a</w:t>
+              <w:t>cor-a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C49DA00" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="5A46D367" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3270,295 +3012,211 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D153E0F" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="5A46D367" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007B75FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Cirk</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> tom aortabågen</w:t>
+              <w:t>Cirk Willisi tom aortabågen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1746" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12FAB911" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="5A46D367" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centrera över </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Centrera över hälskärlen</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="379A7F11" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="0061238E" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061238E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIP </w:t>
-[...8 lines deleted...]
-              <w:t>sin+dx</w:t>
+              <w:t>MIP sin+dx</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>+bilat</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">+bilat </w:t>
             </w:r>
             <w:r w:rsidRPr="0061238E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>horisontellt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C0096F" w14:paraId="6A978B96" w14:textId="77777777" w:rsidTr="002F2D4C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="320DEDCC" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Pd</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Pd fs</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B68870C" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="00E804EB" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E804EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tra</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5411AC54" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3680,134 +3338,92 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A1ACF5A" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="007B75FB" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007B75FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Cirk</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> tom aortabågen</w:t>
+              <w:t>Cirk Willisi tom aortabågen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1746" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3191784D" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centrera över </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Centrera över hälskärlen</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34C0FC30" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="0061238E" w:rsidRDefault="00C0096F" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4047,69 +3663,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> till PACS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5A46D367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">(ej </w:t>
-[...17 lines deleted...]
-        <w:t>-DWI och andra eventuella dubbletter)</w:t>
+        <w:t>(ej Reg-DWI och andra eventuella dubbletter)</w:t>
       </w:r>
       <w:r w:rsidRPr="5A46D367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3717C79E" w14:textId="77777777" w:rsidR="00C0096F" w:rsidRPr="005F7C84" w:rsidRDefault="00C0096F" w:rsidP="00C0096F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -4177,65 +3775,65 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C0096F" w:rsidRPr="005F7C84" w:rsidSect="000A4A86">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1552" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="663F2D6A" w14:textId="77777777" w:rsidR="00DC5859" w:rsidRDefault="00DC5859">
+    <w:p w14:paraId="18D4142E" w14:textId="77777777" w:rsidR="009E7ACD" w:rsidRDefault="009E7ACD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="378AC5E7" w14:textId="77777777" w:rsidR="00DC5859" w:rsidRDefault="00DC5859">
+    <w:p w14:paraId="596B53B1" w14:textId="77777777" w:rsidR="009E7ACD" w:rsidRDefault="009E7ACD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0E13B335" w14:textId="77777777" w:rsidR="00DC5859" w:rsidRDefault="00DC5859">
+    <w:p w14:paraId="30677387" w14:textId="77777777" w:rsidR="009E7ACD" w:rsidRDefault="009E7ACD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4290,51 +3888,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
@@ -4353,51 +3950,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="000A4A86" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="009E7ACD" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
@@ -4575,61 +4172,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21649FE5" w14:textId="77777777" w:rsidR="00DC5859" w:rsidRDefault="00DC5859"/>
+    <w:p w14:paraId="70752C60" w14:textId="77777777" w:rsidR="009E7ACD" w:rsidRDefault="009E7ACD"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A7B62AC" w14:textId="77777777" w:rsidR="00DC5859" w:rsidRDefault="00DC5859">
+    <w:p w14:paraId="234AB561" w14:textId="77777777" w:rsidR="009E7ACD" w:rsidRDefault="009E7ACD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="300502E6" w14:textId="77777777" w:rsidR="00DC5859" w:rsidRDefault="00DC5859">
+    <w:p w14:paraId="6C544C91" w14:textId="77777777" w:rsidR="009E7ACD" w:rsidRDefault="009E7ACD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -7053,51 +6650,50 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1513834274">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="249698029">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1007949876">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1513955649">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -7143,50 +6739,51 @@
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="001758C0"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="0019416E"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
@@ -7388,50 +6985,51 @@
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953B98"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
+    <w:rsid w:val="009E7ACD"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A462A8"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81CD0"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
@@ -7461,50 +7059,51 @@
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C0096F"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C6410A"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D22FED"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
@@ -10428,70 +10027,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>281</Words>
-  <Characters>1918</Characters>
+  <Words>350</Words>
+  <Characters>1856</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2195</CharactersWithSpaces>
+  <CharactersWithSpaces>2202</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>MR - Halsangio dissektion K-K+ (M10219b)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>