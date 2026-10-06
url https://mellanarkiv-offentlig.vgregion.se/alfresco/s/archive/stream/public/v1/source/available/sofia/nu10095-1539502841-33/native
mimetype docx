--- v0 (2026-06-26)
+++ v1 (2026-10-06)
@@ -2708,78 +2708,114 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04550004" w14:textId="1A119D03" w:rsidR="00540746" w:rsidRPr="00DB78B3" w:rsidRDefault="00D20331" w:rsidP="002F2D4C">
+          <w:p w14:paraId="04550004" w14:textId="296E2568" w:rsidR="00540746" w:rsidRPr="00DB78B3" w:rsidRDefault="00D20331" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D20331">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>namisk serie, 10 meas. Ge kontrast efter 1:a meas. Bolus tracking kan användas som alternativ</w:t>
+              <w:t>namisk serie, 10 meas</w:t>
+            </w:r>
+            <w:r w:rsidR="0038040D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="0038040D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ml/s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Ge kontrast efter 1:a meas. Bolus tracking kan användas som alternativ</w:t>
             </w:r>
             <w:r w:rsidR="004A7CCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00540746" w14:paraId="0AD52AF7" w14:textId="77777777" w:rsidTr="002F2D4C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3462,65 +3498,65 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00540746" w:rsidRPr="005F7C84" w:rsidSect="00330F6A">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C5A16A0" w14:textId="77777777" w:rsidR="00BE7CED" w:rsidRDefault="00BE7CED">
+    <w:p w14:paraId="77CA323A" w14:textId="77777777" w:rsidR="00D13126" w:rsidRDefault="00D13126">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="087160DF" w14:textId="77777777" w:rsidR="00BE7CED" w:rsidRDefault="00BE7CED">
+    <w:p w14:paraId="4912CA68" w14:textId="77777777" w:rsidR="00D13126" w:rsidRDefault="00D13126">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4780DB5C" w14:textId="77777777" w:rsidR="00BE7CED" w:rsidRDefault="00BE7CED">
+    <w:p w14:paraId="214E7884" w14:textId="77777777" w:rsidR="00D13126" w:rsidRDefault="00D13126">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3575,51 +3611,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
@@ -3638,51 +3673,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00C2417A" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
@@ -3860,61 +3895,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="109F70C1" w14:textId="77777777" w:rsidR="00BE7CED" w:rsidRDefault="00BE7CED"/>
+    <w:p w14:paraId="433DD12C" w14:textId="77777777" w:rsidR="00D13126" w:rsidRDefault="00D13126"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="788D531A" w14:textId="77777777" w:rsidR="00BE7CED" w:rsidRDefault="00BE7CED">
+    <w:p w14:paraId="325710A3" w14:textId="77777777" w:rsidR="00D13126" w:rsidRDefault="00D13126">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5E0DDC42" w14:textId="77777777" w:rsidR="00BE7CED" w:rsidRDefault="00BE7CED">
+    <w:p w14:paraId="3910B6A5" w14:textId="77777777" w:rsidR="00D13126" w:rsidRDefault="00D13126">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -3962,60 +3997,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="06CDCE64">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="685B7E76" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -4088,60 +4123,60 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="376BA92B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="3073FBE3">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="376BA92B">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251675649;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251675649;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+                  <w:p w:rsidR="005E541E" w:rsidP="005E541E" w:rsidRDefault="005E541E" w14:paraId="6D41DF98" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
@@ -6484,53 +6519,55 @@
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="0038040D"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00396E18"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A728F"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004641AE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
@@ -6560,85 +6597,87 @@
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E541E"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="006139F9"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006769DA"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00691BF3"/>
     <w:rsid w:val="00692338"/>
     <w:rsid w:val="006A0E58"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006D766E"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="007019B1"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
@@ -6658,50 +6697,51 @@
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E1A35"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="00924B51"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953B98"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F6035"/>
@@ -6753,71 +6793,73 @@
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BE7CED"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C2417A"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C6410A"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D13126"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20331"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D5019F"/>
     <w:rsid w:val="00D509EE"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
@@ -6841,65 +6883,66 @@
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F750B0"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB2FEE"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB71BA"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6C62C263"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
@@ -9734,70 +9777,55 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>268</Words>
-  <Characters>1845</Characters>
+  <Words>336</Words>
+  <Characters>1784</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2109</CharactersWithSpaces>
+  <CharactersWithSpaces>2116</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>MR Hjärna - Halsangio carotisstenos K-K+ (M10219a)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>1</revision>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>