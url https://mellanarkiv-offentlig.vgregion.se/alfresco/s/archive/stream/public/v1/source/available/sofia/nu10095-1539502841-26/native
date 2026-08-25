--- v0 (2026-06-26)
+++ v1 (2026-08-25)
@@ -8,67 +8,91 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5134DC4F" w14:textId="32236B4A" w:rsidR="00326AB6" w:rsidRPr="00326AB6" w:rsidRDefault="00326AB6" w:rsidP="00326AB6">
+    <w:p w14:paraId="5134DC4F" w14:textId="3F005016" w:rsidR="00326AB6" w:rsidRPr="00326AB6" w:rsidRDefault="00326AB6" w:rsidP="00326AB6">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E745926">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>MR Sinustrombos K- (M10206i)</w:t>
+        <w:t xml:space="preserve">MR </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6974">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hjärna </w:t>
+      </w:r>
+      <w:r w:rsidR="0028269F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E745926">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>inustrombos K- (M10206i)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F4AA2C" w14:textId="77777777" w:rsidR="00326AB6" w:rsidRPr="00425E2E" w:rsidRDefault="00326AB6" w:rsidP="00326AB6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425E2E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C315445" w14:textId="77777777" w:rsidR="00326AB6" w:rsidRPr="0078345B" w:rsidRDefault="00326AB6" w:rsidP="00326AB6">
       <w:pPr>
@@ -3251,52 +3275,64 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="680E47B6" w14:textId="77777777" w:rsidR="00326AB6" w:rsidRPr="004A7FAC" w:rsidRDefault="00326AB6" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A7FAC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>MIP I 2 plan</w:t>
-            </w:r>
+              <w:t xml:space="preserve">MIP I 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A7FAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>plan</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00326AB6" w:rsidRPr="00FF4503" w14:paraId="5E57E0E7" w14:textId="77777777" w:rsidTr="002F2D4C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26EAE90E" w14:textId="77777777" w:rsidR="00326AB6" w:rsidRDefault="00326AB6" w:rsidP="002F2D4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -4317,51 +4353,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
@@ -4380,51 +4415,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00B946FD" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="0028269F" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
@@ -7080,50 +7115,51 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1513834274">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="249698029">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1007949876">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1513955649">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -7174,107 +7210,110 @@
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="001758C0"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E6974"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
+    <w:rsid w:val="0028269F"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326AB6"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C2A50"/>
+    <w:rsid w:val="003C2E3B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E1E3B"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004641AE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004746CA"/>
     <w:rsid w:val="00480DC7"/>
@@ -10452,70 +10491,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>280</Words>
-  <Characters>1739</Characters>
+  <Words>281</Words>
+  <Characters>1745</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2015</CharactersWithSpaces>
+  <CharactersWithSpaces>2022</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>MR Sinustrombos K- (M10206i)</dc:title>
+  <dc:title>MR Hjärna Sinustrombos K- (M10206i)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>