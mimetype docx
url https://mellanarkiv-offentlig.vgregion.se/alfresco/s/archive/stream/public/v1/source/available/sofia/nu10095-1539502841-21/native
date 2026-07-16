--- v0 (2026-06-26)
+++ v1 (2026-07-16)
@@ -7,157 +7,157 @@
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00CE38ED" w:rsidR="00903A5C" w:rsidP="0060110D" w:rsidRDefault="00903A5C" w14:paraId="4420A79C" w14:textId="480085CB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="4420A79C" w14:textId="480085CB" w:rsidR="00903A5C" w:rsidRPr="00CE38ED" w:rsidRDefault="00903A5C" w:rsidP="0060110D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0" w:right="-569"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="754F099B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>MR Hjärna MS K-K+ hals</w:t>
       </w:r>
-      <w:r w:rsidRPr="754F099B" w:rsidR="4A705B0D">
+      <w:r w:rsidR="4A705B0D" w:rsidRPr="754F099B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="754F099B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>bröstrygg K+</w:t>
       </w:r>
-      <w:r w:rsidRPr="754F099B" w:rsidR="7A1D3B6D">
+      <w:r w:rsidR="7A1D3B6D" w:rsidRPr="754F099B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="754F099B" w:rsidR="2A79A6D0">
+      <w:r w:rsidR="2A79A6D0" w:rsidRPr="754F099B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="754F099B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>M10900r</w:t>
       </w:r>
-      <w:r w:rsidRPr="754F099B" w:rsidR="17EE19AB">
+      <w:r w:rsidR="17EE19AB" w:rsidRPr="754F099B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00425E2E" w:rsidR="00903A5C" w:rsidP="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="33CAEC2E" w14:textId="77777777">
+    <w:p w14:paraId="33CAEC2E" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00425E2E" w:rsidRDefault="00903A5C" w:rsidP="00903A5C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425E2E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078345B" w:rsidR="00903A5C" w:rsidP="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="0AD378C1" w14:textId="77777777">
+    <w:p w14:paraId="0AD378C1" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="0078345B" w:rsidRDefault="00903A5C" w:rsidP="00903A5C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Metodbeskrivning</w:t>
       </w:r>
       <w:r w:rsidRPr="0078345B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> för </w:t>
       </w:r>
@@ -172,506 +172,494 @@
       <w:r w:rsidRPr="0078345B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">undersökning </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i NU-sjukvården</w:t>
       </w:r>
       <w:r w:rsidRPr="0078345B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A6F59" w:rsidR="00903A5C" w:rsidP="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="6DCC47FF" w14:textId="77777777">
+    <w:p w14:paraId="6DCC47FF" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="002A6F59" w:rsidRDefault="00903A5C" w:rsidP="00903A5C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425E2E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="451A5928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ny</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> metodbeskrivning.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="712"/>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:color="808080" w:themeColor="background1" w:themeShade="80" w:sz="2" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="dotted" w:color="808080" w:themeColor="background1" w:themeShade="80" w:sz="2" w:space="0"/>
+          <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:left w:val="dotted" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideV w:val="dotted" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00903A5C" w:rsidTr="74105C5E" w14:paraId="39D743F2" w14:textId="77777777">
+      <w:tr w:rsidR="00903A5C" w14:paraId="39D743F2" w14:textId="77777777" w:rsidTr="74105C5E">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="3E58C5D4" w14:textId="13B805F9">
+          <w:p w14:paraId="3E58C5D4" w14:textId="13B805F9" w:rsidR="00903A5C" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk219361754" w:id="0"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk219361754"/>
             <w:r w:rsidRPr="00390584">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="6EAA19AC" w14:textId="77777777">
+          <w:p w14:paraId="6EAA19AC" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="0EA7DC84" w14:textId="77777777">
+          <w:p w14:paraId="0EA7DC84" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Utrustning</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="58C35F56" w14:textId="77777777">
+          <w:p w14:paraId="58C35F56" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="5A2D4699" w14:textId="77777777">
+          <w:p w14:paraId="5A2D4699" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bokningstid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="15FA4C0D" w14:textId="77777777">
+          <w:p w14:paraId="15FA4C0D" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C1BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Används vid </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003C1BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>nydiagnostik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003C1BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> eller försämring.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="3E445ADA" w14:textId="77249416">
+          <w:p w14:paraId="3E445ADA" w14:textId="77249416" w:rsidR="00903A5C" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kan köras på alla MR-utrustningar i NU-sjukvården, men bokas på MR</w:t>
             </w:r>
             <w:r w:rsidR="00BB58FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006F5891" w:rsidR="00903A5C" w:rsidRDefault="00756360" w14:paraId="5F5E25A6" w14:textId="31146A34">
-[...20 lines deleted...]
-            <w:r w:rsidRPr="74105C5E" w:rsidR="00903A5C">
+          <w:p w14:paraId="5F5E25A6" w14:textId="03FEF6F0" w:rsidR="00903A5C" w:rsidRPr="006F5891" w:rsidRDefault="00FC3AF8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r w:rsidR="00903A5C" w:rsidRPr="74105C5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> minuter, tilläggstid kan förekomma vid extraserier i prioritering eller framgå av </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00756360">
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="74105C5E" w:rsidR="00903A5C">
+            <w:r w:rsidR="00903A5C" w:rsidRPr="74105C5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MR-anteckning.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00756360">
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903A5C" w:rsidTr="74105C5E" w14:paraId="2040AE71" w14:textId="77777777">
+      <w:tr w:rsidR="00903A5C" w14:paraId="2040AE71" w14:textId="77777777" w:rsidTr="74105C5E">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="1256714F" w14:textId="77777777">
+          <w:p w14:paraId="1256714F" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390584">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>VK/infart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003179C9" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="1945A7BD" w14:textId="77777777">
+          <w:p w14:paraId="1945A7BD" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="003179C9" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PVK sätts om inte sådan eller annan godkänd intravenös infart för kontrastinjektion redan finns. PVK eller annan infart kontrolleras innan undersökningen påbörjas för att säkerställa funktionen.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903A5C" w:rsidTr="74105C5E" w14:paraId="2EF1C20F" w14:textId="77777777">
+      <w:tr w:rsidR="00903A5C" w14:paraId="2EF1C20F" w14:textId="77777777" w:rsidTr="74105C5E">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="6C70E20A" w14:textId="77777777">
+          <w:p w14:paraId="6C70E20A" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390584">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IV kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003B7B72" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="419C944A" w14:textId="60E32635">
+          <w:p w14:paraId="419C944A" w14:textId="60E32635" w:rsidR="00903A5C" w:rsidRPr="003B7B72" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Clariscan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -692,103 +680,101 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20 ml</w:t>
             </w:r>
             <w:r w:rsidR="00FB5C23">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903A5C" w:rsidTr="74105C5E" w14:paraId="1AD5086B" w14:textId="77777777">
+      <w:tr w:rsidR="00903A5C" w14:paraId="1AD5086B" w14:textId="77777777" w:rsidTr="74105C5E">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00363708" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="0BAE97DD" w14:textId="77777777">
+          <w:p w14:paraId="0BAE97DD" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00363708" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00363708" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="4404A7AA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="4404A7AA" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00363708" w:rsidRDefault="00903A5C">
+            <w:pPr>
+              <w:pStyle w:val="Normalwebb"/>
               <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Huvud</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- och halsrygg-</w:t>
             </w:r>
@@ -843,646 +829,656 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">l. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Anterior</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-spole kan användas för snabbare/bättre bildtagning med AI.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A82695" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="01A10F4F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="01A10F4F" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00A82695" w:rsidRDefault="00903A5C">
+            <w:pPr>
+              <w:pStyle w:val="Normalwebb"/>
               <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903A5C" w:rsidTr="74105C5E" w14:paraId="6D3D4D68" w14:textId="77777777">
+      <w:tr w:rsidR="00903A5C" w14:paraId="6D3D4D68" w14:textId="77777777" w:rsidTr="74105C5E">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="79B0A59E" w14:textId="77777777">
+          <w:p w14:paraId="79B0A59E" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="08CEA54F" w14:textId="77777777">
+          <w:p w14:paraId="08CEA54F" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="7AA89027" w14:textId="77777777">
+          <w:p w14:paraId="7AA89027" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="2FAF1ACF" w14:textId="77777777">
+          <w:p w14:paraId="2FAF1ACF" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="6BA44DBD" w14:textId="77777777">
+          <w:p w14:paraId="6BA44DBD" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientcentrering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="194743FF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="194743FF" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRDefault="00903A5C">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Ryggläge, huvudet först. Patienten tilldelas hörselskydd och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>larmknapp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. Viktigt att förhindra oavsiktliga huvudrörelser genom till exempel att använda kilkuddar.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Försäkra sig om att patienten har förstått att den ska ligga så stilla som möjligt.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="5E085CAF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5E085CAF" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRDefault="00903A5C">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0066503B" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="01D8979F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="01D8979F" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="0066503B" w:rsidRDefault="00903A5C">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">I höjd med </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>orbita</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="5A46D367">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00425E2E" w:rsidR="00903A5C" w:rsidP="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="63CF73C9" w14:textId="77777777">
+    <w:p w14:paraId="63CF73C9" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00425E2E" w:rsidRDefault="00903A5C" w:rsidP="00903A5C">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425E2E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Inför undersökningen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00903A5C" w:rsidP="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="2899D13E" w14:textId="77777777">
+    <w:p w14:paraId="2899D13E" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w:rsidP="00903A5C">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00903A5C" w:rsidP="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="1A25933F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="7E409CF1" w14:textId="4BC7D9EA" w:rsidR="00903A5C" w:rsidRDefault="00FC3AF8" w:rsidP="00544C71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="702"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:color="808080" w:themeColor="background1" w:themeShade="80" w:sz="2" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="dotted" w:color="808080" w:themeColor="background1" w:themeShade="80" w:sz="2" w:space="0"/>
+          <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:left w:val="dotted" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:right w:val="dotted" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideV w:val="dotted" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
       <w:tr w:rsidR="00903A5C" w14:paraId="1AE66C0E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="2E8E89F1" w14:textId="77777777">
+          <w:p w14:paraId="2E8E89F1" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sekvens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="2D4EA2EA" w14:textId="77777777">
+          <w:p w14:paraId="2D4EA2EA" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="3CCCC5F9" w14:textId="77777777">
+          <w:p w14:paraId="3CCCC5F9" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Snitt </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="16D3A891" w14:textId="77777777">
+          <w:p w14:paraId="16D3A891" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="50F6849D" w14:textId="77777777">
+          <w:p w14:paraId="50F6849D" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FOV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(ca)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="1C4A4EE2" w14:textId="77777777">
+          <w:p w14:paraId="1C4A4EE2" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="69C0F164" w14:textId="77777777">
+          <w:p w14:paraId="69C0F164" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Täckning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="29F9797F" w14:textId="77777777">
+          <w:p w14:paraId="29F9797F" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vinkling</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -1501,373 +1497,374 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sag,cor,tra</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="62B6D3C1" w14:textId="77777777">
+          <w:p w14:paraId="62B6D3C1" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kommentar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00903A5C" w14:paraId="3410851E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="14CC1FDE" w14:textId="77777777">
+          <w:p w14:paraId="14CC1FDE" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>FLAIR</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="75EF45C3" w14:textId="77777777">
+          <w:p w14:paraId="75EF45C3" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00937915">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>sag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="775439EE" w14:textId="77777777">
+          <w:p w14:paraId="775439EE" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="753F5578" w14:textId="77777777">
+          <w:p w14:paraId="753F5578" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="19BEE018" w14:textId="77777777">
+          <w:p w14:paraId="19BEE018" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>250*250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="4AA7CA2A" w14:textId="77777777">
+          <w:p w14:paraId="4AA7CA2A" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="2203981C" w14:textId="77777777">
+          <w:p w14:paraId="2203981C" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hela huvudet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="7EEF1E65" w14:textId="77777777">
+          <w:p w14:paraId="7EEF1E65" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Rakt, medellinjen *2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="366DF9AF" w14:textId="77777777">
+          <w:p w14:paraId="366DF9AF" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">MPR </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00795712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
@@ -1904,352 +1901,352 @@
               </w:rPr>
               <w:t>cor</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003027D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">3mm </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FF4503" w:rsidR="00903A5C" w14:paraId="3C143D0B" w14:textId="77777777">
+      <w:tr w:rsidR="00903A5C" w:rsidRPr="00FF4503" w14:paraId="3C143D0B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="78CFA1DE" w14:textId="77777777">
+          <w:p w14:paraId="78CFA1DE" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">T1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mpr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00795712" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="5081B6E9" w14:textId="77777777">
+          <w:p w14:paraId="5081B6E9" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00795712" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00937915">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>sag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="1B52ECD4" w14:textId="77777777">
+          <w:p w14:paraId="1B52ECD4" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="57542EDF" w14:textId="77777777">
+          <w:p w14:paraId="57542EDF" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="53970125" w14:textId="77777777">
+          <w:p w14:paraId="53970125" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>250*250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="6313C401" w14:textId="77777777">
+          <w:p w14:paraId="6313C401" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="085332DB" w14:textId="77777777">
+          <w:p w14:paraId="085332DB" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hela huvudet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="7AD2C2E3" w14:textId="77777777">
+          <w:p w14:paraId="7AD2C2E3" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rakt, medellinjen *2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E03910" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="028B7BAD" w14:textId="77777777">
+          <w:p w14:paraId="028B7BAD" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00E03910" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">MPR </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00795712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
@@ -2257,337 +2254,337 @@
               </w:rPr>
               <w:t>tra</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00795712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FF4503" w:rsidR="00903A5C" w14:paraId="11025B51" w14:textId="77777777">
+      <w:tr w:rsidR="00903A5C" w:rsidRPr="00FF4503" w14:paraId="11025B51" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="6F769461" w14:textId="77777777">
+          <w:p w14:paraId="6F769461" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">STIR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="332745B9" w14:textId="77777777">
+          <w:p w14:paraId="332745B9" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003027D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>coro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="04AAA70C" w14:textId="77777777">
+          <w:p w14:paraId="04AAA70C" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="21D72CDC" w14:textId="77777777">
+          <w:p w14:paraId="21D72CDC" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00095E93" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="56E0C1EC" w14:textId="77777777">
+          <w:p w14:paraId="56E0C1EC" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00095E93" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0*230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="077C57F3" w14:textId="77777777">
+          <w:p w14:paraId="077C57F3" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E2FCB" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="4846B741" w14:textId="77777777">
+          <w:p w14:paraId="4846B741" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="003E2FCB" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E3063">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Synnerver tom </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007E3063">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>chiasma</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007E3063">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00390584" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="5BF1185F" w14:textId="77777777">
+          <w:p w14:paraId="5BF1185F" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00390584" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpendikulärt n. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
@@ -2598,1869 +2595,1869 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> *2</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, medellinjen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF4503" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="4B40D398" w14:textId="77777777">
+          <w:p w14:paraId="4B40D398" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00FF4503" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00903A5C" w14:paraId="4A844D0E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AA3FBA" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="2275F7E3" w14:textId="77777777">
+          <w:p w14:paraId="2275F7E3" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00AA3FBA" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3FBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>STIR ryggmärg</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="22B3818E" w14:textId="77777777">
+          <w:p w14:paraId="22B3818E" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00795712" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="5B7DE001" w14:textId="77777777">
+          <w:p w14:paraId="5B7DE001" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00795712" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00937915">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>sag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="070761C8" w14:textId="77777777">
+          <w:p w14:paraId="070761C8" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="413ED9D9" w14:textId="77777777">
+          <w:p w14:paraId="413ED9D9" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="23382968" w14:textId="77777777">
+          <w:p w14:paraId="23382968" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>250-350 *200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="3C9950E0" w14:textId="77777777">
+          <w:p w14:paraId="3C9950E0" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>FH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="60C06FE6" w14:textId="77777777">
+          <w:p w14:paraId="60C06FE6" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3FBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ryggmärgen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> C2-L2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="5191B22E" w14:textId="77777777">
+          <w:p w14:paraId="5191B22E" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rakt, medellinjen *2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="5D6D7091" w14:textId="77777777">
+          <w:p w14:paraId="5D6D7091" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tas överlappande 2 stationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00903A5C" w14:paraId="7C9CCBF9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="508CFEE2" w14:textId="77777777">
+          <w:p w14:paraId="508CFEE2" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00795712" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="4C1AF40D" w14:textId="77777777">
+          <w:p w14:paraId="4C1AF40D" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00795712" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="4111694B" w14:textId="77777777">
+          <w:p w14:paraId="4111694B" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="54014287" w14:textId="77777777">
+          <w:p w14:paraId="54014287" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="4F621E8B" w14:textId="77777777">
+          <w:p w14:paraId="4F621E8B" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="023A8AC0" w14:textId="77777777">
+          <w:p w14:paraId="023A8AC0" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="1AE98978" w14:textId="77777777">
+          <w:p w14:paraId="1AE98978" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="0C4B9066" w14:textId="77777777">
+          <w:p w14:paraId="0C4B9066" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="49EF4E54" w14:textId="77777777">
+          <w:p w14:paraId="49EF4E54" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00903A5C" w14:paraId="37803FC3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="5A46D367" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="2649F908" w14:textId="77777777">
+          <w:p w14:paraId="2649F908" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="5A46D367" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SWI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="5A46D367" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="7EE37F32" w14:textId="77777777">
+          <w:p w14:paraId="7EE37F32" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="5A46D367" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00795712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tra</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="5A46D367" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="78939274" w14:textId="77777777">
+          <w:p w14:paraId="78939274" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="5A46D367" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="5A46D367" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="50665E8E" w14:textId="77777777">
+          <w:p w14:paraId="50665E8E" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="5A46D367" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="5A46D367" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="02465584" w14:textId="77777777">
+          <w:p w14:paraId="02465584" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="5A46D367" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>230*190</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="5A46D367" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="5F4B59F4" w14:textId="77777777">
+          <w:p w14:paraId="5F4B59F4" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="5A46D367" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>RL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="5A46D367" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="68C6DDE7" w14:textId="77777777">
+          <w:p w14:paraId="68C6DDE7" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="5A46D367" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hjärnan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="5A46D367" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="303BC5DA" w14:textId="77777777">
+          <w:p w14:paraId="303BC5DA" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="5A46D367" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CC-undersida, medellinjen *2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="5A46D367" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="00221B5C" w14:textId="77777777">
+          <w:p w14:paraId="00221B5C" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="5A46D367" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00903A5C" w14:paraId="503544AB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="4E1ADD2E" w14:textId="77777777">
+          <w:p w14:paraId="4E1ADD2E" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DWI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00795712" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="77A3FE8E" w14:textId="77777777">
+          <w:p w14:paraId="77A3FE8E" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00795712" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00795712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tra</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="69698D69" w14:textId="77777777">
+          <w:p w14:paraId="69698D69" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="1162F0DB" w14:textId="77777777">
+          <w:p w14:paraId="1162F0DB" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="1BBEB0C4" w14:textId="77777777">
+          <w:p w14:paraId="1BBEB0C4" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0*230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="7D90134F" w14:textId="77777777">
+          <w:p w14:paraId="7D90134F" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="1B41C22D" w14:textId="77777777">
+          <w:p w14:paraId="1B41C22D" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hjärnan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="44C2F138" w14:textId="77777777">
+          <w:p w14:paraId="44C2F138" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CC-undersida, medellinjen *2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="05ACC604" w14:textId="77777777">
+          <w:p w14:paraId="05ACC604" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4503">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>b1000+ADC till PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00903A5C" w14:paraId="5417E387" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="26983D53" w14:textId="77777777">
+          <w:p w14:paraId="26983D53" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="39754D87" w14:textId="77777777">
+          <w:p w14:paraId="39754D87" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00795712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tra</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="642C0C9B" w14:textId="77777777">
+          <w:p w14:paraId="642C0C9B" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="08EC8AFA" w14:textId="77777777">
+          <w:p w14:paraId="08EC8AFA" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="759C452D" w14:textId="77777777">
+          <w:p w14:paraId="759C452D" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>230*230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="0716BD92" w14:textId="77777777">
+          <w:p w14:paraId="0716BD92" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>RL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="0E734503" w14:textId="77777777">
+          <w:p w14:paraId="0E734503" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hjärnan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="772B35B0" w14:textId="77777777">
+          <w:p w14:paraId="772B35B0" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CC-undersida, medellinjen *2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="4FB7AA95" w14:textId="77777777">
+          <w:p w14:paraId="4FB7AA95" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00903A5C" w14:paraId="3397AB71" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="3380A43C" w14:textId="77777777">
+          <w:p w14:paraId="3380A43C" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">T1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mpr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="692964BE" w14:textId="77777777">
+          <w:p w14:paraId="692964BE" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00937915">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>sag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="740AA9C8" w14:textId="77777777">
+          <w:p w14:paraId="740AA9C8" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="582058EA" w14:textId="77777777">
+          <w:p w14:paraId="582058EA" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="6BFFDB34" w14:textId="77777777">
+          <w:p w14:paraId="6BFFDB34" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>250*250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="51893DB2" w14:textId="77777777">
+          <w:p w14:paraId="51893DB2" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="1910AD68" w14:textId="77777777">
+          <w:p w14:paraId="1910AD68" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hela huvudet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="2FD93D28" w14:textId="77777777">
+          <w:p w14:paraId="2FD93D28" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rakt, medellinjen *2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="3C0C0139" w14:textId="77777777">
+          <w:p w14:paraId="3C0C0139" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">MPR </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00795712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
@@ -4476,927 +4473,928 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00903A5C" w14:paraId="60A2C099" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="5C98EFAE" w14:textId="77777777">
+          <w:p w14:paraId="5C98EFAE" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>T1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00937915" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="722FDA0C" w14:textId="77777777">
+          <w:p w14:paraId="722FDA0C" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00937915" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00937915">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>sag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="30CCF785" w14:textId="77777777">
+          <w:p w14:paraId="30CCF785" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="42407837" w14:textId="77777777">
+          <w:p w14:paraId="42407837" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="3E50BA16" w14:textId="77777777">
+          <w:p w14:paraId="3E50BA16" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>250-350 *200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="39FFAB3E" w14:textId="77777777">
+          <w:p w14:paraId="39FFAB3E" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>FH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="20594DC8" w14:textId="77777777">
+          <w:p w14:paraId="20594DC8" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ryggmärgen C2-L2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="1D09A67C" w14:textId="77777777">
+          <w:p w14:paraId="1D09A67C" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB78B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rakt, medellinjen *2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="164498B3" w14:textId="77777777">
+          <w:p w14:paraId="164498B3" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tas överlappande 2 stationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00903A5C" w14:paraId="69CA9B3F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="5EC3A8EA" w14:textId="77777777">
+          <w:p w14:paraId="5EC3A8EA" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>T2 ax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00937915" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="1333F21A" w14:textId="77777777">
+          <w:p w14:paraId="1333F21A" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00937915" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00795712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tra</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="4ADB81CC" w14:textId="77777777">
+          <w:p w14:paraId="4ADB81CC" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="620F4B58" w14:textId="77777777">
+          <w:p w14:paraId="620F4B58" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="7FCA5FCF" w14:textId="77777777">
+          <w:p w14:paraId="7FCA5FCF" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>200*200</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="11CA772C" w14:textId="77777777">
+          <w:p w14:paraId="11CA772C" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="1F4A86E9" w14:textId="77777777">
+          <w:p w14:paraId="1F4A86E9" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>RL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="09266DC4" w14:textId="77777777">
+          <w:p w14:paraId="09266DC4" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A90C3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hals+bröstrygg</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A90C3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C2-L2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="224DB8DE" w14:textId="77777777">
+          <w:p w14:paraId="224DB8DE" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Tvärs </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>längsaxel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, medellinjen * 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB78B3" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="1AB9ED20" w14:textId="77777777">
+          <w:p w14:paraId="1AB9ED20" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00DB78B3" w:rsidRDefault="00903A5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Tas överlappande 3-4 stationer max 44 snitt/box </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00903A5C" w:rsidP="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="1CB2A9B0" w14:textId="77777777">
+    <w:p w14:paraId="1CB2A9B0" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w:rsidP="00903A5C">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A46D367">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Bildtagning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006501C1" w:rsidR="00903A5C" w:rsidP="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="0D248AB3" w14:textId="77777777">
+    <w:p w14:paraId="0D248AB3" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="006501C1" w:rsidRDefault="00903A5C" w:rsidP="00903A5C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00903A5C" w:rsidP="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="4DE9ACA0" w14:textId="77777777">
+    <w:p w14:paraId="4DE9ACA0" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w:rsidP="00903A5C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66454609" wp14:editId="0A9CABAD">
             <wp:extent cx="5698064" cy="2108732"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="527918169" name="Bildobjekt 1" descr="En bild som visar Medicinsk bildtagning, röntgenfilm, radiologi, medicinsk&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="527918169" name="Bildobjekt 1" descr="En bild som visar Medicinsk bildtagning, röntgenfilm, radiologi, medicinsk&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5698064" cy="2108732"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00903A5C" w:rsidP="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="1890476D" w14:textId="77777777">
+    <w:p w14:paraId="1890476D" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w:rsidP="00903A5C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3772CE9C" wp14:editId="4A6D0A71">
             <wp:extent cx="2105025" cy="1981200"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1521204708" name="Bildobjekt 1" descr="En bild som visar Medicinsk bildtagning, radiologi, röntgenfilm, Medicinsk radiografi&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1521204708" name="Bildobjekt 1" descr="En bild som visar Medicinsk bildtagning, radiologi, röntgenfilm, Medicinsk radiografi&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm rot="10800000" flipH="1" flipV="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="2164670" cy="2037336"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="008A761F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54366DBC" wp14:editId="471CB996">
             <wp:extent cx="1733550" cy="1971040"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1094692059" name="Bildobjekt 2" descr="En bild som visar Medicinsk bildtagning, radiologi, medicinsk, Medicinsk radiografi&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1094692059" name="Bildobjekt 2" descr="En bild som visar Medicinsk bildtagning, radiologi, medicinsk, Medicinsk radiografi&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1750423" cy="1990225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00903A5C" w:rsidP="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="0B1A8946" w14:textId="70AEED44">
+    <w:p w14:paraId="0B1A8946" w14:textId="70AEED44" w:rsidR="00903A5C" w:rsidRDefault="00903A5C" w:rsidP="00903A5C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="340885BC" wp14:editId="54FDF200">
             <wp:extent cx="1790700" cy="4362450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="550896257" name="Bildobjekt 5" descr="En bild som visar skiss, konst, röntgenfilm&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="550896257" name="Bildobjekt 5" descr="En bild som visar skiss, konst, röntgenfilm&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -5462,88 +5460,88 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1400175" cy="4362450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00564799" w:rsidR="00903A5C" w:rsidP="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="14110C63" w14:textId="77777777">
+    <w:p w14:paraId="14110C63" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="00564799" w:rsidRDefault="00903A5C" w:rsidP="00903A5C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A46D367">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Efter undersökning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0048627E" w:rsidR="00903A5C" w:rsidP="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="6D14F027" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6D14F027" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="0048627E" w:rsidRDefault="00903A5C" w:rsidP="00903A5C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Skicka b</w:t>
       </w:r>
       <w:r w:rsidRPr="5A46D367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ild</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -5588,166 +5586,166 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Reg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-DWI och andra eventuella dubbletter)</w:t>
       </w:r>
       <w:r w:rsidRPr="5A46D367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F7C84" w:rsidR="00903A5C" w:rsidP="00903A5C" w:rsidRDefault="00903A5C" w14:paraId="574DFF3A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="574DFF3A" w14:textId="77777777" w:rsidR="00903A5C" w:rsidRPr="005F7C84" w:rsidRDefault="00903A5C" w:rsidP="00903A5C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="5A46D367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">erifiera enligt rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="5A46D367">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>(LÄNK)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5A46D367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5A46D367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>innan undersökningen avslutas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> i PACS</w:t>
       </w:r>
       <w:r w:rsidRPr="5A46D367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="005F7C84" w:rsidR="00903A5C" w:rsidSect="0060110D">
+    <w:sectPr w:rsidR="00903A5C" w:rsidRPr="005F7C84" w:rsidSect="0060110D">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1694" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001E4DF1" w:rsidRDefault="001E4DF1" w14:paraId="65BA64E4" w14:textId="77777777">
+    <w:p w14:paraId="09259F0D" w14:textId="77777777" w:rsidR="009227B0" w:rsidRDefault="009227B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001E4DF1" w:rsidRDefault="001E4DF1" w14:paraId="11D6520E" w14:textId="77777777">
+    <w:p w14:paraId="32CC51A1" w14:textId="77777777" w:rsidR="009227B0" w:rsidRDefault="009227B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="001E4DF1" w:rsidRDefault="001E4DF1" w14:paraId="0F919656" w14:textId="77777777">
+    <w:p w14:paraId="1E16679B" w14:textId="77777777" w:rsidR="009227B0" w:rsidRDefault="009227B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5805,252 +5803,250 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...2 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00EF64E0" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="001E4DF1" w14:paraId="47BD2091" w14:textId="0983A8E9">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="009227B0" w:rsidP="00EC0A68">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00A65FD4">
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EF64E0" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EF64E0" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EF64E0" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EF64E0" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EF64E0" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00EF64E0" w:rsidR="005E541E">
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidRPr="00EF64E0" w:rsidR="005E541E">
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00EF64E0" w:rsidR="005E541E">
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00EF64E0" w:rsidR="005E541E">
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00EF64E0" w:rsidR="005E541E">
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00EF64E0" w:rsidR="005E541E">
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00EF64E0" w:rsidR="005E541E">
+    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="18B43FB5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1330CEF9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="543458009" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -6089,117 +6085,117 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001E4DF1" w:rsidRDefault="001E4DF1" w14:paraId="664586F6" w14:textId="77777777"/>
+    <w:p w14:paraId="408A3C86" w14:textId="77777777" w:rsidR="009227B0" w:rsidRDefault="009227B0"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001E4DF1" w:rsidRDefault="001E4DF1" w14:paraId="7B30CD20" w14:textId="77777777">
+    <w:p w14:paraId="5A8AB79B" w14:textId="77777777" w:rsidR="009227B0" w:rsidRDefault="009227B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="001E4DF1" w:rsidRDefault="001E4DF1" w14:paraId="47109A8A" w14:textId="77777777">
+    <w:p w14:paraId="5B97B190" w14:textId="77777777" w:rsidR="009227B0" w:rsidRDefault="009227B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
@@ -6231,98 +6227,98 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="005E541E" w:rsidP="005E541E" w:rsidRDefault="005E541E" w14:paraId="788FEAC4" w14:textId="7FCD22BD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="788FEAC4" w14:textId="7FCD22BD" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376BA92B" wp14:editId="7BBAB39A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-66040</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="005E541E" w:rsidP="005E541E" w:rsidRDefault="005E541E" w14:paraId="03A8AA0A" w14:textId="77777777">
+                        <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
@@ -6375,2170 +6371,2170 @@
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67893A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68A4B7DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3087" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3807" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4527" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="555165083">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="77752350">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="907374553">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1816144419">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1010715744">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="82379985">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="32001010">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="800811010">
@@ -8563,70 +8559,69 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="771632992">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1513834274">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="249698029">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1007949876">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1513955649">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -8769,68 +8764,70 @@
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004746CA"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00484AA2"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00494D07"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
+    <w:rsid w:val="00544C71"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="00573BAF"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C53AA"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E541E"/>
     <w:rsid w:val="0060110D"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006769DA"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00691BF3"/>
@@ -8846,96 +8843,99 @@
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00756360"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="007717B0"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="007F7299"/>
     <w:rsid w:val="00801463"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="008417AA"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E1A35"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F3D7F"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00903A5C"/>
     <w:rsid w:val="00905E9B"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
+    <w:rsid w:val="009227B0"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953B98"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
@@ -8984,50 +8984,51 @@
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B472D5"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB58FA"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C429B2"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C73E77"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB6017"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
@@ -9061,218 +9062,220 @@
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF33AE"/>
     <w:rsid w:val="00EF64E0"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F71646"/>
     <w:rsid w:val="00F774E7"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB5C23"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC3AF8"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="02F41E14"/>
     <w:rsid w:val="04295D81"/>
     <w:rsid w:val="114DD163"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="17EE19AB"/>
     <w:rsid w:val="2A79A6D0"/>
     <w:rsid w:val="2C466B72"/>
     <w:rsid w:val="4913E98B"/>
     <w:rsid w:val="4A705B0D"/>
     <w:rsid w:val="5BD9029D"/>
     <w:rsid w:val="5CC0040B"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="74105C5E"/>
     <w:rsid w:val="754F099B"/>
     <w:rsid w:val="7A1D3B6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9297,75 +9300,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9400,57 +9403,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -9508,2121 +9511,2121 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EF64E0"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00494D07"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00494D07"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00134541"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00134541"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
     <w:name w:val="Underrubrik VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="004641AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
     <w:rsid w:val="004641AE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00903A5C"/>
     <w:pPr>
       <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -11971,52 +11974,59 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>352</Words>
+  <Characters>2217</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2564</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>MR Hjärna MS K-K+ hals-bröstrygg K+ (M10900r)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
+  <lastModifiedBy/>
   <revision>7</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>