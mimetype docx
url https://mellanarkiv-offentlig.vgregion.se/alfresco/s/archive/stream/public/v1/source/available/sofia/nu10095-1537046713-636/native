--- v0 (2026-02-25)
+++ v1 (2026-07-16)
@@ -161,62 +161,74 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000112BB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Sammanfattning/syfte </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02088C09" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990" w:right="840"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CF0DB1C" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+    <w:p w14:paraId="1CF0DB1C" w14:textId="13B5989B" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000112BB">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>Rutinen syftar till att ge stöd för hur personal som jobbar på MR ska hantera olika sorters implantat som kan komma med hänsyn till biologiska effekter.</w:t>
+        <w:t xml:space="preserve">Rutinen syftar till att ge stöd för hur personal som jobbar på MR ska hantera olika sorters implantat som kan komma med hänsyn till </w:t>
+      </w:r>
+      <w:r w:rsidR="008328BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000112BB">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>biologiska effekter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F129099" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990" w:right="840"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66421CBD" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
@@ -429,51 +441,51 @@
         <w:sectPr w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidSect="000112BB">
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="985" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="15315" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="4819"/>
         <w:gridCol w:w="5534"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="13D14544" w14:textId="77777777" w:rsidTr="00222150">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="13D14544" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="132A8B55" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -573,51 +585,51 @@
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="2512"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kommentar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="292889D5" w14:textId="77777777" w:rsidTr="00ED4CF8">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="292889D5" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E5AFBFF" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
@@ -681,51 +693,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="268A77F4" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="2512"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="2AB70B67" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="2AB70B67" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="133C8114" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000112BB">
@@ -791,51 +803,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C2175F4" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="2512"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="07087764" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="07087764" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B3D2856" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000112BB">
@@ -909,51 +921,51 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="2512"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beställ OP berättelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="0ECBF446" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="0ECBF446" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AD8FBF6" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000112BB">
@@ -1038,51 +1050,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06EB5FEE" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="2512"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="137AE10F" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="137AE10F" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4166C77E" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000112BB">
@@ -1167,51 +1179,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00608FD7" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="2512"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="77472819" w14:textId="77777777" w:rsidTr="00ED4CF8">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="77472819" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C18A788" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000112BB">
@@ -1305,51 +1317,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="004F24E5" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="2512"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="5954A6BB" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="5954A6BB" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FDA4F26" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000112BB">
@@ -1397,77 +1409,86 @@
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3857BFF4" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1611"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-43"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="196BD846" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="196BD846" w14:textId="04064F44" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="00600360" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="2512"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000112BB">
-[...6 lines deleted...]
-              <w:t>Beställ OP berättelse</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Undersök</w:t>
+            </w:r>
+            <w:r w:rsidR="008372AF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s ej i NU-sjukvården</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="3EE11FA6" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="3EE11FA6" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F8D41B5" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
@@ -1537,51 +1558,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F2F2668" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="2512"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="1E6C3AA1" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="1E6C3AA1" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D88022A" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
@@ -1655,81 +1676,82 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="261212E9" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="2512"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="73B08298" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="73B08298" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3911FEFE" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Höftprotes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02701B36" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="-1312"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
@@ -1797,51 +1819,51 @@
               <w:t xml:space="preserve">OBS! Mooreproteser är magnetiska. Bilaterala bör ej köras. Var uppmärksam på uppvärmning då det finns höftproteser med lägre begränsningar, be patienten meddela </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ev</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> obehag.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="24F699A0" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="24F699A0" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="558F01B8" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
@@ -1942,51 +1964,51 @@
               <w:t xml:space="preserve">Var uppmärksam på uppvärmning då det finns ledproteser med lägre begränsningar, be patienten meddela </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ev</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> obehag.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="01415864" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="01415864" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="237058EE" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000112BB">
@@ -2053,68 +2075,77 @@
               <w:ind w:left="-43" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Normal mode, 1,5T: 1h skanning och 3T: 12 min skanning, 2 min paus mellan skanningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F2A3509" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="2F2A3509" w14:textId="54B655F1" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="00570388" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="38"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gäller 2, 2plus, 3 och 3plus</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="638C78AF" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="638C78AF" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42E897B2" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
@@ -2177,51 +2208,51 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="322"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beställ OP berättelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="258EF371" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="258EF371" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EFEBEBF" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
@@ -2304,51 +2335,51 @@
               <w:t xml:space="preserve">Patienten ska göra slätröntgen för att se vart det sitter och hur det ser ut, kan </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ev</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> skada kärl eller ge brännskador.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="3771E176" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="3771E176" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="781DEC12" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
@@ -2385,77 +2416,86 @@
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3ECCA327" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1611"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-43"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B9BEA21" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="4B9BEA21" w14:textId="67DF648B" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="2512"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beställ OP berättelse</w:t>
             </w:r>
+            <w:r w:rsidR="00C22A3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="17A56B80" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="17A56B80" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26E32DCE" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
@@ -2492,77 +2532,86 @@
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A09F5DE" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1611"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-43"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B2A0F99" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="7B2A0F99" w14:textId="1A9F2F1E" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="2512"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Skickas till NÄL för utredning</w:t>
             </w:r>
+            <w:r w:rsidR="00C22A3B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="04893973" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="04893973" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4019DE59" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
@@ -2645,51 +2694,51 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="2512"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beställ OP berättelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="5E15191B" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="5E15191B" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F6DA7C7" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
@@ -2791,51 +2840,51 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Aortastent av rostfritt stål kan ge mycket artefakter, upp till 20 cm. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="6E13AAC2" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="6E13AAC2" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A7109C8" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
@@ -2899,1683 +2948,1732 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="2592"/>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontraindikation. Piercing ska tas bort, då den kan ge brännskador. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="3F325F81" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="004B717C" w:rsidRPr="000112BB" w14:paraId="4132D2FC" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="038AB3CA" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          </w:tcPr>
+          <w:p w14:paraId="2A8D5F93" w14:textId="0896EEEA" w:rsidR="004B717C" w:rsidRPr="000112BB" w:rsidRDefault="004B717C" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000112BB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Port-a-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000112BB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>cath</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B2001A7" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          </w:tcPr>
+          <w:p w14:paraId="0C985350" w14:textId="5246C785" w:rsidR="004B717C" w:rsidRPr="000112BB" w:rsidRDefault="004B717C" w:rsidP="000112BB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="-1312"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000112BB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="15EC697E" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          </w:tcPr>
+          <w:p w14:paraId="4AC0CD6C" w14:textId="77777777" w:rsidR="004B717C" w:rsidRPr="000112BB" w:rsidRDefault="004B717C" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1611"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-43"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2997CA23" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          </w:tcPr>
+          <w:p w14:paraId="61958C43" w14:textId="2C322416" w:rsidR="004B717C" w:rsidRPr="000112BB" w:rsidRDefault="00C22A3B" w:rsidP="000112BB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2592"/>
+                <w:tab w:val="left" w:pos="5137"/>
+              </w:tabs>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="142" w:right="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Går bra men den får ej vara kopplad.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="336A391D" w14:textId="77777777" w:rsidTr="1D197869">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A86B9F3" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1447"/>
+              </w:tabs>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000112BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>RFid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000112BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tagg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9849D6" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="142" w:right="-1312"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0655772E" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1611"/>
+              </w:tabs>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="-43"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5534" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17C9CA7F" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Går bra men den får ej vara kopplad. </w:t>
+              <w:t>Ta reda på företag samt modell</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="336A391D" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="2CA89604" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A86B9F3" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="0D1DD23F" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>RFid</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> tagg</w:t>
+              <w:t>Shuntar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D9849D6" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="4C178404" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="-1312"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0655772E" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="3D307215" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1611"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-43"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17C9CA7F" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="0695674D" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ta reda på företag samt modell</w:t>
+              <w:t>Beställ OP berättelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="2CA89604" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="301A107D" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D1DD23F" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="5A8FF543" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Shuntar</w:t>
+              <w:t>Skruvar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C178404" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="5FC0F510" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="-1312"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="000112BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3T</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D307215" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="08864BF8" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1611"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-43"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0695674D" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="231D24D0" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Beställ OP berättelse</w:t>
+              <w:t xml:space="preserve">Var uppmärksam på uppvärmning då det finns skruvar med lägre begränsningar, be patienten meddela </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000112BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ev</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000112BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> obehag.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="301A107D" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="3032D747" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A8FF543" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="72F7457A" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Skruvar</w:t>
+              <w:t>Spikar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FC0F510" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="133150C2" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="-1312"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08864BF8" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="65F3EAA1" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1611"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-43"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="231D24D0" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="597D1F9E" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:ind w:left="142" w:right="180"/>
-[...35 lines deleted...]
-            </w:r>
+              <w:ind w:left="142" w:right="2512"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="3032D747" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="70DD7532" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72F7457A" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="29798155" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Spikar</w:t>
+              <w:t>Spiral (koppar och hormon)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="133150C2" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="356358BF" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="-1312"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65F3EAA1" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="3F505A13" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1611"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-43"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="597D1F9E" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="089C57B5" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:ind w:left="142" w:right="2512"/>
+              <w:ind w:left="142" w:right="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="70DD7532" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="1D215E05" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29798155" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="7AE5F313" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Spiral (koppar och hormon)</w:t>
+              <w:t>Stag (ej justerbara)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="356358BF" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="62AB201A" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="-1312"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3T</w:t>
+              <w:t>1,5T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F505A13" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="59FB7D8E" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1611"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:ind w:left="-43"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="-43" w:right="-120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000112BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pausa 30 s efter varje 15 min period</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="089C57B5" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="200C90F2" w14:textId="337B38B0" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:ind w:left="142" w:right="180"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="142" w:right="322"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78630CB6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Var uppmärksam på uppvärmning, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="78630CB6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>framförallt</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="78630CB6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> på stag som är längre än 10 cm och be patienten meddela </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="78630CB6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ev</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="78630CB6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> obehag. Kan ge mycket artefakter</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="1D215E05" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="18336A55" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AE5F313" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="2420B1F2" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="00357B8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:ind w:left="142"/>
+              <w:ind w:left="142" w:right="750"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Stag (ej justerbara)</w:t>
+              <w:t>Stag (justerbara, tex för barn)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62AB201A" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="1557595F" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="-1312"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000112BB">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59FB7D8E" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="530C5DCA" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1611"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:ind w:left="-43" w:right="-120"/>
-[...15 lines deleted...]
-            </w:r>
+              <w:ind w:left="-43"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="200C90F2" w14:textId="337B38B0" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="1C76E4C7" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:ind w:left="142" w:right="322"/>
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> obehag. Kan ge mycket artefakter</w:t>
+              <w:ind w:left="142" w:right="2512"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000112BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Beställ OP berättelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="18336A55" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="04007EB6" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2420B1F2" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="00357B8A">
+          <w:p w14:paraId="0782EFA9" w14:textId="277A0A7B" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:ind w:left="142" w:right="750"/>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2135C6DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SVP (Subkutan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="2135C6DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VenPort</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="2135C6DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="56B68A11" w:rsidRPr="2135C6DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Port-a-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="56B68A11" w:rsidRPr="2135C6DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cath</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4530E363" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="142" w:right="-1312"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Stag (justerbara, tex för barn)</w:t>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:t>3T</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="530C5DCA" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="7F902141" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1611"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-43"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C76E4C7" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="5758C814" w14:textId="7C123EB0" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="2512"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...12 lines deleted...]
-              <w:t>Beställ OP berättelse</w:t>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2135C6DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fixera </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="4418135B" w:rsidRPr="7D458B4F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ev</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="4418135B" w:rsidRPr="7D458B4F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2135C6DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nål </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="2135C6DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mha</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="2135C6DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tejp</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="04007EB6" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="7F34F1FE" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0782EFA9" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="2209BE9F" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">SVP (Subkutan </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Tandställning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE29D92" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="142" w:right="-1312"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>VenPort</w:t>
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>3T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F902141" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="12C3D2A4" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1611"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-43"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5758C814" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="7D74A6EE" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:ind w:left="142" w:right="2512"/>
+              <w:ind w:left="142" w:right="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fixera nål </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> tejp</w:t>
+              <w:t>"Räls” på patienter som ska undersöka huvudet ska tas bort på grund av artefakter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="7F34F1FE" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="1A8FBEA8" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2209BE9F" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="2D348F17" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Tandställning</w:t>
+              <w:t>Tatuering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AE29D92" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="54623BE6" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="-1312"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12C3D2A4" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="57A0B886" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1611"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-43"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D74A6EE" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="4BD3E1F1" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="008F7853">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="142" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000112BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Var uppmärksam på uppvärmning då mörka färger kan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000112BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>innehållla</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000112BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> metallspån, be patienten meddela </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000112BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ev</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000112BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> obehag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="3B9133C4" w14:textId="77777777" w:rsidTr="1D197869">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17920049" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1447"/>
+              </w:tabs>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000112BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Övriga </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000112BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5721AE69" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="142" w:right="-1312"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000112BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="422CCD55" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1611"/>
+              </w:tabs>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="-43"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5534" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCE11E4" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:ind w:left="142" w:right="180"/>
-[...15 lines deleted...]
-            </w:r>
+              <w:ind w:left="142" w:right="2512"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="1A8FBEA8" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="3BA9D5B2" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D348F17" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="4C7BBB2C" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Tatuering</w:t>
+              <w:t>Övriga hjärtklaffar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54623BE6" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="41C86013" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="-1312"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3T</w:t>
+              <w:t>1,5T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57A0B886" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="3F1A919E" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1611"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-43"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BD3E1F1" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
+          <w:p w14:paraId="795136A2" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5137"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:ind w:left="142" w:right="180"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:ind w:left="142" w:right="2512"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="3B9133C4" w14:textId="77777777" w:rsidTr="006308AD">
-[...224 lines deleted...]
-      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="0B4D198A" w14:textId="77777777" w:rsidTr="006308AD">
+      <w:tr w:rsidR="000112BB" w:rsidRPr="000112BB" w14:paraId="0B4D198A" w14:textId="77777777" w:rsidTr="1D197869">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D77D66A" w14:textId="77777777" w:rsidR="000112BB" w:rsidRPr="000112BB" w:rsidRDefault="000112BB" w:rsidP="000112BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1447"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000112BB">
               <w:rPr>
@@ -4674,65 +4772,65 @@
     <w:p w14:paraId="11010C13" w14:textId="6DBABFDB" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="00165C0D">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00A67240">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="-1135" w:right="1418" w:bottom="1979" w:left="1276" w:header="526" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1791A673" w14:textId="77777777" w:rsidR="00F4610F" w:rsidRDefault="00F4610F">
+    <w:p w14:paraId="45953BF8" w14:textId="77777777" w:rsidR="00C57FA7" w:rsidRDefault="00C57FA7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4987B637" w14:textId="77777777" w:rsidR="00F4610F" w:rsidRDefault="00F4610F">
+    <w:p w14:paraId="3CAAA1F3" w14:textId="77777777" w:rsidR="00C57FA7" w:rsidRDefault="00C57FA7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4BB8391D" w14:textId="77777777" w:rsidR="00F4610F" w:rsidRDefault="00F4610F">
+    <w:p w14:paraId="02CDF124" w14:textId="77777777" w:rsidR="00C57FA7" w:rsidRDefault="00C57FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4844,51 +4942,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00A67240" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
@@ -5066,61 +5164,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="516CCFFC" w14:textId="77777777" w:rsidR="00F4610F" w:rsidRDefault="00F4610F"/>
+    <w:p w14:paraId="70B3CEC1" w14:textId="77777777" w:rsidR="00C57FA7" w:rsidRDefault="00C57FA7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32A407EF" w14:textId="77777777" w:rsidR="00F4610F" w:rsidRDefault="00F4610F">
+    <w:p w14:paraId="1FCF787C" w14:textId="77777777" w:rsidR="00C57FA7" w:rsidRDefault="00C57FA7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="47472BFC" w14:textId="77777777" w:rsidR="00F4610F" w:rsidRDefault="00F4610F">
+    <w:p w14:paraId="4CDE2A79" w14:textId="77777777" w:rsidR="00C57FA7" w:rsidRDefault="00C57FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="11057" w:type="dxa"/>
       <w:tblInd w:w="-1168" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8587"/>
       <w:gridCol w:w="2470"/>
     </w:tblGrid>
     <w:tr w:rsidR="000112BB" w14:paraId="6136E4DD" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8587" w:type="dxa"/>
         </w:tcPr>
@@ -5211,60 +5309,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -5337,60 +5435,60 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
-            <v:shapetype w14:anchorId="376BA92B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="376BA92B">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+                  <w:p w:rsidR="005E541E" w:rsidP="005E541E" w:rsidRDefault="005E541E" w14:paraId="03A8AA0A" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
@@ -7467,51 +7565,51 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1621447758">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="771632992">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1513834274">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="249698029">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1007949876">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -7530,536 +7628,619 @@
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="000112BB"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D69C1"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E6286"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
+    <w:rsid w:val="00103C87"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00131A77"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00165C0D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="00204D9E"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00222150"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00246762"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B46A1"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D3AA1"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
+    <w:rsid w:val="0032459B"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
+    <w:rsid w:val="0033615F"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00356A11"/>
     <w:rsid w:val="00357B8A"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00370965"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="0038018A"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00387CA1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B6C37"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E4880"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="0040683E"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="004367AB"/>
+    <w:rsid w:val="00441667"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004641AE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004746CA"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00493360"/>
     <w:rsid w:val="00494D07"/>
     <w:rsid w:val="004A0023"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A4DC1"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
+    <w:rsid w:val="004B717C"/>
     <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004D25DC"/>
+    <w:rsid w:val="004D3F71"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004F2111"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00525DF9"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00537F1E"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="00570388"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005770AD"/>
+    <w:rsid w:val="005810DD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C1C0F"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D7917"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E541E"/>
+    <w:rsid w:val="005F66E1"/>
+    <w:rsid w:val="00600360"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006308AD"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006769DA"/>
+    <w:rsid w:val="00683084"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00691BF3"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A50F9"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B5ED4"/>
+    <w:rsid w:val="006C0206"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D5353"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006D7820"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="007401BC"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="007640F8"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00773DC7"/>
+    <w:rsid w:val="0077517D"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="0078187E"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007D5A7D"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="007F65CC"/>
     <w:rsid w:val="00801463"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00832459"/>
+    <w:rsid w:val="008328BD"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="008372AF"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00866CE9"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00883177"/>
+    <w:rsid w:val="008901A0"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A6D42"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4834"/>
     <w:rsid w:val="008E1A35"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F7853"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00920FD6"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="00931F28"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="00940B04"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953B98"/>
+    <w:rsid w:val="00954A6C"/>
     <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="0096584A"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C53AF"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A67240"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92242"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD70CB"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF076A"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B43885"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B50A8A"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B529EF"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B61CEC"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
+    <w:rsid w:val="00B91590"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB3DC6"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BE3A8F"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C22A3B"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C429B2"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C57FA7"/>
+    <w:rsid w:val="00C60628"/>
+    <w:rsid w:val="00C63B1A"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C86660"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA2974"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD1368"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE3509"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF3DC8"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D01737"/>
     <w:rsid w:val="00D062BA"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D12DD4"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D2107E"/>
+    <w:rsid w:val="00D3618F"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D75A57"/>
+    <w:rsid w:val="00D75FB7"/>
+    <w:rsid w:val="00D7774E"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB5D7A"/>
+    <w:rsid w:val="00DC073E"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF078E"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E805BC"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA5816"/>
+    <w:rsid w:val="00EB02B0"/>
+    <w:rsid w:val="00EB16A5"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED4CF8"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF64E0"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F4610F"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F66DF0"/>
+    <w:rsid w:val="00F80F90"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB3AE6"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
+    <w:rsid w:val="00FD6D85"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1492EC97"/>
+    <w:rsid w:val="1D197869"/>
+    <w:rsid w:val="2135C6DC"/>
+    <w:rsid w:val="2FC0325A"/>
+    <w:rsid w:val="4418135B"/>
+    <w:rsid w:val="56B68A11"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="78630CB6"/>
+    <w:rsid w:val="7D458B4F"/>
+    <w:rsid w:val="7FB93474"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{B92EEAEB-E006-493A-9664-624D7BEC2D15}"/>
+  <w15:docId w15:val="{365C4764-F596-43C3-9BD7-6C5105F5240D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10851,70 +11032,55 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>493</Words>
-  <Characters>2871</Characters>
+  <Words>542</Words>
+  <Characters>2875</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3358</CharactersWithSpaces>
+  <CharactersWithSpaces>3411</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>MR-säkerhetsrutiner - implantat</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>5</revision>
+  <revision>26</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>