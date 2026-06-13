--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -6,89 +6,89 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="6F60E1C2" w:rsidR="00184167" w:rsidRDefault="00A264BE" w:rsidP="00184167">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="005A627D">
         <w:t>R</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r w:rsidR="000A6EBA">
         <w:t>öntgenremiss på patienter som ej tillhör NU-sjukvårdens upptagningsområde</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3402B1AE" w14:textId="77777777" w:rsidR="0099026B" w:rsidRPr="0099026B" w:rsidRDefault="0099026B" w:rsidP="0099026B"/>
     <w:p w14:paraId="3480BFA1" w14:textId="6F1CE83A" w:rsidR="000A6EBA" w:rsidRDefault="00EB69EE" w:rsidP="00EB69EE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18071085" w14:textId="1D66E28B" w:rsidR="00EB69EE" w:rsidRDefault="00EB69EE" w:rsidP="00EB69EE">
       <w:r>
         <w:t>Rutin gällande röntgenremisser på patienter som ej tillhör NU-sjukvårdens upptagningsområde.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE6BD2A" w14:textId="77777777" w:rsidR="0099026B" w:rsidRDefault="0099026B" w:rsidP="0099026B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07005E47" w14:textId="4953816B" w:rsidR="0099026B" w:rsidRDefault="0099026B" w:rsidP="0099026B">
+    <w:p w14:paraId="07005E47" w14:textId="1460E986" w:rsidR="0099026B" w:rsidRDefault="00716E15" w:rsidP="0099026B">
       <w:r>
-        <w:t>Ny rutin.</w:t>
+        <w:t>Inga förändringar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B60614" w14:textId="37CE0B0D" w:rsidR="005B33F6" w:rsidRDefault="005B33F6" w:rsidP="005B33F6">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7952A8" w14:textId="785431F3" w:rsidR="005B33F6" w:rsidRDefault="003C3CE5" w:rsidP="005B33F6">
       <w:r>
         <w:t>Handhavande för i</w:t>
       </w:r>
       <w:r w:rsidR="00B438CE">
         <w:t>nkommande remisser d</w:t>
       </w:r>
       <w:r w:rsidR="001173E1">
         <w:t xml:space="preserve">å </w:t>
       </w:r>
       <w:r w:rsidR="005B33F6">
         <w:t xml:space="preserve">patienter </w:t>
       </w:r>
       <w:r w:rsidR="00B438CE">
         <w:t xml:space="preserve">inte </w:t>
@@ -170,59 +170,51 @@
       <w:r w:rsidR="00D87018">
         <w:t>remisser</w:t>
       </w:r>
       <w:r w:rsidR="00B44DC5">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="00D87018">
         <w:t xml:space="preserve"> prioriteras av våra läkare</w:t>
       </w:r>
       <w:r w:rsidR="003D0432">
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:r w:rsidR="00DB7777">
         <w:t xml:space="preserve">att </w:t>
       </w:r>
       <w:r w:rsidR="00D87018">
         <w:t xml:space="preserve">dubbelremisser </w:t>
       </w:r>
       <w:r w:rsidR="005F58D0">
         <w:t xml:space="preserve">behöver skapas </w:t>
       </w:r>
       <w:r w:rsidR="00D87018">
         <w:t xml:space="preserve">för </w:t>
       </w:r>
       <w:r w:rsidR="00E754C1">
-        <w:t xml:space="preserve">efterdebitering </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">efterdebitering ect. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B6C7667" w14:textId="0CF51C3E" w:rsidR="00226810" w:rsidRPr="005B33F6" w:rsidRDefault="00051B20" w:rsidP="005B33F6">
       <w:r>
         <w:t>Beslut t</w:t>
       </w:r>
       <w:r w:rsidR="00640D7F">
         <w:t xml:space="preserve">ogs </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">av </w:t>
       </w:r>
       <w:r w:rsidR="00E01DA1">
         <w:t>Produktionsrådet i NU-sjukvården, Olof Ekre</w:t>
       </w:r>
       <w:r w:rsidR="00452384">
         <w:t xml:space="preserve"> och</w:t>
       </w:r>
       <w:r w:rsidR="00E01DA1">
         <w:t xml:space="preserve"> Chefsläkare</w:t>
       </w:r>
       <w:r w:rsidR="00452384">
         <w:t xml:space="preserve"> område III </w:t>
       </w:r>
       <w:r w:rsidR="00640D7F">
@@ -261,59 +253,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64FDDF7D" w14:textId="626D023A" w:rsidR="005B33F6" w:rsidRDefault="005B33F6" w:rsidP="005B33F6">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Rutin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F58E4B4" w14:textId="6ED79E49" w:rsidR="008A19CF" w:rsidRDefault="008A19CF" w:rsidP="008A19CF">
       <w:r>
-        <w:t xml:space="preserve">Rutinen gäller </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> undersökningar, ej akuta eller inneliggande</w:t>
+        <w:t>Rutinen gäller elektiva undersökningar, ej akuta eller inneliggande</w:t>
       </w:r>
       <w:r w:rsidR="00FE3797">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FE3797">
         <w:br/>
         <w:t xml:space="preserve">Vi har inte rätt att neka fritt vårdval, så detta måste tas i beaktande. </w:t>
       </w:r>
       <w:r w:rsidR="00270B76">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00FE3797">
         <w:t xml:space="preserve">Läs all information noga </w:t>
       </w:r>
       <w:r w:rsidR="00987D94">
         <w:t>på remissen innan nedanstående åtgärder görs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F5952FF" w14:textId="77777777" w:rsidR="0061485F" w:rsidRPr="008A19CF" w:rsidRDefault="0061485F" w:rsidP="008A19CF"/>
     <w:p w14:paraId="713E543B" w14:textId="086EA89C" w:rsidR="00264CF5" w:rsidRPr="0061485F" w:rsidRDefault="00264CF5" w:rsidP="00264CF5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -493,59 +477,51 @@
     </w:p>
     <w:p w14:paraId="7D3DB1E0" w14:textId="1CFE03F0" w:rsidR="00EE664C" w:rsidRPr="00765BDB" w:rsidRDefault="00EE664C" w:rsidP="00831B14">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Om patientens b</w:t>
       </w:r>
       <w:r w:rsidR="00A50B35">
         <w:t>ostadsort är utanför NU-sjukvårdens upptagningsområde</w:t>
       </w:r>
       <w:r w:rsidR="00E770C5">
         <w:t xml:space="preserve"> och upptäcks av läkare vid prioritering eller av boknings</w:t>
       </w:r>
       <w:r w:rsidR="00F519B7">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00E770C5">
         <w:t xml:space="preserve">gruppen, flaggas undersökningen </w:t>
       </w:r>
       <w:r w:rsidR="00127499">
-        <w:t xml:space="preserve">till ”Åtgärdas av </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> VGR”</w:t>
+        <w:t>till ”Åtgärdas av sekr VGR”</w:t>
       </w:r>
       <w:r w:rsidR="006325CF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00127499">
         <w:br/>
       </w:r>
       <w:r w:rsidR="000958AE">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00F8347D">
         <w:t xml:space="preserve">ekreterarna </w:t>
       </w:r>
       <w:r w:rsidR="000958AE">
         <w:t xml:space="preserve">åtgärdar </w:t>
       </w:r>
       <w:r w:rsidR="00FD23CD">
         <w:t>remisse</w:t>
       </w:r>
       <w:r w:rsidR="00EC78FE">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00FD23CD">
         <w:t xml:space="preserve"> genom att skriva ut</w:t>
       </w:r>
@@ -558,94 +534,78 @@
       <w:r w:rsidR="00FD23CD">
         <w:t xml:space="preserve"> skicka</w:t>
       </w:r>
       <w:r w:rsidR="006325CF">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00EC78FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000958AE">
         <w:t>per post</w:t>
       </w:r>
       <w:r w:rsidR="004461B1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004461B1" w:rsidRPr="00765BDB">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="009102D6" w:rsidRPr="00765BDB">
         <w:t xml:space="preserve">d.v.s. </w:t>
       </w:r>
       <w:r w:rsidR="004461B1" w:rsidRPr="00765BDB">
         <w:t>om inte remissen kan flyttas direkt</w:t>
       </w:r>
       <w:r w:rsidR="005444AD" w:rsidRPr="00765BDB">
-        <w:t xml:space="preserve"> i </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> RIS)</w:t>
+        <w:t xml:space="preserve"> i Sectra RIS)</w:t>
       </w:r>
       <w:r w:rsidR="000958AE" w:rsidRPr="00765BDB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00765BDB">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F003F4">
         <w:t>Obs, att eventuell prioritering tas bort innan remissen flyttas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C1D91E7" w14:textId="5A8E18B9" w:rsidR="009F61F6" w:rsidRDefault="009F61F6" w:rsidP="00831B14">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Dynamisk lista</w:t>
       </w:r>
       <w:r w:rsidR="00065838">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00765BDB">
-        <w:t xml:space="preserve">Åtgärdas av </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> VGR)</w:t>
+        <w:t>Åtgärdas av sekr VGR)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> i RIS</w:t>
       </w:r>
       <w:r w:rsidR="00065838">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="067572A6" w14:textId="0D77CCFB" w:rsidR="006A480D" w:rsidRDefault="002C2975" w:rsidP="00831B14">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Undantag: </w:t>
       </w:r>
       <w:r w:rsidR="006A480D">
         <w:t>Om remissen kommer från Kriminalvården</w:t>
       </w:r>
       <w:r w:rsidR="001E397C">
         <w:t xml:space="preserve"> och patientens bostadsort</w:t>
       </w:r>
@@ -685,118 +645,118 @@
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="11010C13" w14:textId="2F00BB3E" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="00C33CEB">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="006653A3">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1127" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="660358A5" w14:textId="77777777" w:rsidR="009E4C2B" w:rsidRDefault="009E4C2B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="46DBEB11" w14:textId="77777777" w:rsidR="009E4C2B" w:rsidRDefault="009E4C2B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="0C1985F5" w14:textId="77777777" w:rsidR="009E4C2B" w:rsidRDefault="009E4C2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -804,89 +764,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="2D4C1147" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -915,51 +875,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="18" name="Bildobjekt 18">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -993,73 +953,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5E200DD4" w14:textId="77777777" w:rsidR="009E4C2B" w:rsidRDefault="009E4C2B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5ED0B043" w14:textId="77777777" w:rsidR="009E4C2B" w:rsidRDefault="009E4C2B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="2E3FE0C7" w14:textId="77777777" w:rsidR="009E4C2B" w:rsidRDefault="009E4C2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1137,51 +1097,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="5C36AAEB" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="17" name="Bildobjekt 17">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1344,51 +1304,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3548,54 +3508,53 @@
   <w:num w:numId="14" w16cid:durableId="1280993766">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="147671771">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="620498790">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="828441010">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1255936321">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1734350349">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1429035301">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -3783,91 +3742,93 @@
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="005444AD"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B33F6"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F0BC1"/>
     <w:rsid w:val="005F58D0"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="0061485F"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="006325CF"/>
     <w:rsid w:val="00640D7F"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="006653A3"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00676FE9"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00690C87"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A480D"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C3D51"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
+    <w:rsid w:val="00716E15"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00736E8A"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="0074341F"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765BDB"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A367F"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C3574"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
@@ -4079,50 +4040,51 @@
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC78FE"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE664C"/>
     <w:rsid w:val="00EE6F9A"/>
     <w:rsid w:val="00F003F4"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F519B7"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F8347D"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA02BD"/>
     <w:rsid w:val="00FA6AA6"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB34EC"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD23CD"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE3797"/>
     <w:rsid w:val="00FF4EA5"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -4132,51 +4094,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6606,51 +6568,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE5F1D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE5F1D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7005,56 +6967,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>426</Words>
-  <Characters>2261</Characters>
+  <Words>363</Words>
+  <Characters>2333</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2682</CharactersWithSpaces>
+  <CharactersWithSpaces>2691</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Röntgenremisser på patienter som ej tillhör NU-sjukvårdens upptagningsområde</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>109</revision>
+  <revision>110</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>