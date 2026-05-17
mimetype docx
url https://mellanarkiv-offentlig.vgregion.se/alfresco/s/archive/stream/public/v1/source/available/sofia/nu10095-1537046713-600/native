--- v0 (2026-04-06)
+++ v1 (2026-05-17)
@@ -6,122 +6,120 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="18B569A1" w:rsidR="00184167" w:rsidRDefault="00145D46" w:rsidP="00184167">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:t>CBCT – Extremitet, information till röntgensjuksköterskor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FCE54F5" w14:textId="77777777" w:rsidR="00145D46" w:rsidRPr="00145D46" w:rsidRDefault="00145D46" w:rsidP="00145D46"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="67BC228C" w14:textId="77777777" w:rsidR="0069482D" w:rsidRDefault="00296BE6" w:rsidP="0069482D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A708EB7" w14:textId="1B3BFF41" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00296BE6">
+    <w:p w14:paraId="0A708EB7" w14:textId="1CF46C16" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00296BE6">
       <w:r>
-        <w:t xml:space="preserve">Rutin för vilka undersökningar som kan/ska utföras på CBCT på NÄL. </w:t>
+        <w:t xml:space="preserve">Rutin för vilka undersökningar som kan/ska utföras </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0230">
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CBCT på NÄL. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1FB848" w14:textId="5C9ECC10" w:rsidR="00296BE6" w:rsidRPr="007E0B34" w:rsidRDefault="00296BE6" w:rsidP="0069482D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="007E0B34">
         <w:t xml:space="preserve">Bakgrund </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70621DD8" w14:textId="04DCCEF6" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00145D46">
       <w:r>
         <w:t>CBCT är en liten DT som kan användas för undersökning av extremiteter och som ger lägre stråldos än multidetektor-DT.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Rutinen beskriver vilka undersökningar som är lämpliga att göra med CBCT i</w:t>
       </w:r>
       <w:r w:rsidR="0069482D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>stället för konventionell röntgen och klassisk DT, indikationer akut/</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>stället för konventionell röntgen och klassisk DT, indikationer akut/elektivt.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Vem som kan skriva remiss och prioritera samt hur de ska bokas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A63C38" w14:textId="1C2A8E9F" w:rsidR="00145D46" w:rsidRDefault="00145D46" w:rsidP="00145D46">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404D3FED" w14:textId="3DB1F17D" w:rsidR="00145D46" w:rsidRPr="00145D46" w:rsidRDefault="00145D46" w:rsidP="00145D46">
+    <w:p w14:paraId="404D3FED" w14:textId="519ECD92" w:rsidR="00145D46" w:rsidRPr="00145D46" w:rsidRDefault="2D7FD3AF" w:rsidP="00145D46">
       <w:r>
-        <w:t>Ny rutin.</w:t>
+        <w:t>Reviderad tex, under stycket indikation för akut CBCT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1FE7AB" w14:textId="5F8A025A" w:rsidR="00296BE6" w:rsidRPr="00145D46" w:rsidRDefault="00296BE6" w:rsidP="00145D46">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00145D46">
         <w:t>CBCT lämpar sig för följande kroppsdelar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0607833C" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="0069482D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Hand eller handled</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69424EDD" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="0069482D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Armbåge under förutsättning att patienten kan sträcka ut i armbågsleden</w:t>
       </w:r>
@@ -130,95 +128,80 @@
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Knäled</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA96037" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="0069482D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Fot eller fotled</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DCE6D0" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Kalkaneusfraktur</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3D8F8251" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Lisfranc-fraktur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45874593" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Tibia</w:t>
-[...11 lines deleted...]
-        <w:t>-fraktur</w:t>
+        <w:t>Tibia posterior-fraktur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="718504AC" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Belastade undersökningar av fot eller fotled</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17112662" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="0069482D">
       <w:r>
         <w:t>Observera att undersökningsområdet är knappt 10 x 13 cm.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E282F71" w14:textId="77777777" w:rsidR="00FC6E35" w:rsidRDefault="00FC6E35">
@@ -232,498 +215,508 @@
     </w:p>
     <w:p w14:paraId="37D423D0" w14:textId="23D6D6B5" w:rsidR="00FC6E35" w:rsidRDefault="00FC6E35" w:rsidP="00FC6E35">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>CBCT-remisser</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07FA46A9" w14:textId="55543231" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Akuta remisser prioriteras av röntgen</w:t>
       </w:r>
       <w:r w:rsidR="00384539">
         <w:t>sjuksköterska.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277578B2" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
+    <w:p w14:paraId="277578B2" w14:textId="7F41C4DF" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Elektiva</w:t>
-[...6 lines deleted...]
-        <w:br/>
+        <w:t>Elektiva remisser prioriteras av radiolog.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A3FA16" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRPr="00AB69FA" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00AB69FA">
         <w:t>Indikation för akut CBCT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBE0B64" w14:textId="388D3558" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00296BE6">
+    <w:p w14:paraId="0DBE0B64" w14:textId="27AFF789" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00296BE6">
       <w:r>
-        <w:t xml:space="preserve">Alla remisser med frågeställningarna </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> och handled inkl</w:t>
+        <w:t>Alla remisser med frågeställningarna skafoideumfraktur och handled inkl</w:t>
       </w:r>
       <w:r w:rsidR="00FC6E35">
         <w:t>usive</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> skafoideumfraktur från akuten</w:t>
+      </w:r>
+      <w:r w:rsidR="20C344F5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ortopeden</w:t>
+      </w:r>
+      <w:r w:rsidR="7432ACF4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> från akuten och ortopeden.</w:t>
+      <w:r w:rsidR="313BCD1F">
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r w:rsidR="7432ACF4">
+        <w:t xml:space="preserve"> vårdcentral/jourcentral</w:t>
+      </w:r>
+      <w:r w:rsidR="009223FA">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC7B64C" w14:textId="1804112F" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Undersökningen ändras av röntgen</w:t>
       </w:r>
       <w:r w:rsidR="00A2217E">
         <w:t>sjuksköterska.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA95993" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
+    <w:p w14:paraId="5EA95993" w14:textId="2A76BD07" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Undersökningen utförs på samma sätt oavsett om handled är med som frågeställning eller ej. Någon slätröntgen av handleden behöver alltså inte utföras, utan bedöms på CBCT </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="11B51917">
+        <w:t>handled</w:t>
+      </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DE3FAF" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
+    <w:p w14:paraId="21DE3FAF" w14:textId="40BF2EB1" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Observera att om remissen kommer från vård- eller jourcentral gör vi även fortsättningsvis slätröntgen.</w:t>
+        <w:t xml:space="preserve">Observera att </w:t>
+      </w:r>
+      <w:r w:rsidR="54AD7FF0">
+        <w:t>slätröntgen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>remisse</w:t>
+      </w:r>
+      <w:r w:rsidR="7B923C4B">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> från vård- eller jourcentral </w:t>
+      </w:r>
+      <w:r w:rsidR="12B85356">
+        <w:t>ändrar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vi </w:t>
+      </w:r>
+      <w:r w:rsidR="12B85356">
+        <w:t xml:space="preserve">till CBCT handled.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD585F5" w14:textId="6A1782DE" w:rsidR="00CD4C35" w:rsidRDefault="00CD4C35" w:rsidP="00FC6E35">
+    <w:p w14:paraId="6FD585F5" w14:textId="5CFC6C95" w:rsidR="00CD4C35" w:rsidRDefault="00CD4C35" w:rsidP="00FC6E35">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Primärt gör vi vanlig röntgen på barn till 16 år</w:t>
+        <w:t xml:space="preserve">Primärt gör vi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4C4F1597">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">vanlig </w:t>
+      </w:r>
+      <w:r w:rsidR="48A9112A" w:rsidRPr="4C4F1597">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>slätröntgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4C4F1597">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>röntgen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på barn </w:t>
+      </w:r>
+      <w:r w:rsidR="369514D4">
+        <w:t xml:space="preserve">upp </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till 1</w:t>
+      </w:r>
+      <w:r w:rsidR="3EE0A2FA">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> år</w:t>
       </w:r>
       <w:r w:rsidR="002813B0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A83F0E7" w14:textId="46D2B0DC" w:rsidR="002813B0" w:rsidRDefault="002813B0" w:rsidP="00FC6E35">
+    <w:p w14:paraId="7A83F0E7" w14:textId="412E3903" w:rsidR="002813B0" w:rsidRDefault="002813B0" w:rsidP="00FC6E35">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>CBCT utförs även jourtid i mån av kompetens på röntgenavdelningen.</w:t>
+        <w:t xml:space="preserve">CBCT utförs även jourtid </w:t>
+      </w:r>
+      <w:r w:rsidR="66E3FA84">
+        <w:t xml:space="preserve">fram till kl. 21.00 alla dagar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="66E3FA84">
+        <w:t>veckan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33984AB6" w14:textId="519D0D1E" w:rsidR="66E3FA84" w:rsidRDefault="66E3FA84" w:rsidP="4C4F1597">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CBCT utförs ej nattetid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663DE9E6" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Alla CBCT remisser från akuten och ortopeden</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704307C6" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pre- och </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> kontroller</w:t>
+        <w:t>Pre- och postop kontroller</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568E345C" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Kartläggning av frakturer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287B89F6" w14:textId="4C48732C" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00FC6E35">
       <w:r>
         <w:t>Dessa remisser hanteras av röntgens</w:t>
       </w:r>
       <w:r w:rsidR="00FC6E35">
         <w:t>jukskötersk</w:t>
       </w:r>
       <w:r w:rsidR="00145D46">
         <w:t>orna</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och behöver ej prioriteras av radiolog. Radiolog tillfrågas vid osäkerhet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2668625C" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRPr="00145D46" w:rsidRDefault="00296BE6" w:rsidP="00145D46">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00145D46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Beakta följande:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D921B8C" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00145D46">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Inga dubbla undersökningar ska göras i CBCT, ex </w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Inga dubbla undersökningar ska göras i CBCT, ex fot+fotled. Enda undantaget är handled och skafoideum som utförs på samma sätt som endast skafoideum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39377F36" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00145D46">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Observera att undersökningsområdet är begränsat till 10 x 13 cm, dvs inga omfattande skador kan undersökas med CBCT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF8CAAA" w14:textId="5570F0EC" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00145D46">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Belastad fotled i gips kan EJ utföras i CBCT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7683B359" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRPr="007E0B34" w:rsidRDefault="00296BE6" w:rsidP="00145D46">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="007E0B34">
-        <w:t xml:space="preserve">Indikationer för </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> CBCT </w:t>
+        <w:t xml:space="preserve">Indikationer för elektiv CBCT </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35844422" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00145D46">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Belastad fot</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E36AE49" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00145D46">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Belastad fotled</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C8E982" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00145D46">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Postoperativa kontroller</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B2E289" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00145D46">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Frakturläkning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A99876" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00145D46">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>skruvlossning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A4AA6A2" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00145D46">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Osteit</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3CE75E6F" w14:textId="77777777" w:rsidR="00296BE6" w:rsidRDefault="00296BE6" w:rsidP="00145D46">
+    <w:p w14:paraId="3CE75E6F" w14:textId="77777777" w:rsidR="00524165" w:rsidRDefault="00296BE6" w:rsidP="00524165">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Artros, artrit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0749AFEA" w14:textId="77777777" w:rsidR="00DD0905" w:rsidRDefault="00DD0905" w:rsidP="00DD0905">
+    <w:p w14:paraId="4D40B916" w14:textId="03ED031B" w:rsidR="00F519B7" w:rsidRDefault="00DD0905" w:rsidP="00524165">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:numPr>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r>
-        <w:t>Elektiva</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> remisser priorite</w:t>
+        <w:t>Elektiva remisser priorite</w:t>
       </w:r>
       <w:r w:rsidR="00F519B7">
         <w:t>ras av radiolog och bokas in på lab. 12.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4647052B" w14:textId="3E918391" w:rsidR="006D7300" w:rsidRDefault="006D7300" w:rsidP="00F519B7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00F519B7">
-        <w:t xml:space="preserve">MR </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>MR skafoideum</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="08902AAD" w14:textId="77777777" w:rsidR="00AE3AC6" w:rsidRDefault="00343EC7" w:rsidP="00B33EE6">
       <w:r>
         <w:t xml:space="preserve">Om patienten har kvarstående symptom vid återbesök hos ortoped skriver de en akut remiss för MR handled och då försöker vi erbjuda undersökning samma dag. Patienten ombeds komma till </w:t>
       </w:r>
       <w:r w:rsidR="005B3C76">
         <w:t>MR-väntrummet och</w:t>
       </w:r>
       <w:r w:rsidR="00537B3D">
         <w:t xml:space="preserve"> där</w:t>
       </w:r>
       <w:r w:rsidR="005B3C76">
         <w:t xml:space="preserve"> informeras om att </w:t>
       </w:r>
       <w:r w:rsidR="00537B3D">
         <w:t>undersökningen</w:t>
       </w:r>
       <w:r w:rsidR="005B3C76">
         <w:t xml:space="preserve"> kan dröja.</w:t>
       </w:r>
       <w:r w:rsidR="00AE3AC6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3346139E" w14:textId="1FB1F1A6" w:rsidR="00B33EE6" w:rsidRDefault="00AE3AC6" w:rsidP="00B33EE6">
       <w:r>
         <w:t>Patientens mobilnummer ska anges i remisstexten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11010C13" w14:textId="1E840109" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="00145D46">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00FC6E35">
+    <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00CD71D3">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1127" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1127" w:bottom="284" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0783EDA7" w14:textId="77777777" w:rsidR="009A71A5" w:rsidRDefault="009A71A5">
+    <w:p w14:paraId="4F47D4F3" w14:textId="77777777" w:rsidR="002E30FE" w:rsidRDefault="002E30FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31080314" w14:textId="77777777" w:rsidR="009A71A5" w:rsidRDefault="009A71A5">
+    <w:p w14:paraId="40F8218D" w14:textId="77777777" w:rsidR="002E30FE" w:rsidRDefault="002E30FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="714D84AF" w14:textId="77777777" w:rsidR="009A71A5" w:rsidRDefault="009A71A5">
+    <w:p w14:paraId="5314D847" w14:textId="77777777" w:rsidR="002E30FE" w:rsidRDefault="002E30FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
@@ -731,89 +724,89 @@
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="2D4C1147" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -842,74 +835,74 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="12" name="Picture 12">
+          <wp:docPr id="1596091463" name="Picture 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
@@ -920,73 +913,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="271DB093" w14:textId="77777777" w:rsidR="009A71A5" w:rsidRDefault="009A71A5"/>
+    <w:p w14:paraId="302BECB8" w14:textId="77777777" w:rsidR="002E30FE" w:rsidRDefault="002E30FE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15220C4D" w14:textId="77777777" w:rsidR="009A71A5" w:rsidRDefault="009A71A5">
+    <w:p w14:paraId="4A8E4AA7" w14:textId="77777777" w:rsidR="002E30FE" w:rsidRDefault="002E30FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3DD33CF2" w14:textId="77777777" w:rsidR="009A71A5" w:rsidRDefault="009A71A5">
+    <w:p w14:paraId="65F80A51" w14:textId="77777777" w:rsidR="002E30FE" w:rsidRDefault="002E30FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Text Box 10"/>
@@ -1064,75 +1057,75 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="5C36AAEB" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="11" name="Picture 11">
+          <wp:docPr id="186533381" name="Picture 11">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -1271,51 +1264,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3936,54 +3929,53 @@
   <w:num w:numId="18" w16cid:durableId="1085153029">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="501967855">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="134370492">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1745494608">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2102288656">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1041638274">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="770469349">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -4000,510 +3992,560 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B48CA"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001422EE"/>
     <w:rsid w:val="00145D46"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001967BD"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B5855"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00242C54"/>
     <w:rsid w:val="00250F24"/>
+    <w:rsid w:val="00251B08"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="002813B0"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00296BE6"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E30FE"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00343EC7"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="00384539"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="003918EE"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E5513"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="00431E8E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="00467AD2"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E05CD"/>
+    <w:rsid w:val="004E07C2"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00524165"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00537B3D"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00543495"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="005879F9"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B3C76"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00622A7F"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="0069482D"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7300"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="0072425C"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="007576AB"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00765F1E"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007D5A7D"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="00897C9A"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
+    <w:rsid w:val="009223FA"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A71A5"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A15540"/>
     <w:rsid w:val="00A2217E"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE3AC6"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B15729"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33EE6"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
+    <w:rsid w:val="00B915E6"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B95C46"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD0230"/>
+    <w:rsid w:val="00BD16F3"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C1372F"/>
     <w:rsid w:val="00C35220"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD4C35"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CD71D3"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD0905"/>
+    <w:rsid w:val="00DD3473"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E41E29"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E64384"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA5A18"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F01A7C"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F47214"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F519B7"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F529B8"/>
+    <w:rsid w:val="00F82AC5"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC6E35"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF1584"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="11B51917"/>
+    <w:rsid w:val="12515A53"/>
+    <w:rsid w:val="12B85356"/>
     <w:rsid w:val="1492EC97"/>
+    <w:rsid w:val="20C344F5"/>
+    <w:rsid w:val="2D7FD3AF"/>
+    <w:rsid w:val="2DAC6225"/>
+    <w:rsid w:val="3120A661"/>
+    <w:rsid w:val="313BCD1F"/>
+    <w:rsid w:val="369514D4"/>
+    <w:rsid w:val="3EE0A2FA"/>
+    <w:rsid w:val="43BEB695"/>
+    <w:rsid w:val="46D13711"/>
+    <w:rsid w:val="48A9112A"/>
+    <w:rsid w:val="4C4F1597"/>
+    <w:rsid w:val="5031BE3D"/>
+    <w:rsid w:val="508A9B90"/>
+    <w:rsid w:val="50E30863"/>
+    <w:rsid w:val="54971541"/>
+    <w:rsid w:val="54AD7FF0"/>
+    <w:rsid w:val="613228A1"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="66E3FA84"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7432ACF4"/>
+    <w:rsid w:val="7627B637"/>
+    <w:rsid w:val="7B923C4B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{236A0DE0-ED6E-498F-BC50-4FA0946F19F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6874,51 +6916,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7260,56 +7302,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>416</Words>
-  <Characters>2210</Characters>
+  <Words>432</Words>
+  <Characters>2291</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2621</CharactersWithSpaces>
+  <CharactersWithSpaces>2718</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>CBCT - Extremitet, information till röntgensjuksköterskor</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>40</revision>
+  <revision>51</revision>
   <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>