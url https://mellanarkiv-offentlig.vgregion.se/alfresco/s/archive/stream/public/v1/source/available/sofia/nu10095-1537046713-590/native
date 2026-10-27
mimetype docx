--- v0 (2026-01-10)
+++ v1 (2026-10-27)
@@ -6,94 +6,82 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1DAB91E9" w14:textId="79D1BD1C" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>Introduktion nyanställd – Uddevalla</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A09529D" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41256759" w14:textId="28F5DB1D" w:rsidR="00EA19F8" w:rsidRPr="00617EC5" w:rsidRDefault="00EA19F8" w:rsidP="00617EC5">
+    <w:p w14:paraId="41256759" w14:textId="66F2AEB9" w:rsidR="00EA19F8" w:rsidRPr="00617EC5" w:rsidRDefault="00EA19F8" w:rsidP="00CB2821">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:right="1560"/>
+        <w:ind w:right="-141"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_1314629194"/>
       <w:bookmarkStart w:id="1" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00617EC5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Varmt välkommen till oss på Radiologiska mottagningen, </w:t>
-[...11 lines deleted...]
-        <w:t>Uddevalla sjukhus!</w:t>
+        <w:t>Varmt välkommen till oss på Radiologiska mottagningen, Uddevalla sjukhus!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52FA9DB8" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73817442" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRPr="005A0E03" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005A0E03">
         <w:t xml:space="preserve">Sammanfattning/syfte </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4855EEB4" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Information till nyanställda på Radiologiska mottagningen i Uddevalla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B34A6E" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRPr="008801DB" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
@@ -159,51 +147,51 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B33477F" w14:textId="0CCB1BAC" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Avdelningschef</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094ABD77" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="3544"/>
         </w:tabs>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Hans Qvick</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B68D917" w14:textId="68912055" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+    <w:p w14:paraId="7B68D917" w14:textId="515FB5EE" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Telefon:</w:t>
       </w:r>
       <w:r w:rsidR="0082302F">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>010-435 30 19</w:t>
       </w:r>
       <w:r w:rsidR="00057C2E">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Mobil:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>076-511 35 24</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7EA89C" w14:textId="4EC470D3" w:rsidR="00A70E0C" w:rsidRDefault="00A70E0C" w:rsidP="00A70E0C">
       <w:pPr>
@@ -211,264 +199,413 @@
       </w:pPr>
       <w:r>
         <w:t>Teamledare</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F834898" w14:textId="3403C700" w:rsidR="00A70E0C" w:rsidRDefault="00A70E0C" w:rsidP="00A70E0C">
       <w:r>
         <w:t>Rajka Olsson Balta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30D4E22F" w14:textId="22923E5D" w:rsidR="0082302F" w:rsidRPr="00A70E0C" w:rsidRDefault="00A70E0C" w:rsidP="0082302F">
       <w:r>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0083664F">
         <w:t>010-435 30 51</w:t>
       </w:r>
       <w:r w:rsidR="0082302F">
         <w:br/>
         <w:t>Mobil:                076-296 83 86</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005D31FC" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
-[...109 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+    <w:p w14:paraId="0B407D52" w14:textId="26D55282" w:rsidR="000F58F1" w:rsidRPr="000F58F1" w:rsidRDefault="7855CC51" w:rsidP="000F58F1">
+      <w:r w:rsidRPr="000F58F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:t>Vårdenhetsöverläkare</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46006">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>/Uddevalla</w:t>
+      </w:r>
+      <w:r w:rsidR="000F58F1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="000F58F1" w:rsidRPr="000F58F1">
+        <w:t>Sverker Torgerson</w:t>
+      </w:r>
+      <w:r w:rsidR="000F58F1">
+        <w:br/>
+        <w:t>Telefon:</w:t>
+      </w:r>
+      <w:r w:rsidR="000F58F1">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002962E5">
+        <w:t>010-435 29 30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005D31FC" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Schema och arbetstider</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12532FF2" w14:textId="6646AE11" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Aktuellt schema lämnas av avdelningschef</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84461">
+        <w:t>/teamledare</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C630E84" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Schemaplanering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26277899" w14:textId="6BF4EF8E" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Avdelningen har individuella scheman. Man lägger först in sitt önskeschema i Heroma webb. Under justeringsperioden anpassar gruppen sedan sina scheman så att alla turer blir täckta innan schemat fastställs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6566F8FC" w14:textId="43FB9B02" w:rsidR="00EA19F8" w:rsidRPr="001835A6" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+      <w:pPr>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Placering dag för dag finns i ett bemanningsschema som finns i Sofia/Sharepoint. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF69A0">
+        <w:t>Aktuellt b</w:t>
+      </w:r>
+      <w:r w:rsidR="001835A6">
+        <w:t xml:space="preserve">emanningsschemat </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF69A0">
+        <w:t>visas på datorerna samt på storskärmen utanför lunchrummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6AC87E" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Under upplärningsperioden arbetar man dagtid. Efter upplärningsperioden börjar man med kvälls- och helgturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9A67A9" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>KomoGå/Heroma webb</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4595023D" w14:textId="12557753" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I systemet Kom &amp; Gå registrerar man sin arbetade tid. Genomgång av </w:t>
+      </w:r>
+      <w:r w:rsidR="003F65FB">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Kom &amp; Gå och Heroma webb ingår i introduktionen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0083C09F" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I Kom &amp; Gå stämplar man in och ut vid varje arbetstillfälle. Tidssaldot genererar plus- eller minustid = flex.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59813ACC" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flexram: Styrs av NU-sjukvårdens kollektivavtal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB9964D" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För röntgensjuksköterskor/undersköterskor gäller15 min före/efter arbetspassets början, 30 min före/efter arbetspasset slut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DE1259" w14:textId="58C2F724" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Flex används efter överenskommelse med kollegor och chef</w:t>
+      </w:r>
+      <w:r w:rsidR="002771C0">
+        <w:t>/teamledare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33032413" w14:textId="77777777" w:rsidR="009679DD" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">I Heroma webb önskar man ledigheter och annan frånvaro med mera och planerar sitt individuella schema. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0239E9CA" w14:textId="426DDE97" w:rsidR="00E23339" w:rsidRPr="00FC14BB" w:rsidRDefault="009679DD" w:rsidP="00FC14BB">
+      <w:pPr>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F65FB">
+        <w:t xml:space="preserve">Ange alltid en kommentar med orsak vid alla typer av tids- </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33A89" w:rsidRPr="003F65FB">
+        <w:t>och arbetsförändringar (t.ex. flexledighet, övertid eller annan ledighet)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC14BB" w:rsidRPr="003F65FB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3170">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E23339">
+        <w:t>Länk</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC14BB">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E23339">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="006E5248" w:rsidRPr="006E5248">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Rutin f</w:t>
+        </w:r>
+        <w:r w:rsidR="00E23339" w:rsidRPr="006E5248">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>rånvaro/ledigheter</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38B1AB05" w14:textId="02CFF211" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2467"/>
         </w:tabs>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Sjuk/VAB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D2DEFB" w14:textId="6AD5E67C" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+    <w:p w14:paraId="36D2DEFB" w14:textId="79976AC7" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontakta avdelningen snarast vid sjukdom/VAB på telefon </w:t>
       </w:r>
       <w:r w:rsidRPr="004A59B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>010-435 26 80</w:t>
       </w:r>
       <w:r w:rsidRPr="00960D58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>(slussen) samt avdelningschef på telefon/sms</w:t>
+        <w:t>(slussen) samt avdelningschef</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3657B">
+        <w:t>/teamledare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på telefon/sms</w:t>
       </w:r>
       <w:r w:rsidR="004A59B6">
         <w:t xml:space="preserve"> under dagen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C117C7" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+    <w:p w14:paraId="52C117C7" w14:textId="2796D538" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Friskanmälan görs före kl 14.00 dagen innan man kan återgå i arbete.</w:t>
+        <w:t>Friskanmälan görs före kl</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0E9E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 14.00 dagen innan man kan återgå i arbete.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75ED5ABF" w14:textId="3E2AFF97" w:rsidR="00EC63BB" w:rsidRDefault="00EC63BB" w:rsidP="00EC63BB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sectra RIS/PAC </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBF594F" w14:textId="77777777" w:rsidR="00EC63BB" w:rsidRDefault="00EC63BB" w:rsidP="00EC63BB">
+    <w:p w14:paraId="2DBF594F" w14:textId="65C2D7E6" w:rsidR="00EC63BB" w:rsidRDefault="00EC63BB" w:rsidP="00EC63BB">
       <w:pPr>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vi arbetar i Sectra RIS och PACS. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>RIS-/PACS-administratörerna kommer att ha genomgång av systemen under någon av de första dagarna.</w:t>
+        <w:t xml:space="preserve">RIS/PACS-administratörerna </w:t>
+      </w:r>
+      <w:r w:rsidR="002116BF">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>har</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> genomgång av systemen under någon av de första dagarna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D1F25C" w14:textId="77777777" w:rsidR="00EC63BB" w:rsidRDefault="00EC63BB" w:rsidP="00EC63BB">
+    <w:p w14:paraId="20D1F25C" w14:textId="52382E0C" w:rsidR="00EC63BB" w:rsidRDefault="00EC63BB" w:rsidP="00EC63BB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Tjänste-ID/inloggningar/nycklar</w:t>
+        <w:t>Tjänste-ID/inloggningar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314B71EA" w14:textId="2BAC12E5" w:rsidR="00EC63BB" w:rsidRDefault="00EC63BB" w:rsidP="00EC63BB">
+    <w:p w14:paraId="314B71EA" w14:textId="5BDE41AF" w:rsidR="00EC63BB" w:rsidRPr="003274B3" w:rsidRDefault="00EC63BB" w:rsidP="003274B3">
       <w:pPr>
         <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Allt praktiskt ordnas de första dagarna. </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3D07">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007B0E76" w:rsidRPr="002B5BEB">
+        <w:t>Ditt behörighetskort fungerar både som dörröppnare till våra lokaler och vissa andra lokaler</w:t>
+      </w:r>
+      <w:r w:rsidR="003274B3" w:rsidRPr="002B5BEB">
+        <w:t xml:space="preserve"> samt f</w:t>
+      </w:r>
+      <w:r w:rsidR="00C737BD" w:rsidRPr="002B5BEB">
+        <w:t xml:space="preserve">ör </w:t>
+      </w:r>
+      <w:r w:rsidR="00772DAD" w:rsidRPr="002B5BEB">
+        <w:t xml:space="preserve">att få åtkomst till utvalda </w:t>
+      </w:r>
+      <w:r w:rsidR="00C737BD" w:rsidRPr="002B5BEB">
+        <w:t>datasystem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="365DE437" w14:textId="77777777" w:rsidR="00EC63BB" w:rsidRDefault="00EC63BB" w:rsidP="00EC63BB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Mejl</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459A4885" w14:textId="0FEACF9A" w:rsidR="00286397" w:rsidRDefault="00EC63BB" w:rsidP="00EC63BB">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Du kommer att få ett mejlkonto i samband med att du får ett VGR-id. Mycket information skickas ut via mejlen. Den ska kontrolleras dagligen och används för arbetsrelaterad e-post.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="001AD03E" w14:textId="0F1E37E3" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
@@ -497,150 +634,272 @@
       <w:r w:rsidR="00A054DC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>hälsa på kollegor och få en titt på utrustning och lokaler.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Du kommer att träffa din mentor, som du kan vända dig till om du funderar över något särskilt.</w:t>
       </w:r>
       <w:r w:rsidR="00EC667A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28620319" w14:textId="4CD93B1E" w:rsidR="00920CF2" w:rsidRDefault="00C96DF3" w:rsidP="00C96DF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hitta till </w:t>
       </w:r>
       <w:r w:rsidR="007E0E83" w:rsidRPr="007E0E83">
         <w:t>Lärportalen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FA28EC" w14:textId="128D6E2D" w:rsidR="00C96DF3" w:rsidRPr="00C96DF3" w:rsidRDefault="00C96DF3" w:rsidP="00655B1E">
+    <w:p w14:paraId="1E15DE10" w14:textId="04E67A95" w:rsidR="00CD4836" w:rsidRDefault="00C96DF3" w:rsidP="00655B1E">
       <w:pPr>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C96DF3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Du hittar introduktionen på NU-sjukvårdens externa webbplats: https://www.nusjukvarden.se/ - Jobba hos oss/För medarbetare/ Introduktionsprogram – Ny i NU-sjukvården. Vid frågor kring</w:t>
       </w:r>
       <w:r w:rsidR="00B75CA6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA6869">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C96DF3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>introduktionen kontakta din chef.</w:t>
+        <w:t>introduktionen kontakta din chef</w:t>
+      </w:r>
+      <w:r w:rsidR="00C136EA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/teamledare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96DF3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3D07">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0034633C" w:rsidRPr="002B5BEB">
+        <w:t>Som anställda i Västra Götalandsregionen (VGR)</w:t>
+      </w:r>
+      <w:r w:rsidR="00431456" w:rsidRPr="002B5BEB">
+        <w:t xml:space="preserve"> förväntas vi regelbundet genomföra obligatoriska utbildningar</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2D77" w:rsidRPr="002B5BEB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA063F" w:rsidRPr="002B5BEB">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="001E2D77" w:rsidRPr="002B5BEB">
+        <w:t xml:space="preserve">Du hittar de utbildningar som gäller för just din roll </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5216" w:rsidRPr="002B5BEB">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2D77" w:rsidRPr="002B5BEB">
+        <w:t xml:space="preserve"> Lärportalen</w:t>
+      </w:r>
+      <w:r w:rsidR="00606696" w:rsidRPr="002B5BEB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46006">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="008C5216" w:rsidRPr="002B5BEB">
+        <w:lastRenderedPageBreak/>
+        <w:t>Du l</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4836" w:rsidRPr="002B5BEB">
+        <w:t>ogga</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5216" w:rsidRPr="002B5BEB">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4836" w:rsidRPr="002B5BEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4836" w:rsidRPr="00D46006">
+        <w:t xml:space="preserve">in med ditt VGR-ID (via </w:t>
+      </w:r>
+      <w:r w:rsidR="00523BFC" w:rsidRPr="00D46006">
+        <w:t xml:space="preserve">SITHS-kort) och </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF79DF" w:rsidRPr="00D46006">
+        <w:t xml:space="preserve">där ser </w:t>
+      </w:r>
+      <w:r w:rsidR="00523BFC" w:rsidRPr="00D46006">
+        <w:t xml:space="preserve">du </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6691" w:rsidRPr="00D46006">
+        <w:t xml:space="preserve">dina </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3C63" w:rsidRPr="00D46006">
+        <w:t>aktuella och</w:t>
+      </w:r>
+      <w:r w:rsidR="00523BFC" w:rsidRPr="00D46006">
+        <w:t xml:space="preserve"> oavslutade </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3C63" w:rsidRPr="00D46006">
+        <w:t>utbildningsmoduler.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5502DC42" w14:textId="7BCB9983" w:rsidR="00EC667A" w:rsidRPr="00C928CD" w:rsidRDefault="006147D0" w:rsidP="00C96DF3">
+    <w:p w14:paraId="5502DC42" w14:textId="65C44F12" w:rsidR="00EC667A" w:rsidRPr="00C928CD" w:rsidRDefault="006147D0" w:rsidP="00C96DF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C928CD">
         <w:t>Förstärkt yrkesintroduktion för</w:t>
       </w:r>
       <w:r w:rsidR="00EC667A" w:rsidRPr="00C928CD">
         <w:t xml:space="preserve"> röntgensjuksköterskor</w:t>
       </w:r>
       <w:r w:rsidRPr="00C928CD">
         <w:t xml:space="preserve"> kliniskt basår</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC398CF" w14:textId="5864ED15" w:rsidR="006147D0" w:rsidRDefault="006147D0" w:rsidP="006147D0">
-      <w:pPr>
+    <w:p w14:paraId="0DC398CF" w14:textId="5864ED15" w:rsidR="006147D0" w:rsidRDefault="006147D0" w:rsidP="00D46006">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006147D0">
         <w:t>Kliniskt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> basår bedrivs i Västra Götalandsregionen och NU-sjukvården för att ge nyutexaminerade ett tryggt första år i en ny profession med fokus på lärande genom arbetslivet, reflektion och stöd på ett patientsäkert sätt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E706236" w14:textId="5D436A70" w:rsidR="00C928CD" w:rsidRDefault="00BC6521" w:rsidP="00C928CD">
-      <w:pPr>
+    <w:p w14:paraId="7E706236" w14:textId="5D436A70" w:rsidR="00C928CD" w:rsidRDefault="00BC6521" w:rsidP="00D46006">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Kliniskt b</w:t>
       </w:r>
       <w:r w:rsidR="006147D0">
         <w:t xml:space="preserve">asår </w:t>
       </w:r>
       <w:r w:rsidR="00C928CD">
         <w:t>syftar till kompetensförsörjning på kort och lång sikt, där nyutexaminerade</w:t>
       </w:r>
       <w:r w:rsidR="00E873B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C928CD">
         <w:t>kan få växa in i sin yrkesroll/utvecklas på ett tryggt sätt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CD9A20" w14:textId="4B5F78CD" w:rsidR="00C928CD" w:rsidRDefault="00C928CD" w:rsidP="00C928CD">
-      <w:pPr>
+    <w:p w14:paraId="00A9C0B9" w14:textId="1EA19C3E" w:rsidR="00711CD5" w:rsidRDefault="00C928CD" w:rsidP="00D46006">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Särskilt introduktionsprogram följs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A9C0B9" w14:textId="77777777" w:rsidR="00711CD5" w:rsidRDefault="00711CD5" w:rsidP="00C928CD">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="03DD85E6" w14:textId="57BFF790" w:rsidR="0022365C" w:rsidRPr="00D46006" w:rsidRDefault="0022365C" w:rsidP="00D46006">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46006">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förstärkt yrkesintroduktion för undersköterskor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D46006">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00443A55" w:rsidRPr="00D46006">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Förstärkt yrkesintroduktion (FYI) riktar sig till tillsvidareanställda undersköterskor</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22440" w:rsidRPr="00D46006">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som är nyutbildade, samt de som saknar tidigare erfarenhet av arbete på sjukhus.</w:t>
+      </w:r>
+      <w:r w:rsidR="5C91D505" w:rsidRPr="00D46006">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Särskilt introduktionsprogram följs.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3F91FE7F" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00C928CD">
+    <w:p w14:paraId="3F91FE7F" w14:textId="5ACFF666" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00C928CD">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0" w:right="0" w:firstLine="992"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Placering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EDD1A30" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRPr="00F51ECD" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Anställningen inom NU-sjukvården har huvudplaceringsort i Uddevalla. Det innebär att man i praktiken arbetar främst i Uddevalla men man kan också få arbeta på NÄL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63428B49" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Röntgensjuksköterska/undersköterska</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43EEAE2D" w14:textId="6AEE3738" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
@@ -715,118 +974,131 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 7, Siemens</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C37FFF" w14:textId="52C969FE" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ultraljud </w:t>
       </w:r>
       <w:r w:rsidR="003E4F9D">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C505559" w14:textId="0932F924" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+    <w:p w14:paraId="7C505559" w14:textId="6E677194" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Avstämning görs efter hand med chef</w:t>
       </w:r>
       <w:r w:rsidR="004A59B6">
-        <w:t>/me</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00583125">
+        <w:t>teamledare/</w:t>
+      </w:r>
+      <w:r w:rsidR="004A59B6">
+        <w:t>me</w:t>
       </w:r>
       <w:r w:rsidR="003056FF">
         <w:t>ntor</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E743D3" w14:textId="1F815F23" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Till att börja med arbetar man dagtid. Kvälls- och helgturer startar man med så snart man känner sig redo och hunnit sätta sig in i rutinerna. Detta avgörs i samråd med ansvarig chef</w:t>
       </w:r>
       <w:r w:rsidR="003056FF">
         <w:t>/mentor</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3321BF4F" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">På kvällsturerna arbetar två lag. Lördagar och söndagar arbetar ett-två lag. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B29246C" w14:textId="52695818" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ett lag innebär en röntgensjuksköterska och en undersköterska. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64670D43" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Medicinsk sekreterare/kanslist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F536B3C" w14:textId="54193A69" w:rsidR="007E01CD" w:rsidRDefault="00EA19F8" w:rsidP="001E5306">
+    <w:p w14:paraId="3F536B3C" w14:textId="78AB35E7" w:rsidR="007E01CD" w:rsidRDefault="00EA19F8" w:rsidP="001E5306">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="7371"/>
         </w:tabs>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Som nyanställd början man med placering i receptionen. Efter hand finns placeringar även på</w:t>
+        <w:t>Som nyanställd början man med placering i receptionen. Efter</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC18B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hand finns placeringar även på</w:t>
       </w:r>
       <w:r w:rsidR="001E5306">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="069768AB" w14:textId="6DA07272" w:rsidR="00A46B5E" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Administrativ placering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73CF8E47" w14:textId="3460F4AD" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
@@ -863,682 +1135,508 @@
       </w:pPr>
       <w:r>
         <w:t>Arbetskläder</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B84165" w14:textId="1A5AEBA1" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Arbetskläder finns att hämta vid personalrummet i CS-blocket. Använda kläder lämnas i utsatta tvättsäckar.</w:t>
       </w:r>
       <w:r w:rsidRPr="003739F0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Meddela, när du börjat, vilka storlekar du behöver på byxor, skjorta etc</w:t>
       </w:r>
       <w:r w:rsidR="001E5306">
         <w:t>etera</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> så de kan beställas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A3A084" w14:textId="50592167" w:rsidR="00EA19F8" w:rsidRPr="007A2916" w:rsidRDefault="00EA19F8" w:rsidP="000B0FC5">
+    <w:p w14:paraId="18A3A084" w14:textId="388BB659" w:rsidR="00EA19F8" w:rsidRPr="007A2916" w:rsidRDefault="00EA19F8" w:rsidP="000B0FC5">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Omklädningsrum finns på plan 01 där man tilldelas ett klädskåp. Ett eget hänglås till klädskåpet behövs. Ta med egna arbetsskor.</w:t>
       </w:r>
       <w:r w:rsidR="000B0FC5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B0FC5">
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Följ NU-sjukvårdens basala hygienrutiner.</w:t>
-      </w:r>
+        <w:t>Följ NU-sjukvårdens basala hygienrutiner</w:t>
+      </w:r>
+      <w:r w:rsidR="00A668EE">
+        <w:t xml:space="preserve"> se rutin: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00A668EE" w:rsidRPr="00A668EE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Basala hygienrutiner, klädregler och skyddsutrustning.</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5851B880" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Lunchrum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521FF8D2" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+    <w:p w14:paraId="2DC54BED" w14:textId="1C717BAE" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="000E1779">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Lunchrum finns i CS-blocket och här finns möjlighet att förvara och värma mat.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51A28">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Det finns också ett jourpausrum på avdelningen.</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Det finns kafeteria och matsal på sjukhuset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="633F73EF" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Parkering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF57CCF" w14:textId="3F525061" w:rsidR="00EA19F8" w:rsidRPr="00720128" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E916AB">
         <w:t xml:space="preserve">Man köper parkeringstillstånd via webben eller </w:t>
       </w:r>
       <w:r w:rsidR="001E5306">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00E916AB">
         <w:t>ppen Parkera VGR. Ett parkeringstillstånd är giltigt i 30 dagar från det datum du väljer. Tillstånden gäller endast på parkeringsplatser för personal. Personalparkeringar är skyltade med "Personal, Giltigt P-tillstånd erfordras".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C1FCF3" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Rutiner/Intranät/SOFIA/Sharepoint</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CF5599" w14:textId="123ACDB0" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="006F4168">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="15CF5599" w14:textId="21EC8C32" w:rsidR="00EA19F8" w:rsidRPr="003B7066" w:rsidRDefault="00EA19F8" w:rsidP="003B7066">
+      <w:pPr>
         <w:ind w:right="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>På NU-sjukvårdens intranät och i SOFIA/Sharepoint hittar man arbetsrutiner, metodböcker, placeringsschema och mycket annan information. Kort genomgång om var man hittar olika rutiner ingår i introduktionen.</w:t>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">På </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1703D">
+        <w:t>Radiolog</w:t>
+      </w:r>
+      <w:r w:rsidR="004E638E">
+        <w:t>ens hemsida</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1703D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hittar man arbetsrutiner, metodböcker</w:t>
+      </w:r>
+      <w:r w:rsidR="00501CF7">
+        <w:t xml:space="preserve"> mm.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7066">
+        <w:br/>
+        <w:t>Aktuellt bemanningsschemat visas på datorerna samt på storskärmen utanför lunchrummet.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7066">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Kort genomgång om var man hittar olika rutiner ingår i introduktionen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E138342" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Möten </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C25BE7" w14:textId="26CE7A67" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+    <w:p w14:paraId="42C25BE7" w14:textId="0AA52DE5" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Informationsmöte </w:t>
       </w:r>
       <w:r w:rsidRPr="00B95EAD">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>APT-dag.</w:t>
+      <w:r w:rsidR="0009717E">
+        <w:t>Ett till</w:t>
+      </w:r>
+      <w:r w:rsidR="00501CF7">
+        <w:t xml:space="preserve"> två</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2995">
+        <w:t xml:space="preserve"> möten/</w:t>
+      </w:r>
+      <w:r w:rsidR="0009717E">
+        <w:t xml:space="preserve">månad, </w:t>
+      </w:r>
+      <w:r w:rsidR="00501CF7">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nsdagar kl</w:t>
+      </w:r>
+      <w:r w:rsidR="00033B9B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 7.15</w:t>
+      </w:r>
+      <w:r w:rsidR="0009717E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Information om nyheter och annat. Alla har möjlighet att informera eller ställa frågor. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2528A">
+        <w:t>Datum för informationsmöte</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5EB0">
+        <w:t>, se mötesplanering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5302FBD9" w14:textId="11A7985C" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+    <w:p w14:paraId="5302FBD9" w14:textId="78596A76" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
       <w:pPr>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE4ECA">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kategorimöte</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> – en gång/månad, torsdag efter APT. Varje kategori (sjuksköterskor/undersköterskor/administrativ personal) har möte var för sig.</w:t>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00033B9B">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n gång/månad</w:t>
+      </w:r>
+      <w:r w:rsidR="00033B9B">
+        <w:t>, onsdag kl. 07.15</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Varje kategori (sjuksköterskor/undersköterskor/administrativ personal) har möte var för sig.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="007C5EB0">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">APT </w:t>
-[...2 lines deleted...]
-        <w:t>– onsdag en gång/månad. APT (arbetsplatsträff) för sjuksköterskor, undersköterskor och administrativ personal. APT är ett forum för dialog och gemensamt arbete med frågor som rör verksamheten, dess utveckling samt arbetsmiljö och hälsa. Datum för APT finns på klinikens mötesschema.</w:t>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007C5EB0" w:rsidRPr="007C5EB0">
+        <w:t>Datum för kategorimöte, se mötesplanering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F85F75E" w14:textId="77777777" w:rsidR="00FC4F3F" w:rsidRDefault="00FC4F3F" w:rsidP="00FC4F3F">
+    <w:p w14:paraId="5C7DEE2E" w14:textId="05A3D100" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>APT</w:t>
+      </w:r>
+      <w:r w:rsidR="007A098C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (arbetsplatsträff)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00033B9B">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nsdag en gång/månad</w:t>
+      </w:r>
+      <w:r w:rsidR="00033B9B">
+        <w:t>, kl. 15.00-16.30</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för sjuksköterskor, undersköterskor och administrativ personal. APT är ett forum för dialog och gemensamt arbete med frågor som rör verksamheten, dess utveckling samt arbetsmiljö och hälsa. Datum för APT </w:t>
+      </w:r>
+      <w:r w:rsidR="001B60BF">
+        <w:t>, se mötesplanering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504935C6" w14:textId="06CF97FE" w:rsidR="007B6125" w:rsidRPr="00696ED2" w:rsidRDefault="007B6125" w:rsidP="00FC4F3F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:right="0" w:firstLine="992"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696ED2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ansvarsområde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B725CA" w14:textId="0B2135C3" w:rsidR="00E47AF3" w:rsidRPr="00696ED2" w:rsidRDefault="00EB5311" w:rsidP="0030171D">
+      <w:r w:rsidRPr="00696ED2">
+        <w:t xml:space="preserve">Avdelningen har </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB140F" w:rsidRPr="00696ED2">
+        <w:t>flera olika ansvarsområden</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55274" w:rsidRPr="00696ED2">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F224C8" w:rsidRPr="00696ED2">
+        <w:t xml:space="preserve"> där uppdraget innebär att dela ansvaret tillsammans med en kollega. Det finns en tydlig uppdragsbeskrivning för varje specifikt område.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6FA2" w:rsidRPr="00696ED2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00301F61" w:rsidRPr="00696ED2">
+        <w:t xml:space="preserve">När du kommit in i arbetet </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96957" w:rsidRPr="00696ED2">
+        <w:t xml:space="preserve">sker avstämning med chef/teamledare för att se över om du kan tilldelas </w:t>
+      </w:r>
+      <w:r w:rsidR="000F733C" w:rsidRPr="00696ED2">
+        <w:t>ett ansvarsområde</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4724" w:rsidRPr="00696ED2">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A229E" w:rsidRPr="00696ED2">
+        <w:t xml:space="preserve"> Fördelningen av ansvarsområden kan </w:t>
+      </w:r>
+      <w:r w:rsidR="005D7455" w:rsidRPr="00696ED2">
+        <w:t>förändras under anställningen, detta görs då i samråd med chef/teamledare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F85F75E" w14:textId="1D11D5F1" w:rsidR="00FC4F3F" w:rsidRDefault="00FC4F3F" w:rsidP="00FC4F3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="992"/>
       </w:pPr>
       <w:r>
         <w:t>Friskvårdsbidrag</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416F9269" w14:textId="76666A0F" w:rsidR="00FC4F3F" w:rsidRDefault="00FC4F3F" w:rsidP="00FC4F3F">
+    <w:p w14:paraId="4A2CB0C3" w14:textId="41979D3C" w:rsidR="00FC4F3F" w:rsidRDefault="00FC4F3F" w:rsidP="007941BD">
       <w:pPr>
         <w:ind w:right="0"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Som anställd får man ett friskvårdsbidrag. För att använda friskvårdsbidraget används friskvårdsappen ePassi. </w:t>
       </w:r>
       <w:r w:rsidR="00D0647C">
         <w:t xml:space="preserve">Du kan även använda ditt friskvårdsbidrag hos leverantörer som inte är anslutna till ePassi. </w:t>
       </w:r>
       <w:r>
         <w:t>Mer information finns på hemsidan.</w:t>
       </w:r>
+      <w:r w:rsidR="00A1074F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001439BD">
+        <w:t xml:space="preserve">Under </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="001439BD" w:rsidRPr="153A2B32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Min anställning/förmåner</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001439BD">
+        <w:t xml:space="preserve"> kan du läsa mer</w:t>
+      </w:r>
+      <w:r w:rsidR="56C778E5">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="38B9F107" w14:textId="51FFB297" w:rsidR="00D0647C" w:rsidRDefault="00D0647C" w:rsidP="00FC4F3F">
+    <w:p w14:paraId="7F3057AF" w14:textId="35BF675B" w:rsidR="00E377D0" w:rsidRPr="00E377D0" w:rsidRDefault="00E377D0" w:rsidP="007941BD">
       <w:pPr>
         <w:ind w:right="0"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="F4F4F4"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A2CB0C3" w14:textId="77777777" w:rsidR="00FC4F3F" w:rsidRPr="00AE4ECA" w:rsidRDefault="00FC4F3F" w:rsidP="00655B1E">
-      <w:pPr>
+    <w:p w14:paraId="65636920" w14:textId="2B76FCE5" w:rsidR="00B835E9" w:rsidRDefault="00B835E9" w:rsidP="00655B1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20052389" w14:textId="77777777" w:rsidR="00EC63BB" w:rsidRDefault="00EC63BB">
+    <w:p w14:paraId="7DBEE72C" w14:textId="47157CEB" w:rsidR="00B835E9" w:rsidRDefault="00B835E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
+      <w:r w:rsidR="00A62E08" w:rsidRPr="00A62E08">
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E662D79" wp14:editId="66513ACA">
+            <wp:extent cx="6210553" cy="5645426"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1689017016" name="Bildobjekt 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1689017016" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6218389" cy="5652549"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="66274867" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
-[...382 lines deleted...]
-    <w:p w14:paraId="4872685F" w14:textId="77777777" w:rsidR="002C70B0" w:rsidRDefault="002C70B0">
+    <w:p w14:paraId="5574FF1C" w14:textId="77777777" w:rsidR="00F21311" w:rsidRDefault="00F21311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A92FE4C" w14:textId="38C8DEF0" w:rsidR="00A140DD" w:rsidRPr="00A140DD" w:rsidRDefault="00A140DD" w:rsidP="00A140DD">
+    <w:p w14:paraId="4A92FE4C" w14:textId="76E54AD7" w:rsidR="00A140DD" w:rsidRPr="00A140DD" w:rsidRDefault="00A140DD" w:rsidP="00A140DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="426"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Checklista</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005313E2" w:rsidRPr="005313E2">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Namn:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -2292,61 +2390,65 @@
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="225DD3AF" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRPr="009C3C56" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
             <w:pPr>
               <w:ind w:left="720" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="048E9BC6" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRPr="009C3C56" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
             <w:pPr>
               <w:ind w:left="720" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB1FFE" w:rsidRPr="009C3C56" w14:paraId="7D300523" w14:textId="77777777" w:rsidTr="004C1BB8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4017" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB94052" w14:textId="3677000A" w:rsidR="00FB1FFE" w:rsidRPr="009C3C56" w:rsidRDefault="00CE4026" w:rsidP="00655B1E">
+          <w:p w14:paraId="1BB94052" w14:textId="64AB6C1A" w:rsidR="00FB1FFE" w:rsidRPr="009C3C56" w:rsidRDefault="00CE4026" w:rsidP="00655B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="414" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:t>Kontaktuppgifter till närstående</w:t>
+            </w:r>
+            <w:r w:rsidR="00A307A9">
+              <w:br/>
+              <w:t>(blankett)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CE54176" w14:textId="77777777" w:rsidR="00FB1FFE" w:rsidRPr="009C3C56" w:rsidRDefault="00FB1FFE" w:rsidP="00655B1E">
             <w:pPr>
               <w:ind w:left="720" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="720D2421" w14:textId="77777777" w:rsidR="00FB1FFE" w:rsidRPr="009C3C56" w:rsidRDefault="00FB1FFE" w:rsidP="00655B1E">
             <w:pPr>
               <w:ind w:left="720" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA19F8" w:rsidRPr="009C3C56" w14:paraId="590F7C67" w14:textId="77777777" w:rsidTr="004C1BB8">
@@ -2447,130 +2549,50 @@
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5004B7C7" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRPr="009C3C56" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
             <w:pPr>
               <w:ind w:left="720" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="600B366A" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRPr="009C3C56" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
             <w:pPr>
               <w:ind w:left="720" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA19F8" w:rsidRPr="009C3C56" w14:paraId="65057865" w14:textId="77777777" w:rsidTr="004C1BB8">
-[...78 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00EA19F8" w:rsidRPr="009C3C56" w14:paraId="6F228216" w14:textId="77777777" w:rsidTr="004C1BB8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4017" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BBB19A5" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRPr="009C3C56" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="414" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009C3C56">
               <w:t>RIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43D39DB1" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRPr="009C3C56" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
             <w:pPr>
@@ -2654,233 +2676,225 @@
           </w:tcPr>
           <w:p w14:paraId="7C63D020" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRPr="009C3C56" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
             <w:pPr>
               <w:ind w:left="720" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C3447F9" w14:textId="77777777" w:rsidR="00EA19F8" w:rsidRPr="009C3C56" w:rsidRDefault="00EA19F8" w:rsidP="00655B1E">
             <w:pPr>
               <w:ind w:left="720" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11010C13" w14:textId="413938C3" w:rsidR="00747066" w:rsidRPr="00EA19F8" w:rsidRDefault="00747066" w:rsidP="008D2BA7">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00747066" w:rsidRPr="00EA19F8" w:rsidSect="00617EC5">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="2402" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="593D426F" w14:textId="77777777" w:rsidR="0050282E" w:rsidRDefault="0050282E">
+    <w:p w14:paraId="5BC41822" w14:textId="77777777" w:rsidR="000248A4" w:rsidRDefault="000248A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D7CE102" w14:textId="77777777" w:rsidR="0050282E" w:rsidRDefault="0050282E">
+    <w:p w14:paraId="55002DCD" w14:textId="77777777" w:rsidR="000248A4" w:rsidRDefault="000248A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5AEDA0E4" w14:textId="77777777" w:rsidR="0050282E" w:rsidRDefault="0050282E">
+    <w:p w14:paraId="628232E8" w14:textId="77777777" w:rsidR="000248A4" w:rsidRDefault="000248A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="2D4C1147" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2909,51 +2923,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="34" name="Bildobjekt 34">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2987,73 +3001,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="170E4842" w14:textId="77777777" w:rsidR="0050282E" w:rsidRDefault="0050282E"/>
+    <w:p w14:paraId="12340A68" w14:textId="77777777" w:rsidR="000248A4" w:rsidRDefault="000248A4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E2F07DE" w14:textId="77777777" w:rsidR="0050282E" w:rsidRDefault="0050282E">
+    <w:p w14:paraId="5243423A" w14:textId="77777777" w:rsidR="000248A4" w:rsidRDefault="000248A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="07635279" w14:textId="77777777" w:rsidR="0050282E" w:rsidRDefault="0050282E">
+    <w:p w14:paraId="22945E79" w14:textId="77777777" w:rsidR="000248A4" w:rsidRDefault="000248A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -3091,91 +3105,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="28BB18E1">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="5C36AAEB" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="33" name="Bildobjekt 33">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3297,92 +3311,92 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="5B3D0AA0">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6157,707 +6171,841 @@
   <w:num w:numId="20" w16cid:durableId="2101830138">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1943342636">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1760909713">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1309936323">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="419522179">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="16468511">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1050108870">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002327F"/>
+    <w:rsid w:val="000248A4"/>
     <w:rsid w:val="00024995"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="00033B9B"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00040067"/>
+    <w:rsid w:val="000447C0"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00057C2E"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="0009717E"/>
     <w:rsid w:val="000A3B29"/>
+    <w:rsid w:val="000A4459"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000A7353"/>
     <w:rsid w:val="000B0FC5"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000E1779"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E5AA8"/>
     <w:rsid w:val="000F163C"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F58F1"/>
+    <w:rsid w:val="000F733C"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001056AC"/>
+    <w:rsid w:val="00113709"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00120B16"/>
     <w:rsid w:val="001253B7"/>
     <w:rsid w:val="0013135B"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="001320A9"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="001439BD"/>
     <w:rsid w:val="00150ED9"/>
     <w:rsid w:val="00151771"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00155EB1"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00173658"/>
     <w:rsid w:val="00176041"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00181FFE"/>
+    <w:rsid w:val="001835A6"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="00196038"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B60BF"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001B7AAA"/>
+    <w:rsid w:val="001B7CA6"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001C6691"/>
+    <w:rsid w:val="001E2D77"/>
+    <w:rsid w:val="001E3E18"/>
     <w:rsid w:val="001E5306"/>
     <w:rsid w:val="00211487"/>
+    <w:rsid w:val="002116BF"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002206CC"/>
+    <w:rsid w:val="0022365C"/>
+    <w:rsid w:val="00226BB6"/>
     <w:rsid w:val="00230927"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="00252ACE"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="002771C0"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="0028629C"/>
     <w:rsid w:val="00286397"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002962E5"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B2995"/>
+    <w:rsid w:val="002B5BEB"/>
     <w:rsid w:val="002B6A88"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C70B0"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
+    <w:rsid w:val="002F3D72"/>
     <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="002F72C6"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="0030171D"/>
+    <w:rsid w:val="00301F61"/>
     <w:rsid w:val="003056FF"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="003274B3"/>
+    <w:rsid w:val="00327559"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="0034633C"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00354280"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="003632A0"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00385B80"/>
     <w:rsid w:val="003861C8"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00396BAF"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A4780"/>
     <w:rsid w:val="003B1206"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B7066"/>
+    <w:rsid w:val="003D0087"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D5F2B"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E0A12"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E4F9D"/>
     <w:rsid w:val="003F0781"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F2C22"/>
+    <w:rsid w:val="003F65FB"/>
+    <w:rsid w:val="004009AD"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="004170D5"/>
     <w:rsid w:val="00420905"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="00431456"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00443A55"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="0045776A"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="0046351A"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00481B80"/>
     <w:rsid w:val="00482BE3"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004A0E9E"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A3B5D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A59B6"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C1BB8"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E4212"/>
+    <w:rsid w:val="004E638E"/>
     <w:rsid w:val="004E7B02"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00501CF7"/>
     <w:rsid w:val="00501FBE"/>
     <w:rsid w:val="0050282E"/>
     <w:rsid w:val="00511080"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00523BFC"/>
     <w:rsid w:val="005313E2"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00553641"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00557928"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00573AEB"/>
     <w:rsid w:val="005770AD"/>
+    <w:rsid w:val="00580E0B"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00583125"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A3D07"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C54F6"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D7455"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1CB5"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E4724"/>
+    <w:rsid w:val="005F3C3B"/>
+    <w:rsid w:val="005F6FDA"/>
     <w:rsid w:val="0060596B"/>
+    <w:rsid w:val="00606696"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00610E26"/>
     <w:rsid w:val="006147D0"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EC5"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00622BB3"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00631CCE"/>
+    <w:rsid w:val="00646723"/>
     <w:rsid w:val="00650307"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00655B1E"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="0066189E"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006845D7"/>
     <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00696ED2"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006C06F9"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E35B3"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E5248"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F4168"/>
     <w:rsid w:val="006F6EF7"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00711CD5"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00747066"/>
+    <w:rsid w:val="00747981"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00772DAD"/>
     <w:rsid w:val="00774DBF"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007941BD"/>
     <w:rsid w:val="00795304"/>
+    <w:rsid w:val="007A098C"/>
+    <w:rsid w:val="007A229E"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B0E76"/>
+    <w:rsid w:val="007B6125"/>
+    <w:rsid w:val="007C5EB0"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E01CD"/>
     <w:rsid w:val="007E0E83"/>
     <w:rsid w:val="007F0EAC"/>
     <w:rsid w:val="007F12A6"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00814B25"/>
     <w:rsid w:val="00815E42"/>
     <w:rsid w:val="00815EE5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="0082302F"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="008302B3"/>
+    <w:rsid w:val="00834975"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="0083664F"/>
     <w:rsid w:val="00837303"/>
+    <w:rsid w:val="008417A6"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="0084544D"/>
     <w:rsid w:val="00845A0D"/>
     <w:rsid w:val="00847747"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00855740"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008605E7"/>
     <w:rsid w:val="00862C6E"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00867082"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B1839"/>
     <w:rsid w:val="008B26B5"/>
+    <w:rsid w:val="008B3170"/>
     <w:rsid w:val="008B6CC0"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C5216"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D2BA7"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F2373"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00913634"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="009156BF"/>
     <w:rsid w:val="00920CF2"/>
     <w:rsid w:val="00921F47"/>
+    <w:rsid w:val="00921F8E"/>
     <w:rsid w:val="009221C8"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="009679DD"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C522E"/>
     <w:rsid w:val="009C6094"/>
     <w:rsid w:val="009D1764"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A054DC"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A1074F"/>
     <w:rsid w:val="00A140DD"/>
+    <w:rsid w:val="00A2528A"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A307A9"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A46B5E"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A62E08"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A668EE"/>
     <w:rsid w:val="00A70E0C"/>
     <w:rsid w:val="00A723E2"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A867D5"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A95010"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB140F"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B22440"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75CA6"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B835E9"/>
     <w:rsid w:val="00B83A8B"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B844A3"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B959B6"/>
+    <w:rsid w:val="00B96957"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA6869"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6521"/>
+    <w:rsid w:val="00BD2D67"/>
     <w:rsid w:val="00BD305F"/>
     <w:rsid w:val="00BE143B"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF4F86"/>
     <w:rsid w:val="00BF5358"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C136EA"/>
+    <w:rsid w:val="00C1703D"/>
+    <w:rsid w:val="00C17578"/>
     <w:rsid w:val="00C21DD1"/>
+    <w:rsid w:val="00C3657B"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C467AB"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C62533"/>
     <w:rsid w:val="00C655E6"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
+    <w:rsid w:val="00C737BD"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C928CD"/>
+    <w:rsid w:val="00C93875"/>
     <w:rsid w:val="00C948F8"/>
     <w:rsid w:val="00C96DF3"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA0D61"/>
+    <w:rsid w:val="00CA341D"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB2821"/>
+    <w:rsid w:val="00CB3716"/>
+    <w:rsid w:val="00CB561D"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD332E"/>
+    <w:rsid w:val="00CD4836"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CD7BCF"/>
     <w:rsid w:val="00CE4026"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF1213"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D0647C"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D123C1"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D32F35"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D46006"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D50FB8"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D71EE2"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA63AE"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB0B67"/>
     <w:rsid w:val="00DB3575"/>
+    <w:rsid w:val="00DB3F57"/>
     <w:rsid w:val="00DE220E"/>
+    <w:rsid w:val="00DE3C63"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF1814"/>
     <w:rsid w:val="00DF6D7A"/>
+    <w:rsid w:val="00DF79DF"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E1365C"/>
     <w:rsid w:val="00E2014F"/>
     <w:rsid w:val="00E22FFA"/>
+    <w:rsid w:val="00E23339"/>
     <w:rsid w:val="00E24F7F"/>
     <w:rsid w:val="00E323F8"/>
+    <w:rsid w:val="00E33A89"/>
+    <w:rsid w:val="00E377D0"/>
     <w:rsid w:val="00E46361"/>
+    <w:rsid w:val="00E47AF3"/>
     <w:rsid w:val="00E52533"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E57626"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E873B6"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E91BF3"/>
+    <w:rsid w:val="00E9224D"/>
     <w:rsid w:val="00E92A7C"/>
     <w:rsid w:val="00EA00CB"/>
+    <w:rsid w:val="00EA063F"/>
     <w:rsid w:val="00EA0EDF"/>
     <w:rsid w:val="00EA1376"/>
     <w:rsid w:val="00EA19F8"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB0D12"/>
+    <w:rsid w:val="00EB5311"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC4D96"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC63BB"/>
     <w:rsid w:val="00EC667A"/>
     <w:rsid w:val="00EC7375"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F13E5C"/>
     <w:rsid w:val="00F16A4E"/>
+    <w:rsid w:val="00F21311"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F224C8"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F55274"/>
     <w:rsid w:val="00F607F0"/>
+    <w:rsid w:val="00F65AB6"/>
     <w:rsid w:val="00F66F90"/>
+    <w:rsid w:val="00F84461"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F9370C"/>
     <w:rsid w:val="00FB1083"/>
     <w:rsid w:val="00FB1FFE"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB3AEA"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC14BB"/>
+    <w:rsid w:val="00FC18B8"/>
     <w:rsid w:val="00FC28B9"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC4F3F"/>
+    <w:rsid w:val="00FC6FA2"/>
     <w:rsid w:val="00FD1DDE"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF69A0"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="054AAA47"/>
     <w:rsid w:val="1492EC97"/>
+    <w:rsid w:val="153A2B32"/>
     <w:rsid w:val="1992C737"/>
+    <w:rsid w:val="204B54CA"/>
     <w:rsid w:val="20A2DB71"/>
+    <w:rsid w:val="29C39E74"/>
+    <w:rsid w:val="3071D0F7"/>
+    <w:rsid w:val="33907B19"/>
     <w:rsid w:val="43D095D5"/>
     <w:rsid w:val="46C7D8FD"/>
     <w:rsid w:val="49FC422B"/>
     <w:rsid w:val="5591DD12"/>
+    <w:rsid w:val="56C778E5"/>
+    <w:rsid w:val="5C91D505"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6E41E854"/>
+    <w:rsid w:val="7855CC51"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{CC07A366-2235-49CF-B9C3-BFEE5BA00357}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9338,55 +9486,67 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D5F2B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003D5F2B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A668EE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9414,59 +9574,59 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1571453789">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-9/surrogate/Basala%20hygienrutiner%2c%20arbetskl%c3%a4der%20och%20skyddsutrustning.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10095-1819752655-371/surrogate/Ledighet%20-%20Fr%c3%a5nvaro%20-%20r%c3%b6ntgensjuksk%c3%b6terskor%2c%20undersk%c3%b6terskor%2c%20administrativ%20personal%20-%20Uddevalla.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/min-anstallning/formaner/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -9753,72 +9913,57 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7253</Characters>
+  <Pages>8</Pages>
+  <Words>1606</Words>
+  <Characters>8517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>70</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8604</CharactersWithSpaces>
+  <CharactersWithSpaces>10103</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Introduktion nyanställd – Uddevalla</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>112</revision>
+  <revision>237</revision>
   <lastPrinted>2022-10-27T20:45:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>