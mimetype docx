--- v1 (2026-02-25)
+++ v2 (2026-06-13)
@@ -27,138 +27,149 @@
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="1A337541" w:rsidR="00184167" w:rsidRDefault="001C07F9" w:rsidP="001C07F9">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:t xml:space="preserve">Knä, Barn </w:t>
       </w:r>
       <w:r w:rsidR="00592E08">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fraktur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E0E9C9" w14:textId="77777777" w:rsidR="00592E08" w:rsidRPr="00592E08" w:rsidRDefault="00592E08" w:rsidP="00592E08"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="6D28A53C" w14:textId="77777777" w:rsidR="001C07F9" w:rsidRPr="001C07F9" w:rsidRDefault="001C07F9" w:rsidP="001C07F9">
+    <w:p w14:paraId="5DC83FF6" w14:textId="77777777" w:rsidR="001C07F9" w:rsidRPr="001C07F9" w:rsidRDefault="001C07F9" w:rsidP="001C07F9">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C07F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Förändringar i denna version</w:t>
+        <w:t>Metodbok Konventionell röntgen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0772E502" w14:textId="2EAED700" w:rsidR="001C07F9" w:rsidRPr="001C07F9" w:rsidRDefault="00CA63EF" w:rsidP="001C07F9">
+    <w:p w14:paraId="664AB015" w14:textId="77777777" w:rsidR="001C07F9" w:rsidRDefault="001C07F9" w:rsidP="001C07F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C07F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Lagt till FFA 110 cm under stycket inför undersökning.</w:t>
+        <w:t>Gemensam rutin för att utföra undersökning på ett säkert och enhetligt sätt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC83FF6" w14:textId="77777777" w:rsidR="001C07F9" w:rsidRPr="001C07F9" w:rsidRDefault="001C07F9" w:rsidP="001C07F9">
+    <w:p w14:paraId="39D1C273" w14:textId="77777777" w:rsidR="00546616" w:rsidRPr="001C07F9" w:rsidRDefault="00546616" w:rsidP="001C07F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7132D0" w14:textId="77777777" w:rsidR="00546616" w:rsidRPr="001C07F9" w:rsidRDefault="00546616" w:rsidP="00546616">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C07F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Metodbok Konventionell röntgen</w:t>
+        <w:t>Förändringar i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664AB015" w14:textId="77777777" w:rsidR="001C07F9" w:rsidRPr="001C07F9" w:rsidRDefault="001C07F9" w:rsidP="001C07F9">
+    <w:p w14:paraId="74B71ADE" w14:textId="77777777" w:rsidR="00546616" w:rsidRPr="001C07F9" w:rsidRDefault="00546616" w:rsidP="00546616">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C07F9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Gemensam rutin för att utföra undersökning på ett säkert och enhetligt sätt.</w:t>
+        <w:t>Lagt till FFA 110 cm under stycket inför undersökning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A520F29" w14:textId="77777777" w:rsidR="001C07F9" w:rsidRPr="001C07F9" w:rsidRDefault="001C07F9" w:rsidP="001C07F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2259"/>
         <w:gridCol w:w="3389"/>
         <w:gridCol w:w="3674"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C07F9" w:rsidRPr="001C07F9" w14:paraId="76D621D7" w14:textId="77777777" w:rsidTr="008802D4">
@@ -944,72 +955,96 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="435" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C07F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vridning </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>inåt (endast på barn över 5 år)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00A09AF3" w14:textId="40872A60" w:rsidR="001C07F9" w:rsidRPr="001C07F9" w:rsidRDefault="001C07F9" w:rsidP="001C07F9">
+          <w:p w14:paraId="00A09AF3" w14:textId="40872A60" w:rsidR="001C07F9" w:rsidRDefault="001C07F9" w:rsidP="001C07F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="435" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vridning utåt (endast på barn över 5 år)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="121E6F29" w14:textId="0881CC61" w:rsidR="009043D0" w:rsidRPr="001C07F9" w:rsidRDefault="009043D0" w:rsidP="001C07F9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="435" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patellaaxial (vid behov)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C64FAC6" w14:textId="31D8E5AD" w:rsidR="001C07F9" w:rsidRPr="001C07F9" w:rsidRDefault="001C07F9" w:rsidP="001C07F9">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="75" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38F55500" w14:textId="77777777" w:rsidR="001C07F9" w:rsidRPr="001C07F9" w:rsidRDefault="001C07F9" w:rsidP="001C07F9">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -4445,65 +4480,65 @@
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00330F6A">
       <w:headerReference w:type="even" r:id="rId20"/>
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6975CA85" w14:textId="77777777" w:rsidR="008E453C" w:rsidRDefault="008E453C">
+    <w:p w14:paraId="1362CB47" w14:textId="77777777" w:rsidR="00FF59AA" w:rsidRDefault="00FF59AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E8B03B8" w14:textId="77777777" w:rsidR="008E453C" w:rsidRDefault="008E453C">
+    <w:p w14:paraId="06CC93AB" w14:textId="77777777" w:rsidR="00FF59AA" w:rsidRDefault="00FF59AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="01FB6518" w14:textId="77777777" w:rsidR="008E453C" w:rsidRDefault="008E453C">
+    <w:p w14:paraId="31F60EDF" w14:textId="77777777" w:rsidR="00FF59AA" w:rsidRDefault="00FF59AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4826,61 +4861,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6038BA62" w14:textId="77777777" w:rsidR="008E453C" w:rsidRDefault="008E453C"/>
+    <w:p w14:paraId="180DAE0C" w14:textId="77777777" w:rsidR="00FF59AA" w:rsidRDefault="00FF59AA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E2291CB" w14:textId="77777777" w:rsidR="008E453C" w:rsidRDefault="008E453C">
+    <w:p w14:paraId="65535AD8" w14:textId="77777777" w:rsidR="00FF59AA" w:rsidRDefault="00FF59AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="61A0C94D" w14:textId="77777777" w:rsidR="008E453C" w:rsidRDefault="008E453C">
+    <w:p w14:paraId="6EF327C8" w14:textId="77777777" w:rsidR="00FF59AA" w:rsidRDefault="00FF59AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0862B03E" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
@@ -7595,151 +7630,154 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="249698029">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1007949876">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="227806141">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1958220810">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1891921453">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00052361"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C251E"/>
     <w:rsid w:val="000C4D5E"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="0010587A"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132145"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00173FE4"/>
+    <w:rsid w:val="001758C0"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C07F9"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="00202C0E"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
@@ -7775,116 +7813,119 @@
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C00F9"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="0043444C"/>
     <w:rsid w:val="00441A91"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00463FCE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00546616"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00592E08"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A3DC9"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C67FC"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E541E"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006769DA"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00691BF3"/>
+    <w:rsid w:val="006A237F"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="007070C9"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00734F68"/>
@@ -7916,50 +7957,51 @@
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00870720"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E1A35"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E453C"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="009043D0"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="009605A6"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00992B60"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009D6819"/>
@@ -8004,50 +8046,51 @@
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B841D1"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA5679"/>
     <w:rsid w:val="00BB0AC0"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BB6B05"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD5A89"/>
     <w:rsid w:val="00BE194D"/>
     <w:rsid w:val="00BE4053"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C612A0"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C93183"/>
@@ -8061,92 +8104,94 @@
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5215D"/>
     <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA3B25"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E23CED"/>
+    <w:rsid w:val="00E33BCA"/>
     <w:rsid w:val="00E42ED5"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E83EA9"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF1F47"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF59AA"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
@@ -10943,70 +10988,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>441</Words>
-  <Characters>2339</Characters>
+  <Words>445</Words>
+  <Characters>2361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Knä Barn - Fraktur</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2775</CharactersWithSpaces>
+  <CharactersWithSpaces>2801</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Knä Barn - Fraktur</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>