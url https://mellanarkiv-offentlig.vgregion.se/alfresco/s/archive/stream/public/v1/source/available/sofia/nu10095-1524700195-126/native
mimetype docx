--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -7,51 +7,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="64E1D5BC" w14:textId="683EDD6B" w:rsidR="00184167" w:rsidRDefault="00184167" w:rsidP="007D14E5">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244D4D4B" w14:textId="019D4E41" w:rsidR="00184167" w:rsidRDefault="7FA512FE" w:rsidP="005A3102">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11368957">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Buköversikt Barn</w:t>
@@ -112,55 +112,97 @@
         <w:spacing w:before="240" w:after="40"/>
       </w:pPr>
       <w:r w:rsidRPr="0C72132B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Metodbok Konventionell röntgen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E18ED01" w14:textId="5F678EDE" w:rsidR="00184167" w:rsidRDefault="7FA512FE" w:rsidP="1087BEDA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0C72132B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gemensam rutin för att utföra undersökning på ett säkert och enhetligt sätt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6CA4EE" w14:textId="00B4E2DC" w:rsidR="003E2694" w:rsidRDefault="003E2694" w:rsidP="00211805">
+    <w:p w14:paraId="1A6CA4EE" w14:textId="32DB7F3B" w:rsidR="003E2694" w:rsidRDefault="005E7F50" w:rsidP="00211805">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7F50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61696039" w14:textId="3E55024A" w:rsidR="005E7F50" w:rsidRPr="005E7F50" w:rsidRDefault="005E7F50" w:rsidP="00211805">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7F50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Inga förändringar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10040" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="3389"/>
         <w:gridCol w:w="2956"/>
         <w:gridCol w:w="718"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E2694" w:rsidRPr="005D57CB" w14:paraId="3FEE244A" w14:textId="77777777" w:rsidTr="00211805">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="718" w:type="dxa"/>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -474,61 +516,61 @@
             <w:tcW w:w="7063" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CD7CF17" w14:textId="77777777" w:rsidR="003E2694" w:rsidRPr="005D57CB" w:rsidRDefault="003E2694" w:rsidP="00211805">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="993" w:right="0" w:hanging="104"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D57CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Se kapitel 4.2 och 5.1 i </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E307E39" w14:textId="77777777" w:rsidR="003E2694" w:rsidRPr="005D57CB" w:rsidRDefault="0012007A" w:rsidP="00211805">
+          <w:p w14:paraId="3E307E39" w14:textId="77777777" w:rsidR="003E2694" w:rsidRPr="005D57CB" w:rsidRDefault="003E2694" w:rsidP="00211805">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="993" w:right="0" w:hanging="104"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="003E2694" w:rsidRPr="005D57CB">
+              <w:r w:rsidRPr="005D57CB">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E2694" w:rsidRPr="005D57CB" w14:paraId="067508AA" w14:textId="77777777" w:rsidTr="00211805">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E8AF48E" w14:textId="77777777" w:rsidR="003E2694" w:rsidRPr="005D57CB" w:rsidRDefault="003E2694" w:rsidP="00211805">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
@@ -1683,54 +1725,54 @@
             </w:pPr>
             <w:r w:rsidRPr="005D57CB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:object w:dxaOrig="2934" w:dyaOrig="3929" w14:anchorId="550003C5">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:146.5pt;height:196.6pt" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:146.25pt;height:196.5pt" o:ole="">
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1755588034" r:id="rId14"/>
+                <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1822720245" r:id="rId14"/>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="71EBF354" w14:textId="0E20D189" w:rsidR="001125AD" w:rsidRPr="005D57CB" w:rsidRDefault="001125AD" w:rsidP="00211805">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="993" w:right="0" w:hanging="492"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E2694" w:rsidRPr="005D57CB" w14:paraId="4BDA1011" w14:textId="77777777" w:rsidTr="005628E4">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="176" w:type="dxa"/>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2184,118 +2226,118 @@
     <w:p w14:paraId="11010C13" w14:textId="7615BDC0" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="00396022">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="005A3102">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1552" w:bottom="1276" w:left="993" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3AEE6052" w14:textId="77777777" w:rsidR="00AE2E8F" w:rsidRDefault="00AE2E8F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="105F8AB7" w14:textId="77777777" w:rsidR="00AE2E8F" w:rsidRDefault="00AE2E8F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="48DC5350" w14:textId="77777777" w:rsidR="00AE2E8F" w:rsidRDefault="00AE2E8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -2303,90 +2345,90 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="74AB9A03" w14:textId="77777777" w:rsidR="00F77018" w:rsidRDefault="00F77018"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="2D4C1147" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2416,51 +2458,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4E61D58F" w14:textId="77777777" w:rsidR="00F77018" w:rsidRDefault="00F77018"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2494,73 +2536,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6657C209" w14:textId="77777777" w:rsidR="00AE2E8F" w:rsidRDefault="00AE2E8F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6E1ADAC6" w14:textId="77777777" w:rsidR="00AE2E8F" w:rsidRDefault="00AE2E8F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="36EE8078" w14:textId="77777777" w:rsidR="00AE2E8F" w:rsidRDefault="00AE2E8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2639,51 +2681,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="04DB9FB4" w14:textId="77777777" w:rsidR="00F77018" w:rsidRDefault="00F77018"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="5C36AAEB" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="8" name="Bildobjekt 8">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2805,92 +2847,92 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict w14:anchorId="4A4FED41">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="6D41DF98" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5379,52 +5421,52 @@
   <w:num w:numId="18" w16cid:durableId="1105035000">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1218200390">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1054348947">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="728188926">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1090589206">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2010323400">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1533349173">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
@@ -5558,98 +5600,100 @@
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00396022"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2694"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="004076F8"/>
     <w:rsid w:val="004102A5"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="0045457E"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="0048511C"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A035D"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="005628E4"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00590839"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A3102"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C0EF2"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C5E88"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E7F50"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00650B5E"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A0C63"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
@@ -5813,50 +5857,51 @@
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE2849"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D007D1"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D12DD4"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
@@ -5930,51 +5975,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{D604B2A8-3459-47C5-98F6-0975D2A51A76}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8344,51 +8389,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8730,56 +8775,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>140</Words>
-  <Characters>1200</Characters>
+  <Words>146</Words>
+  <Characters>1250</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1338</CharactersWithSpaces>
+  <CharactersWithSpaces>1394</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Buköversikt Barn - Obstipation, ileus, fri gas</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>49</revision>
+  <revision>50</revision>
   <lastPrinted>2023-09-07T07:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>