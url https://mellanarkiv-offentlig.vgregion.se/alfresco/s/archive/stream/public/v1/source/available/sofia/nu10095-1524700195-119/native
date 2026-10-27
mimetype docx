--- v0 (2025-12-13)
+++ v1 (2026-10-27)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="53165A12" w14:textId="6F7FD068" w:rsidR="00B41585" w:rsidRPr="00A53ED4" w:rsidRDefault="00B41585" w:rsidP="00B41585">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>CBCT</w:t>
       </w:r>
       <w:r w:rsidRPr="0078345B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Fotled, provokation eller belastning (C71142)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2719E0AD" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="00496CC3" w:rsidRDefault="00B41585" w:rsidP="00B41585">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00496CC3">
@@ -117,65 +117,105 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="263927B5" w14:textId="77777777" w:rsidR="00B41585" w:rsidRDefault="00B41585" w:rsidP="00B41585">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79B518C0" w14:textId="4E366930" w:rsidR="00B41585" w:rsidRPr="00496CC3" w:rsidRDefault="00B41585" w:rsidP="00B41585">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33838153" w14:textId="60EFE854" w:rsidR="00B41585" w:rsidRDefault="00243D75" w:rsidP="00B41585">
+    <w:p w14:paraId="33838153" w14:textId="4070CDD2" w:rsidR="00B41585" w:rsidRDefault="005B31E8" w:rsidP="00B41585">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Inga förändringar.</w:t>
+        <w:t>Tillägg</w:t>
+      </w:r>
+      <w:r w:rsidR="006924F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elastad fotled i gips </w:t>
+      </w:r>
+      <w:r w:rsidR="006924F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utförs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ej i CBCT</w:t>
+      </w:r>
+      <w:r w:rsidR="00243D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59212A94" w14:textId="77777777" w:rsidR="00B41585" w:rsidRDefault="00B41585" w:rsidP="00B41585">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="686B628E" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="00DA39B6" w:rsidRDefault="00B41585" w:rsidP="00B41585">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA39B6">
         <w:t>Inför undersökningen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9038" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080"/>
@@ -186,87 +226,85 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B41585" w14:paraId="6ACC174C" w14:textId="77777777" w:rsidTr="6BD93145">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7AB0C5E9" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="00390584" w:rsidRDefault="00B41585" w:rsidP="000A1096">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390584">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6AA58429" w14:textId="66E60E37" w:rsidR="00B41585" w:rsidRPr="006F5891" w:rsidRDefault="00A101EC" w:rsidP="000A1096">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00B41585" w:rsidRPr="00004A4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -285,268 +323,262 @@
             </w:r>
             <w:r w:rsidR="00B41585" w:rsidRPr="00004A4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> mm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B41585" w14:paraId="6C3E7BF6" w14:textId="77777777" w:rsidTr="6BD93145">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32A6A8DC" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="00390584" w:rsidRDefault="00B41585" w:rsidP="000A1096">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390584">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Förberedelser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EA8C947" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="005C5712" w:rsidRDefault="00B41585" w:rsidP="000A1096">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inga.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B41585" w14:paraId="1B87AD02" w14:textId="77777777" w:rsidTr="6BD93145">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34267E09" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="00390584" w:rsidRDefault="00B41585" w:rsidP="000A1096">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390584">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Strålskydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43BDE7E0" w14:textId="444DAA52" w:rsidR="00B41585" w:rsidRDefault="00B41585" w:rsidP="15498BC3">
             <w:pPr>
               <w:pStyle w:val="Normalwebb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="15498BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Se kapitel 4.2 och 5.</w:t>
             </w:r>
             <w:r w:rsidR="54F0BD04" w:rsidRPr="15498BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="15498BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> i </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67755696" w14:textId="50E10FEC" w:rsidR="00B41585" w:rsidRPr="00982E4F" w:rsidRDefault="00243D75" w:rsidP="000A1096">
+          <w:p w14:paraId="67755696" w14:textId="50E10FEC" w:rsidR="00B41585" w:rsidRPr="00982E4F" w:rsidRDefault="00B41585" w:rsidP="000A1096">
             <w:pPr>
               <w:pStyle w:val="Normalwebb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="00B41585">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B41585" w14:paraId="30CE6430" w14:textId="77777777" w:rsidTr="6BD93145">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F04EA83" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="00390584" w:rsidRDefault="00B41585" w:rsidP="000A1096">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Patientposition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3AA573B0" w14:textId="77777777" w:rsidR="00B41585" w:rsidRDefault="00B41585" w:rsidP="00A27B84">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="204" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -643,88 +675,130 @@
           </w:p>
           <w:p w14:paraId="6DFC7967" w14:textId="77777777" w:rsidR="00B41585" w:rsidRDefault="00B41585" w:rsidP="00A27B84">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="204" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Motsatt sidas ben böjs undan.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09CA4BE6" w14:textId="529BA9C7" w:rsidR="00B41585" w:rsidRPr="0066503B" w:rsidRDefault="00A101EC" w:rsidP="00A27B84">
+          <w:p w14:paraId="011B8600" w14:textId="77777777" w:rsidR="00B41585" w:rsidRDefault="00A101EC" w:rsidP="00A27B84">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="204" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6BD93145">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">OBS! FOV är 10 x 16 cm (large) eller 6 x 16 </w:t>
             </w:r>
             <w:r w:rsidR="1DC9EB9D" w:rsidRPr="6BD93145">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="6BD93145">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>m (small). Intresseområdet ska inkluderas med bra marginal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09CA4BE6" w14:textId="73063DBC" w:rsidR="005B31E8" w:rsidRPr="0066503B" w:rsidRDefault="005B31E8" w:rsidP="00A27B84">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="204" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OBS! Belastad fotled i gips utförs </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B31E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i CBCT.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78E650AA" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="00E56B07" w:rsidRDefault="00B41585" w:rsidP="00B41585">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36B171AF" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="00DA39B6" w:rsidRDefault="00B41585" w:rsidP="00B41585">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA39B6">
         <w:t>Bildtagning</w:t>
       </w:r>
@@ -741,51 +815,50 @@
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="4424"/>
         <w:gridCol w:w="2664"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B41585" w14:paraId="1AE0059A" w14:textId="77777777" w:rsidTr="006D3533">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6374" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50631E04" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="00A85166" w:rsidRDefault="00B41585" w:rsidP="00F30ED1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
@@ -3779,421 +3852,409 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Syngo.via</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B41585" w14:paraId="5F6FFE5C" w14:textId="77777777" w:rsidTr="00256ABC">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32DD4C52" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="009C7C5C" w:rsidRDefault="00B41585" w:rsidP="00256ABC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C7C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Scout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EC5AAB8" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="009C7C5C" w:rsidRDefault="00B41585" w:rsidP="00256ABC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C7C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3033593E" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="009C7C5C" w:rsidRDefault="00B41585" w:rsidP="00256ABC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C7C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CF377DD" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="009C7C5C" w:rsidRDefault="00B41585" w:rsidP="00256ABC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C7C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="634A390B" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="009C7C5C" w:rsidRDefault="00B41585" w:rsidP="00256ABC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C7C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="317B3A15" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="009C7C5C" w:rsidRDefault="00B41585" w:rsidP="00256ABC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C7C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B41585" w14:paraId="72E864DB" w14:textId="77777777" w:rsidTr="00256ABC">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="667DFB3E" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="009C7C5C" w:rsidRDefault="00B41585" w:rsidP="00256ABC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C7C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dosrapport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A1C61FA" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="009C7C5C" w:rsidRDefault="00B41585" w:rsidP="00256ABC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C7C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DE76F3C" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="009C7C5C" w:rsidRDefault="00B41585" w:rsidP="00256ABC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C7C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32A35293" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="009C7C5C" w:rsidRDefault="00B41585" w:rsidP="00256ABC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C7C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EA39BF5" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="009C7C5C" w:rsidRDefault="00B41585" w:rsidP="00256ABC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C7C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25A2D594" w14:textId="77777777" w:rsidR="00B41585" w:rsidRPr="009C7C5C" w:rsidRDefault="00B41585" w:rsidP="00256ABC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C7C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5680,208 +5741,207 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40AA233F" w14:textId="53DE55A7" w:rsidR="009C6C0C" w:rsidRPr="00B41585" w:rsidRDefault="009C6C0C" w:rsidP="00B41585"/>
     <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="00B41585" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17E08663" w14:textId="77777777" w:rsidR="001E3049" w:rsidRDefault="001E3049">
+    <w:p w14:paraId="0162A2C1" w14:textId="77777777" w:rsidR="00F108ED" w:rsidRDefault="00F108ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0943BDDA" w14:textId="77777777" w:rsidR="001E3049" w:rsidRDefault="001E3049">
+    <w:p w14:paraId="6B9156EA" w14:textId="77777777" w:rsidR="00F108ED" w:rsidRDefault="00F108ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="034DF7A6" w14:textId="77777777" w:rsidR="001E3049" w:rsidRDefault="001E3049">
+    <w:p w14:paraId="0A1317B6" w14:textId="77777777" w:rsidR="00F108ED" w:rsidRDefault="00F108ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="202AFF24" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -5910,51 +5970,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -5988,73 +6048,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A94A648" w14:textId="77777777" w:rsidR="001E3049" w:rsidRDefault="001E3049"/>
+    <w:p w14:paraId="1B02BCA3" w14:textId="77777777" w:rsidR="00F108ED" w:rsidRDefault="00F108ED"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6654B976" w14:textId="77777777" w:rsidR="001E3049" w:rsidRDefault="001E3049">
+    <w:p w14:paraId="7B74B004" w14:textId="77777777" w:rsidR="00F108ED" w:rsidRDefault="00F108ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6CFC12B8" w14:textId="77777777" w:rsidR="001E3049" w:rsidRDefault="001E3049">
+    <w:p w14:paraId="5912BB80" w14:textId="77777777" w:rsidR="00F108ED" w:rsidRDefault="00F108ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -6132,51 +6192,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6339,51 +6399,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8727,95 +8787,96 @@
   <w:num w:numId="16" w16cid:durableId="141704774">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1811819846">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="989791755">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1111120516">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="192575116">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="68499709">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1139146959">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="0001432D"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A1096"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
@@ -8859,50 +8920,51 @@
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E11FD"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="002F72C6"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036514C"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
@@ -8935,72 +8997,74 @@
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C0C92"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B31E8"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
+    <w:rsid w:val="006924F6"/>
     <w:rsid w:val="00695A44"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D3533"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
@@ -9154,146 +9218,149 @@
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
+    <w:rsid w:val="00DA579B"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F108ED"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F30ED1"/>
     <w:rsid w:val="00F32DCA"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51967"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="15498BC3"/>
     <w:rsid w:val="1DC9EB9D"/>
+    <w:rsid w:val="2BC5C33F"/>
     <w:rsid w:val="54F0BD04"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6BD93145"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11779,51 +11846,51 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B41585"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F30ED1"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11854,51 +11921,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10193-390712850-19/SURROGATE/Str%c3%a5lskydd%20vid%20unders%c3%b6kningar%20och%20behandlingar%20med%20r%c3%b6ntgenstr%c3%a5lning.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -12604,51 +12671,51 @@
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=word/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{B73EA016-5B5E-4372-8AFF-E16F061CFA05}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/hChevron3" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#1" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D813EA76-4FD3-4C15-BFBC-B1DF43B29666}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr>
         <a:solidFill>
           <a:schemeClr val="bg1">
             <a:lumMod val="85000"/>
           </a:schemeClr>
         </a:solidFill>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="sv-SE" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Scout</a:t>
           </a:r>
@@ -13474,51 +13541,51 @@
               </dgm:else>
             </dgm:choose>
             <dgm:ruleLst>
               <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
             </dgm:ruleLst>
           </dgm:layoutNode>
           <dgm:forEach name="Name28" axis="followSib" ptType="sibTrans" cnt="1">
             <dgm:layoutNode name="parSpace">
               <dgm:alg type="sp"/>
               <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
                 <dgm:adjLst/>
               </dgm:shape>
               <dgm:presOf/>
               <dgm:constrLst/>
               <dgm:ruleLst/>
             </dgm:layoutNode>
           </dgm:forEach>
         </dgm:forEach>
       </dgm:else>
     </dgm:choose>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=word/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
@@ -14832,56 +14899,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>192</Words>
-  <Characters>1499</Characters>
+  <Words>280</Words>
+  <Characters>1488</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1688</CharactersWithSpaces>
+  <CharactersWithSpaces>1765</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>CBCT Fotled, provokation eller belastning (C71142)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>30</revision>
+  <revision>33</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>