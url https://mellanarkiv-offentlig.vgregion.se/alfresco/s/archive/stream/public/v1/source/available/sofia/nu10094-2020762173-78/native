--- v0 (2026-01-09)
+++ v1 (2026-10-06)
@@ -7,118 +7,117 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E84B2BE" w14:textId="4AB0B533" w:rsidR="00BE3686" w:rsidRDefault="00DB6A97" w:rsidP="007861BD">
+    <w:p w14:paraId="5E84B2BE" w14:textId="24717877" w:rsidR="00BE3686" w:rsidRDefault="07969954" w:rsidP="007861BD">
       <w:pPr>
         <w:pStyle w:val="Omslagsrubrik"/>
         <w:spacing w:before="1200" w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t>Lokal handlingsplan</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C2610A">
+        <w:t xml:space="preserve">Hot och Våld </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6A97">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="007861BD">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="755B9FE1">
+        <w:t xml:space="preserve">BUP </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6A97">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="755B9FE1">
+        <w:t>Medicinsk mottagning</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="3E34165E" w14:textId="6DD73C90" w:rsidR="00F9514D" w:rsidRDefault="00443363" w:rsidP="00F9514D">
       <w:pPr>
         <w:pStyle w:val="Omslagsunderrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Inklusive handbok personsäkerhet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058E49F6" w14:textId="08C9FF55" w:rsidR="00D06A6D" w:rsidRPr="00D06A6D" w:rsidRDefault="00D06A6D" w:rsidP="00D06A6D"/>
     <w:p w14:paraId="2C68BC85" w14:textId="77777777" w:rsidR="00B50D1B" w:rsidRDefault="00B50D1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:id w:val="-333683208"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="3D6398F8" w14:textId="029DAD52" w:rsidR="007C16B1" w:rsidRDefault="007C16B1">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
           </w:pPr>
           <w:r>
             <w:t>Innehållsförteckning</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="4F291C52" w14:textId="0C0A721D" w:rsidR="00F02C7A" w:rsidRDefault="007C16B1">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
@@ -1868,52 +1867,57 @@
       <w:bookmarkStart w:id="5" w:name="_Toc178059917"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Före </w:t>
       </w:r>
       <w:r w:rsidR="0026154E" w:rsidRPr="000E059F">
         <w:t>förebyggande</w:t>
       </w:r>
       <w:r w:rsidR="0026154E">
         <w:t xml:space="preserve"> åtgärder</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="55598044" w14:textId="2C8C6E98" w:rsidR="000E059F" w:rsidRDefault="000E059F" w:rsidP="000E059F">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Risker: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="737CDA46" w14:textId="07488FC1" w:rsidR="002B5BCE" w:rsidRDefault="002B5BCE" w:rsidP="002B5BCE">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Riskinventering – vad kan hända oss? </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Riskinventering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – vad kan hända oss? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E2FFF4" w14:textId="77777777" w:rsidR="00F76A63" w:rsidRPr="00ED041A" w:rsidRDefault="00F76A63" w:rsidP="00F76A63">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED041A">
         <w:t>Inventering av olika risker med avgränsning hot och våld samt åtgärdsförslag för</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED041A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED041A">
         <w:t>att</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED041A">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED041A">
@@ -2079,51 +2083,59 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Larm.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE5691">
         <w:t xml:space="preserve"> Se till att ha för vana att hänga på dig ett larm på morgonen, du vet aldrig vilka situationer som kan inträffa under dagen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D655406" w14:textId="77777777" w:rsidR="00D134F6" w:rsidRDefault="00D134F6" w:rsidP="00CF5F8C">
       <w:r w:rsidRPr="00C908EF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Undvik att namnge och ange plats.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C908EF">
         <w:t xml:space="preserve"> Om det dyker upp en</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> agiterad,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>agiterad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C908EF">
         <w:t xml:space="preserve"> hotfull person på mottagningen som söker en specifik person, undvik att visa var personen finns. Be personen slå sig ner och ge denna tid att lugna sig. Ta hjälp av kollegor och eventuellt väktare vid behov. Om det ringer en person som uttrycker sig hotfullt och ber om namn och kontaktuppgifter på specifika personer, lämna inte ut sådana uppgifter utan be om att få reda på ärendet så att vi kan låta en mellanhand bemöta patientens klagomål tills känsloläget lugnats. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23553B8E" w14:textId="77777777" w:rsidR="00D134F6" w:rsidRPr="00C908EF" w:rsidRDefault="00D134F6" w:rsidP="00CF5F8C">
       <w:r w:rsidRPr="38A9F42B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Låsta dörrar.</w:t>
       </w:r>
       <w:r w:rsidRPr="38A9F42B">
         <w:t xml:space="preserve"> Ytterdörren låses kl. 16:00 måndag-torsdag, fredagar låses dörren kl. 12:00. Detta för att inte obehöriga ska komma in i lokalerna när det är få medarbetare kvar på plats. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="283377A4" w14:textId="514E58A7" w:rsidR="00F36264" w:rsidRDefault="00D134F6" w:rsidP="00F36264">
       <w:r w:rsidRPr="38A9F42B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -2478,68 +2490,78 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
           <w:p w14:paraId="456C01AB" w14:textId="77777777" w:rsidR="00011376" w:rsidRDefault="00011376" w:rsidP="00601484">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="110" w:right="602"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Medicinska</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
-              <w:t>larm/</w:t>
+              <w:t>larm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Nödnummer</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-47"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
           <w:p w14:paraId="5B88E81E" w14:textId="77777777" w:rsidR="00011376" w:rsidRDefault="00011376" w:rsidP="00601484">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
@@ -2549,53 +2571,55 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="2278"/>
             </w:pPr>
             <w:r>
               <w:t>010-435 22 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00011376" w14:paraId="1A35C9A4" w14:textId="77777777" w:rsidTr="00601484">
         <w:trPr>
           <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FCF5CD7" w14:textId="77777777" w:rsidR="00011376" w:rsidRDefault="00011376" w:rsidP="00601484">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="110"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Växeln</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>NU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41296F09" w14:textId="77777777" w:rsidR="00011376" w:rsidRDefault="00011376" w:rsidP="00601484">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2620,108 +2644,114 @@
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
           <w:p w14:paraId="1C856921" w14:textId="77777777" w:rsidR="00011376" w:rsidRDefault="00011376" w:rsidP="00601484">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="110"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>NU</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Tjänsteman</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Beredskap</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>(NU-TiB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
           <w:p w14:paraId="451ED494" w14:textId="77777777" w:rsidR="00011376" w:rsidRDefault="00011376" w:rsidP="00601484">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="107"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Telefonväxel</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3656" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
           <w:p w14:paraId="4ACE1771" w14:textId="77777777" w:rsidR="00011376" w:rsidRDefault="00011376" w:rsidP="00601484">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:right="92"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>010-435 00 00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00011376" w14:paraId="5C1F9275" w14:textId="77777777" w:rsidTr="00601484">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
@@ -4641,88 +4671,92 @@
       </w:r>
       <w:r w:rsidRPr="009A5E9F">
         <w:t>på</w:t>
       </w:r>
       <w:r w:rsidRPr="009A5E9F">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A5E9F">
         <w:t>polisanmälan.</w:t>
       </w:r>
       <w:r w:rsidRPr="009A5E9F">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63BF501F" w14:textId="77777777" w:rsidR="00A60C67" w:rsidRPr="008A073F" w:rsidRDefault="00A60C67" w:rsidP="00A60C67">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc178059926"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A073F">
         <w:t>Riskinventering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="456A7623" w14:textId="391631E4" w:rsidR="008129AB" w:rsidRPr="00F02C7A" w:rsidRDefault="008129AB" w:rsidP="00F02C7A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc178059927"/>
       <w:r w:rsidRPr="008129AB">
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="008A073F">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008129AB">
         <w:t>för</w:t>
       </w:r>
       <w:r w:rsidRPr="008A073F">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId29">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="008A073F">
           <w:rPr>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Riskinventering</w:t>
         </w:r>
         <w:bookmarkEnd w:id="15"/>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2042EB9E" w14:textId="77777777" w:rsidR="008129AB" w:rsidRPr="008A073F" w:rsidRDefault="008129AB" w:rsidP="00FD0C12">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008A073F">
         <w:t>Som en hjälp för att fånga upp er verksamhets eventuella risker följer här några exempel samt</w:t>
       </w:r>
       <w:r w:rsidRPr="008A073F">
         <w:rPr>
           <w:spacing w:val="-52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A073F">
         <w:t>åtgärdsförslag.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4255CA24" w14:textId="77777777" w:rsidR="008129AB" w:rsidRPr="008A073F" w:rsidRDefault="008129AB" w:rsidP="00FD0C12">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008A073F">
         <w:t>Tänk igenom vilka risker ni kan tänkas bli utsatta för och/eller har varit med om.</w:t>
@@ -5522,77 +5556,77 @@
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00757720">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>(Arbetsmiljöverket)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6B723BC5" w14:textId="77777777" w:rsidR="002B0568" w:rsidRDefault="002B0568" w:rsidP="004C1B36"/>
     <w:sectPr w:rsidR="002B0568" w:rsidSect="002D6023">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2891A979" w14:textId="77777777" w:rsidR="009251D1" w:rsidRDefault="009251D1">
+    <w:p w14:paraId="436FE1A0" w14:textId="77777777" w:rsidR="00D24BC0" w:rsidRDefault="00D24BC0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="046D81DD" w14:textId="77777777" w:rsidR="009251D1" w:rsidRDefault="009251D1">
+    <w:p w14:paraId="5B5A5412" w14:textId="77777777" w:rsidR="00D24BC0" w:rsidRDefault="00D24BC0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="567CDDFF" w14:textId="77777777" w:rsidR="009251D1" w:rsidRDefault="009251D1">
+    <w:p w14:paraId="57E30398" w14:textId="77777777" w:rsidR="00D24BC0" w:rsidRDefault="00D24BC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5612,148 +5646,147 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VGR Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VGR Sans Medium">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="7EC608D9" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -5832,51 +5865,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00AC09EE">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="00AC09EE">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="34F1833F" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Bildobjekt 7">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -5910,83 +5943,83 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1367B854" w14:textId="77777777" w:rsidR="009251D1" w:rsidRDefault="009251D1"/>
+    <w:p w14:paraId="54D59EA7" w14:textId="77777777" w:rsidR="00D24BC0" w:rsidRDefault="00D24BC0"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BB39C9E" w14:textId="77777777" w:rsidR="009251D1" w:rsidRDefault="009251D1">
+    <w:p w14:paraId="4BACAD73" w14:textId="77777777" w:rsidR="00D24BC0" w:rsidRDefault="00D24BC0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="51E6F936" w14:textId="77777777" w:rsidR="009251D1" w:rsidRDefault="009251D1">
+    <w:p w14:paraId="646EC13A" w14:textId="77777777" w:rsidR="00D24BC0" w:rsidRDefault="00D24BC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4572EAC0" w14:textId="77777777" w:rsidR="002F39DC" w:rsidRDefault="002F39DC">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -6024,91 +6057,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="002379FD" w14:textId="77777777" w:rsidR="00AC09EE" w:rsidRDefault="00AC09EE" w:rsidP="00AC09EE">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C0B7FE0" wp14:editId="1035B196">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6227,103 +6260,103 @@
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict>
-            <v:shapetype w14:anchorId="76EA7712" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="76EA7712">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251661314;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251661314;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="11D05397" w14:textId="77777777" w:rsidR="00AC09EE" w:rsidRDefault="00AC09EE" w:rsidP="00AC09EE">
+                  <w:p w:rsidR="00AC09EE" w:rsidP="00AC09EE" w:rsidRDefault="00AC09EE" w14:paraId="11D05397" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="058CDD4D" w14:textId="56F50BBE" w:rsidR="008A4EB9" w:rsidRPr="00AC09EE" w:rsidRDefault="008A4EB9" w:rsidP="00AC09EE">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9058,56 +9091,54 @@
   <w:num w:numId="18" w16cid:durableId="77948277">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="870336694">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="375159507">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1616326852">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1647903606">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="195507641">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1393699953">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -9125,50 +9156,51 @@
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00005361"/>
     <w:rsid w:val="000062DD"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00011376"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00017F3E"/>
     <w:rsid w:val="00021426"/>
     <w:rsid w:val="00026F00"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="00030FA9"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00040975"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00064205"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="0006761F"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00070761"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0008787C"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00093EE3"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A0B9A"/>
     <w:rsid w:val="000A5BED"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E059F"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E7CF5"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00130117"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
@@ -9316,50 +9348,51 @@
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B394A"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C2D6A"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F7D06"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00635E22"/>
     <w:rsid w:val="0065270C"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00682812"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006919B0"/>
     <w:rsid w:val="00691E6D"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D6872"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
@@ -9436,50 +9469,51 @@
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="0096679A"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C248C"/>
     <w:rsid w:val="009C73D4"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E05A9"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A04C8D"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A22363"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A3159A"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A36601"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A60C67"/>
     <w:rsid w:val="00A62080"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A73F1C"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA3996"/>
@@ -9536,60 +9570,62 @@
     <w:rsid w:val="00C34D83"/>
     <w:rsid w:val="00C36327"/>
     <w:rsid w:val="00C37DE7"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C718F1"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC3378"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF5F8C"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF7E50"/>
     <w:rsid w:val="00D06A6D"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D134F6"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D24BC0"/>
     <w:rsid w:val="00D37739"/>
     <w:rsid w:val="00D37ADA"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D42393"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5481C"/>
     <w:rsid w:val="00D8412F"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB6A97"/>
     <w:rsid w:val="00DC295B"/>
     <w:rsid w:val="00DC5E08"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF04C7"/>
     <w:rsid w:val="00DF3F01"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E0308E"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E138B9"/>
@@ -9628,92 +9664,102 @@
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F36264"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F4268B"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F76A63"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F9514D"/>
     <w:rsid w:val="00FA28E1"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB7FB8"/>
     <w:rsid w:val="00FC63D5"/>
     <w:rsid w:val="00FD032B"/>
     <w:rsid w:val="00FD0C12"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF3EB9"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0578BE61"/>
+    <w:rsid w:val="07969954"/>
     <w:rsid w:val="081949E3"/>
+    <w:rsid w:val="128AB379"/>
     <w:rsid w:val="175619F6"/>
+    <w:rsid w:val="23A3EE52"/>
+    <w:rsid w:val="24C79291"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="681F0EBC"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="755B9FE1"/>
+    <w:rsid w:val="7CA38008"/>
+    <w:rsid w:val="7DC882F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{AEF0CC59-CBF3-46D4-9688-8AA4B9C49A6D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12244,51 +12290,51 @@
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00790FF6"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12636,167 +12682,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2329</Words>
-  <Characters>12344</Characters>
+  <Words>2315</Words>
+  <Characters>12271</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>102</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14644</CharactersWithSpaces>
+  <CharactersWithSpaces>14557</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...92 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Lokal rutin för arbetet mot hot och våld för Barn- och ungdomspsykiatri Medicinsk mottagning NU-sjukvården</dc:title>
+  <dc:title>Hot och våld BUP Medicinsk mottagning</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Maarit Perttunen</lastModifiedBy>
+  <revision>6</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>