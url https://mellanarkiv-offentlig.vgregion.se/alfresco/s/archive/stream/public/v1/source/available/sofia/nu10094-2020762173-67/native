--- v0 (2026-01-10)
+++ v1 (2026-05-17)
@@ -7,64 +7,61 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E34165E" w14:textId="09AA214F" w:rsidR="00F9514D" w:rsidRDefault="009D0E11" w:rsidP="002E7737">
+    <w:p w14:paraId="3E34165E" w14:textId="36F2C1D0" w:rsidR="00F9514D" w:rsidRDefault="004F5BC9" w:rsidP="002E7737">
       <w:pPr>
         <w:pStyle w:val="Omslagsrubrik"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Arbetet mot hot och våld för Barn- och ungdomspsykiatri </w:t>
-[...5 lines deleted...]
-        <w:t>NU-sjukvården</w:t>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0E11">
+        <w:t>ot och våld</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="058E49F6" w14:textId="08C9FF55" w:rsidR="00D06A6D" w:rsidRPr="00D06A6D" w:rsidRDefault="00D06A6D" w:rsidP="00D06A6D"/>
     <w:p w14:paraId="2C68BC85" w14:textId="77777777" w:rsidR="00B50D1B" w:rsidRDefault="00B50D1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
@@ -2293,60 +2290,60 @@
           <w:headerReference w:type="even" r:id="rId12"/>
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="even" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E65EC3F" w14:textId="3AA24596" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="003C28B9">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc83200214"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc165645819"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc165645819"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc83200214"/>
       <w:r w:rsidRPr="003C28B9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Syfte</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6725005B" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="00977C3F">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Syftet med detta dokument är att informera om generella riktlinjer för arbetet mot hot och våld inom Barn- och ungdomspsykiatrin (BUP) i NU-sjukvården (NU) samt att säkerställa arbetet mot hot och våld, som är en del av det systematiska arbetsmiljöarbetet (SAM), inom NU-sjukvården. Alla medarbetare inom BUP NU har rätt att känna sig trygga på sin arbetsplats.</w:t>
       </w:r>
       <w:r>
@@ -4467,68 +4464,68 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD62534" w14:textId="2C58D530" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="000778E2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Då risk finns för hot och/eller våld i kontakt med vissa personer ska det göras en särskild planering kring bemötandet av dessa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5DF523" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="00977C3F">
+    <w:p w14:paraId="2E5DF523" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="00977C3F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1275" w:right="855"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F" w:rsidRPr="000778E2">
+        <w:r w:rsidRPr="000778E2">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Säkerhetshandbok NU-sjukvården </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659210DC" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRPr="000778E2" w:rsidRDefault="00977C3F" w:rsidP="00985C7A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="000778E2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.2 Vid </w:t>
       </w:r>
       <w:r w:rsidRPr="00985C7A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>ensamarbete</w:t>
       </w:r>
       <w:r w:rsidRPr="000778E2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -6891,191 +6888,191 @@
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="006A38BE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18659779" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="006A38BE">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Om en medarbetare utsatts för brott kan hen alltid kontakta sin närmaste chef för att få rätt hjälp och stöd. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C70C484" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="006A38BE">
+    <w:p w14:paraId="0C70C484" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="006A38BE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Företagshälsovård</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
-[...6 lines deleted...]
-    <w:p w14:paraId="5D2FC156" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="006A38BE">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2FC156" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="006A38BE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>HR</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
-[...6 lines deleted...]
-    <w:p w14:paraId="0C18E1BA" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="006A38BE">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C18E1BA" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="006A38BE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Sjukhuskyrkan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
-[...6 lines deleted...]
-    <w:p w14:paraId="31985C1C" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="006A38BE">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31985C1C" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="006A38BE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Utvecklings- och planeringsenheten</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
-[...6 lines deleted...]
-    <w:p w14:paraId="3D127936" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="006A38BE">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D127936" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="006A38BE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Rättegångsskolan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
-[...6 lines deleted...]
-    <w:p w14:paraId="08C0DAB2" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="006A38BE">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C0DAB2" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="006A38BE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Utsatt för brott - Polismyndigheten</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
-[...6 lines deleted...]
-    <w:p w14:paraId="69929C7A" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="006A38BE">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69929C7A" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="006A38BE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>AFS 1999:7, Första hjälpen och krisstöd</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3889EEE7" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRPr="006A38BE" w:rsidRDefault="00977C3F" w:rsidP="006A38BE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc165645841"/>
       <w:r w:rsidRPr="006A38BE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>6.4 Uppföljning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="006A38BE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A38BE">
@@ -7424,388 +7421,388 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3204DE" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="00125FBF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Utbildning och övning. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F1720B" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="00125FBF">
+    <w:p w14:paraId="45F1720B" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="00125FBF">
       <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Styrande dokument - säkerhet och beredskap - VGR gemensamt</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00977C3F">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB0EF14" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="00977C3F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="990" w:right="855"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D0BF5C" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRPr="00125FBF" w:rsidRDefault="00977C3F" w:rsidP="00125FBF">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc165645846"/>
       <w:r w:rsidRPr="00125FBF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Regionala guider och rutiner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="00125FBF">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734A183E" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="00125FBF">
+    <w:p w14:paraId="734A183E" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="00125FBF">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Guide - Hot och våld, Otillåten påverkan - Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
-[...6 lines deleted...]
-    <w:p w14:paraId="7C90EAF8" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="00125FBF">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C90EAF8" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="00125FBF">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Guide - Skydds-/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Arbetsmiljörond</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> - Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
-[...6 lines deleted...]
-    <w:p w14:paraId="5E933463" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="00125FBF">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E933463" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="00125FBF">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Undersökning och riskbedömning Hot och Våld</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="504DA363" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRPr="00125FBF" w:rsidRDefault="00977C3F" w:rsidP="00125FBF">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc165645847"/>
       <w:r w:rsidRPr="00125FBF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Sjukhusövergripande dokument och länkar NU-sjukvården</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00125FBF">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D81FC9C" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="00977C3F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="990" w:right="855"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC4B8E1" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="00125FBF">
+    <w:p w14:paraId="0EC4B8E1" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="00125FBF">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Säkerhetshandbok NU-sjukvården</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
-[...6 lines deleted...]
-    <w:p w14:paraId="2BF538CD" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="00125FBF">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF538CD" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="00125FBF">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId50" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Utvecklings- och planeringsenhet - NU-sjukvården </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
-[...6 lines deleted...]
-    <w:p w14:paraId="7990D8A0" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="00125FBF">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7990D8A0" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="00125FBF">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Checklista: Kartlägg riskerna för hot och våld i arbetsmiljön (av.se)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
-[...6 lines deleted...]
-    <w:p w14:paraId="44D36F41" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="00125FBF">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D36F41" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="00125FBF">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Checklista vid hot/bombhot</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
-[...6 lines deleted...]
-    <w:p w14:paraId="7E5FF7A3" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00000000" w:rsidP="00125FBF">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5FF7A3" w14:textId="77777777" w:rsidR="00977C3F" w:rsidRDefault="00977C3F" w:rsidP="00125FBF">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId53" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00977C3F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Mall Lokal rutin för arbetet mot hot och våld (NU-sjukvården) </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00977C3F">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B626296" w14:textId="57E0E6A5" w:rsidR="002B0568" w:rsidRDefault="00977C3F" w:rsidP="00977C3F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="6B723BC5" w14:textId="77777777" w:rsidR="002B0568" w:rsidRDefault="002B0568" w:rsidP="004C1B36"/>
     <w:sectPr w:rsidR="002B0568" w:rsidSect="002D6023">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="300FC173" w14:textId="77777777" w:rsidR="00720104" w:rsidRDefault="00720104">
+    <w:p w14:paraId="32CC1A25" w14:textId="77777777" w:rsidR="00D87339" w:rsidRDefault="00D87339">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47CF774C" w14:textId="77777777" w:rsidR="00720104" w:rsidRDefault="00720104">
+    <w:p w14:paraId="20D27260" w14:textId="77777777" w:rsidR="00D87339" w:rsidRDefault="00D87339">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="609A3261" w14:textId="77777777" w:rsidR="00720104" w:rsidRDefault="00720104">
+    <w:p w14:paraId="2F99F4D2" w14:textId="77777777" w:rsidR="00D87339" w:rsidRDefault="00D87339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -7818,148 +7815,149 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VGR Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VGR Sans Medium">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="7EC608D9" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -8038,51 +8036,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00AC09EE">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="00AC09EE">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="34F1833F" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Bildobjekt 7">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -8116,83 +8114,83 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A7887EA" w14:textId="77777777" w:rsidR="00720104" w:rsidRDefault="00720104"/>
+    <w:p w14:paraId="20069877" w14:textId="77777777" w:rsidR="00D87339" w:rsidRDefault="00D87339"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13C6F838" w14:textId="77777777" w:rsidR="00720104" w:rsidRDefault="00720104">
+    <w:p w14:paraId="68A6B37E" w14:textId="77777777" w:rsidR="00D87339" w:rsidRDefault="00D87339">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="077DADCE" w14:textId="77777777" w:rsidR="00720104" w:rsidRDefault="00720104">
+    <w:p w14:paraId="798763E3" w14:textId="77777777" w:rsidR="00D87339" w:rsidRDefault="00D87339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4572EAC0" w14:textId="77777777" w:rsidR="002F39DC" w:rsidRDefault="002F39DC">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -8270,51 +8268,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="002379FD" w14:textId="77777777" w:rsidR="00AC09EE" w:rsidRDefault="00AC09EE" w:rsidP="00AC09EE">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C0B7FE0" wp14:editId="1035B196">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -8485,51 +8483,51 @@
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="058CDD4D" w14:textId="56F50BBE" w:rsidR="008A4EB9" w:rsidRPr="00AC09EE" w:rsidRDefault="008A4EB9" w:rsidP="00AC09EE">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8842,54 +8840,52 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1923490865">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2088917198">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1017735673">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -9058,50 +9054,51 @@
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="0046320B"/>
     <w:rsid w:val="00463CFE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="0047039F"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A2552"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C1394"/>
     <w:rsid w:val="004C1B36"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E3DB2"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F5BC9"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005116E3"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00590CDC"/>
     <w:rsid w:val="00595006"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B394A"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C2D6A"/>
@@ -9122,61 +9119,63 @@
     <w:rsid w:val="0065270C"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00682812"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006919B0"/>
     <w:rsid w:val="00691E6D"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A38BE"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="007008B7"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00720104"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00752110"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="00755B28"/>
     <w:rsid w:val="007569B5"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00766D94"/>
     <w:rsid w:val="0077006E"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A331F"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C62F1"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00800EE5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008260F5"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="008375A2"/>
@@ -9253,50 +9252,51 @@
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A56009"/>
     <w:rsid w:val="00A62080"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A66CB6"/>
     <w:rsid w:val="00A73F1C"/>
     <w:rsid w:val="00A7623B"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA3996"/>
     <w:rsid w:val="00AA6D28"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC09EE"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AE7D4D"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B22B54"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B351E3"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46495"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B50D1B"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
@@ -9305,123 +9305,127 @@
     <w:rsid w:val="00BA616A"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE3686"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C10E6C"/>
     <w:rsid w:val="00C2650E"/>
     <w:rsid w:val="00C33D00"/>
     <w:rsid w:val="00C36327"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556C3"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C83FF7"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA5960"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC0203"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE2461"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF7E50"/>
     <w:rsid w:val="00D06A6D"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20212"/>
     <w:rsid w:val="00D37739"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D43EBE"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5186D"/>
     <w:rsid w:val="00D5481C"/>
+    <w:rsid w:val="00D67C9D"/>
     <w:rsid w:val="00D8412F"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D87339"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC295B"/>
     <w:rsid w:val="00DC5E08"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF04C7"/>
     <w:rsid w:val="00DF5829"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E138B9"/>
     <w:rsid w:val="00E22559"/>
     <w:rsid w:val="00E441D3"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E757CD"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E924A7"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB1572"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC0DD5"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC76AB"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EE44D6"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F57ADD"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F9514D"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC63D5"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF3EB9"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="081949E3"/>
     <w:rsid w:val="175619F6"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
@@ -9436,55 +9440,56 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{3852CE5D-0C7A-4D17-97EE-E8EDD3FAA51D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12042,51 +12047,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="004E3DB2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB1572"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="276254000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14260,79 +14265,79 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>5516</Words>
-  <Characters>29235</Characters>
+  <Words>5497</Words>
+  <Characters>29138</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>243</Lines>
+  <Lines>242</Lines>
   <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Arbetet mot hot och våld för Barn- och ungdomspsykiatri NU-sjukvården</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34682</CharactersWithSpaces>
+  <CharactersWithSpaces>34566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.vgregion.se/sprak</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2490474</vt:i4>
       </vt:variant>
@@ -14392,35 +14397,35 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc83802183</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Arbetet mot hot och våld för Barn- och ungdomspsykiatri NU-sjukvården</dc:title>
+  <dc:title>Hot och våld</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Maarit Perttunen</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>