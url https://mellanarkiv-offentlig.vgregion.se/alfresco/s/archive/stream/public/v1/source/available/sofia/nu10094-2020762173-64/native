--- v0 (2026-01-09)
+++ v1 (2026-07-16)
@@ -1,3192 +1,3518 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7669654E" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRPr="0056586C" w:rsidRDefault="00CB1FA1" w:rsidP="00BF4421">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="12C909A3" w14:textId="0F98D327" w:rsidR="00BE3686" w:rsidRDefault="009F6C2D" w:rsidP="00F9514D">
+      <w:pPr>
+        <w:pStyle w:val="Omslagsrubrik"/>
+        <w:spacing w:before="1200" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
-        <w:t>ska</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Hot och våld</w:t>
+      </w:r>
+      <w:r w:rsidR="00733D60">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45836B63" w14:textId="2B60E839" w:rsidR="00F9514D" w:rsidRDefault="009F6C2D" w:rsidP="00F9514D">
+      <w:pPr>
+        <w:pStyle w:val="UnderrubrikVGR"/>
+      </w:pPr>
       <w:r>
-        <w:t>en</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> NU-sjukvården</w:t>
+        <w:t>Akutmottagning</w:t>
+      </w:r>
+      <w:r w:rsidR="00562AAF">
+        <w:t xml:space="preserve"> BUP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446059D2" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00BF4421">
+    <w:p w14:paraId="5DBB7F24" w14:textId="77777777" w:rsidR="00D06A6D" w:rsidRPr="00D06A6D" w:rsidRDefault="00D06A6D" w:rsidP="00D06A6D"/>
+    <w:p w14:paraId="7D098189" w14:textId="77777777" w:rsidR="00B50D1B" w:rsidRDefault="00B50D1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="886226239"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5B6F8895" w14:textId="56EB42AB" w:rsidR="00847CA1" w:rsidRDefault="00847CA1">
+          <w:pPr>
+            <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Innehåll</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="50B84ED6" w14:textId="1B05CB8C" w:rsidR="00C40754" w:rsidRDefault="00847CA1">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc233198564" w:history="1">
+            <w:r w:rsidR="00C40754" w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Syfte</w:t>
+            </w:r>
+            <w:r w:rsidR="00C40754">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00C40754">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00C40754">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198564 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C40754">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C40754">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C40754">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00C40754">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="49B54374" w14:textId="68BAD7BE" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198565" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Ansvarsfördelning för arbetet kring hot och våld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198565 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="49E99F91" w14:textId="30AABEDF" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198566" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Enhetschefens ansvar:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198566 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="229B6321" w14:textId="5D2A78BB" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198567" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Medarbetarens ansvar:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198567 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3E36C094" w14:textId="15C5594F" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198568" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Skyddsombudets roll:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198568 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5586D491" w14:textId="49161389" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198569" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Arbetsbeskrivning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198569 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3095A09C" w14:textId="486D7EAB" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198570" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Var ska samtalet ske?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198570 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="773F43A8" w14:textId="641F920A" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198571" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Vilka ska vara med?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198571 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="51136CB5" w14:textId="6A0DAB67" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198572" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Behöver väktare beställas?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198572 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="713E2C26" w14:textId="1BD0D3C0" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198573" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Vid en akut hotfull situation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198573 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7930AA2F" w14:textId="11E75697" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198574" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Viktiga telefonnummer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198574 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5AFDBAFE" w14:textId="37E69FCB" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198575" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Åtgärder efter en hot- och våldshändelse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198575 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="52FB8E18" w14:textId="2E9AB3A6" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198576" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Dokumentation av resultatet av skattningen med BVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198576 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1787172C" w14:textId="6976D757" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198577" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Riskbedömning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198577 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3490AE67" w14:textId="40C81B7F" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198578" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Ansvariga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198578 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2D7F80D5" w14:textId="7166DF66" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198579" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Uppföljning och utvärdering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198579 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0F7E35F0" w14:textId="0575C7E6" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198580" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Länkar och referenser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198580 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="77E7E165" w14:textId="31FF8231" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198581" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bilaga Bröstet Violence Checklist(BVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198581 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="15BEDC26" w14:textId="516CBA5D" w:rsidR="00C40754" w:rsidRDefault="00C40754">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233198582" w:history="1">
+            <w:r w:rsidRPr="0050736D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Barn- och ungdomspsykiatriska akutmottagning, NU-sjukvården</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233198582 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="60D7B643" w14:textId="56106C67" w:rsidR="00847CA1" w:rsidRDefault="00847CA1">
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6109997C" w14:textId="120D47F9" w:rsidR="00EA00CB" w:rsidRPr="006919B0" w:rsidRDefault="00EA00CB" w:rsidP="006919B0">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485205FC" w14:textId="77777777" w:rsidR="00567820" w:rsidRDefault="00567820" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:sectPr w:rsidR="00567820" w:rsidSect="00CA39EF">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F62AA20" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00BF4421">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0DBC6985" w14:textId="3D3780BE" w:rsidR="00BC44CD" w:rsidRDefault="00B50D1B" w:rsidP="004B5391">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc83200214"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc233198564"/>
       <w:r>
-        <w:rPr>
-[...11 lines deleted...]
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00B80692">
+        <w:t>yfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="70C6086F" w14:textId="77777777" w:rsidR="007510ED" w:rsidRPr="007510ED" w:rsidRDefault="007510ED" w:rsidP="007510ED">
+      <w:r w:rsidRPr="007510ED">
+        <w:t>Att säkerställa en planering inför vårdkontakter med patienter inom barn- och ungdomspsykiatriska (BUP) akutmottagning NU-sjukvården (NU) där det finns information om en risk för hot och våld eller om patienten under ett aktuellt besök uppvisar ett förändrat verbalt eller fysiskt hotfullt beteende. Målet är att minska risken för hot- och våldssituationer.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1475E0" w14:textId="374025EE" w:rsidR="002B0568" w:rsidRPr="00134958" w:rsidRDefault="007510ED" w:rsidP="007510ED">
+      <w:r w:rsidRPr="007510ED">
+        <w:t>Rutinen bygger på den generella och övergripande rutinen Arbetet mot hot och våld för Barn- och ungdomspsykiatri NU-sjukvården. I rutinen finns mer information om generella rutiner, ansvar, förebyggande åtgärder mot hot och våld, åtgärder vid hot och våldshändelse, råd att handskas vid besvärliga situationer och åtgärder efter en hot- och våldshändelse</w:t>
+      </w:r>
+      <w:r w:rsidR="002B0568">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFAE087" w14:textId="0530A128" w:rsidR="00BC44CD" w:rsidRDefault="0006761F" w:rsidP="00B351E3">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc233198565"/>
+      <w:r w:rsidRPr="0006761F">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2EA6">
+        <w:t>nsvarsfördelning för arbetet kring hot och våld</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="51D04AC9" w14:textId="77777777" w:rsidR="008F2EA6" w:rsidRPr="008F2EA6" w:rsidRDefault="008F2EA6" w:rsidP="008F2EA6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc233198566"/>
+      <w:r w:rsidRPr="008F2EA6">
+        <w:t>Enhetschefens ansvar:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="008F2EA6">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED1EFFD" w14:textId="34ADA658" w:rsidR="008F2EA6" w:rsidRDefault="008F2EA6" w:rsidP="008F2EA6">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2EA6">
+        <w:t>Ansvarar för säkerheten på BUP akutmottagning NU i form av riskinventering och upprättandet av rutiner för hot, våld och otillåten påverkan</w:t>
+      </w:r>
+      <w:r w:rsidR="00007CF6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45065892" w14:textId="304CCA2F" w:rsidR="00BC44CD" w:rsidRDefault="00007CF6" w:rsidP="00007CF6">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00007CF6">
+        <w:t>Enhetschef ansvarar även för att stödja utsatt medarbetare efter en allvarlig händelse samt genomföra händelseanalys och vidta nödvändiga åtgärder i verksamheten</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF04C7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="268E468A" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="00C23961">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc233198567"/>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Medarbetarens ansvar:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00E32524">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B4C0BB" w14:textId="77777777" w:rsidR="00A577D9" w:rsidRDefault="00E32524" w:rsidP="00C23961">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Följa instruktioner, skyddsföreskrifter och rutiner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B34D05C" w14:textId="170EA9F1" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00A577D9" w:rsidP="00C23961">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>Ha på sig larm</w:t>
+      </w:r>
+      <w:r w:rsidR="00131C1A">
+        <w:t>!</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32524" w:rsidRPr="00E32524">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014CAE6A" w14:textId="164BC0CF" w:rsidR="00CB1FA1" w:rsidRPr="002127CB" w:rsidRDefault="00CB1FA1" w:rsidP="00BF4421">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">. I rutinen finns mer information om generella rutiner, ansvar, förebyggande åtgärder mot hot och våld, åtgärder vid hot och våldshändelse, råd att handskas vid besvärliga situationer och åtgärder efter en hot- och våldshändelse. </w:t>
+    <w:p w14:paraId="742A240C" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="00C23961">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Inte utsätta sig själv eller andra för onödiga risker. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CBCF5A" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00BF4421">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> för arbetet kring hot och våld</w:t>
+    <w:p w14:paraId="0FB5DD45" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="00C23961">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Rapportera risker, tillbud och arbetsskador som rör hot och våld till närmaste chef.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DEAE67" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00CB1FA1"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="4EF64BC0" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="00C23961">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Fylla i avvikelserapport i MedControl PRO. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD808CC" w14:textId="77777777" w:rsidR="00803FEF" w:rsidRPr="00803FEF" w:rsidRDefault="00CB1FA1" w:rsidP="00803FEF">
+    <w:p w14:paraId="59C4DA9E" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="00962E0F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc233198568"/>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Skyddsombudets roll:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7003BF61" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="001444C8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> i form av riskinventering och upprättandet av rutiner för hot, våld och otillåten påverkan. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Att samverka med chefen när det gäller att: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6160BC99" w14:textId="506D6567" w:rsidR="00CB1FA1" w:rsidRPr="00BF4421" w:rsidRDefault="00CB1FA1" w:rsidP="00803FEF">
-[...132 lines deleted...]
-    <w:p w14:paraId="6ED3BE1A" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00C52E98">
+    <w:p w14:paraId="5AD1E03A" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="001444C8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Undersöka och bedöma om det finns risker för hot och våld på arbetsplatsen.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32524">
+        <w:lastRenderedPageBreak/>
+        <w:t>Undersöka och bedöma om det finns risker för hot och våld på arbetsplatsen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C30EFD8" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00C52E98">
+    <w:p w14:paraId="4093F1CE" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="001444C8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Genomföra förebyggande åtgärder i syfte att minska risker för hot och våld.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Genomföra förebyggande åtgärder i syfte att minska risker för hot och våld. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6E09D0" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00C52E98">
+    <w:p w14:paraId="06B0326C" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="001444C8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Ta vid behov fram rutiner för säkerhet och beredskap. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Ta vid behov fram rutiner för säkerhet och beredskap.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747B29F4" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00C52E98">
+    <w:p w14:paraId="308B10C2" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="001444C8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Informera nya medarbetare om risker i samband med hot och våld, förebyggande åtgärder samt rutiner för säkerhet och beredskap. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Informera nya medarbetare om risker i samband med hot och våld, förebyggande åtgärder samt rutiner för säkerhet och beredskap.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34057B17" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00FE61FE">
+    <w:p w14:paraId="620EACCE" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="001444C8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t>och våldshändelse.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Utbilda medarbetare i hur man agerar vid en hot- och våldshändelse. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514FE829" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00FE61FE">
+    <w:p w14:paraId="68083BDE" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="001444C8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Ge stöd och handledning för medarbetare i arbeten där det finns risk för hot och våld. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Ge stöd och handledning för medarbetare i arbeten där det finns risk för hot och våld.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018A5FB0" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00FE61FE">
+    <w:p w14:paraId="1EED961B" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="001444C8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Ha en beredskap för att ta hand om medarbetare som drabbats av hot och våld.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Ha en beredskap för att ta hand om medarbetare som drabbats av hot och våld. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3485A0E7" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00FE61FE">
+    <w:p w14:paraId="1BA45736" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="001444C8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Dokumentera och utreda alla händelser med hot och våld via MedControl PRO, i syfte att genomföra ytterligare förebyggande åtgärder samt utveckla rutiner för säkerhet och beredskap. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Dokumentera och utreda alla händelser med hot och våld via MedControl PRO, i syfte att genomföra ytterligare förebyggande åtgärder samt utveckla rutiner för säkerhet och beredskap.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5BDC4B" w14:textId="765B996D" w:rsidR="00CB1FA1" w:rsidRPr="004252D1" w:rsidRDefault="00CB1FA1" w:rsidP="004252D1">
+    <w:p w14:paraId="0AB27E73" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="001444C8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Hålla rutiner för säkerhet och beredskap aktuella via regelbunden dialog på arbetsplatsträffar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA9AE5B" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="00206035">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc233198569"/>
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Arbetsbeskrivning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00E32524">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1492DC30" w14:textId="77777777" w:rsidR="00E32524" w:rsidRPr="00E32524" w:rsidRDefault="00E32524" w:rsidP="00206035">
+      <w:r w:rsidRPr="00E32524">
+        <w:t>Vid behov av en riskbedömning utifrån hot och våld inom BUP akutmottagning NU är rekommendationen att använda Bröset Violence Checklist (BVC) som är en strukturerad checklista att förutsäga våld inom 24 timmar. BVC används ofta inom slutenvården men kan användas inom öppenvård. Instrumentet innefattar sex delparametrar: förvirring, irritabilitet, bullrighet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2459ED2B" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00206035">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>verbala hot, fysiska hot och attacker på objekt (ej personer) som antingen är närvarande eller frånvarande.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EC6297" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00206035">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t xml:space="preserve">BVC syftar till att upptäcka risken för hot och våld och är ett komplement till den kliniska bedömningen. BVC är validerat att användas från 16 års ålder men då det inte finns ett passande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
+        <w:lastRenderedPageBreak/>
+        <w:t>instrument för de patienter som är under 16 år, är rekommendationen att använda det till patienter med kännedom om att resultatet inte är helt tillförlitligt. Det är vanligast att patienter som agerar ut på ett sätt som är farligt för medarbetare är 16 år eller äldre.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-          <w:rFonts w:eastAsia="Georgia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00442804">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8EF7C7" w14:textId="038657D3" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="005C4AFC">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Inför vårdkontakter inom BUP akutmottagning NU bedömer medarbetaren vid behov risken för hot och våld med hjälp av BVC.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC43441" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="005C4AFC">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Om patienten tidigare inte har erhållit poäng på BVC eller inte blivit bedömd med BVC men uppvisar under uppföljningen på mottagningen ett förändrat uppförande med bullrigt beteende, fysiskt hotfullt beteende, retligt/lättirritabelt beteende, verbalt hotfullt beteende och/eller attackerar föremål ska en ny BVC göras av medarbetaren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54158CD6" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00D846D7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Tidigare dokumenterat våld är alltid en risk för ny våldsincident varför detta måste tas med i riskbedömningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0635F576" w14:textId="551FA103" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="002778BD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Om patienten har poäng på BVC, tidigare dokumenterat våld eller andra faktorer i anamnesen som skulle kunna tala för risk för hot och våld ska medarbetaren kontakta läkare. De tar tillsamman</w:t>
+      </w:r>
+      <w:r w:rsidR="002778BD">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>ställning till följande:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
         <w:rPr>
-          <w:rFonts w:eastAsia="Georgia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Hålla rutiner för säkerhet och beredskap aktuella via regelbunden dialog på arbetsplatsträffa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00452FC9">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F165DCC" w14:textId="1D5EA1E9" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="004E459A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc233198570"/>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Var ska samtalet ske?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="7C0DE90E" w14:textId="6E520BD9" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00822443">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Det kan ibland vara bra att ha samtalet i ett större utrymme där det finns möjlighet att hålla avstånd och patient eller medarbetare lätt kan lämna samtalet. Dagrummet kan användas och övriga patienter får vistas i den andra delen av mottagningen under samtalets gång. Ett större utrymme kan kännas mindre hotfullt för patienten som då kan känna sig mindre trängd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71743264" w14:textId="77777777" w:rsidR="00E67BB9" w:rsidRDefault="00214B0E" w:rsidP="004E459A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc233198571"/>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Vilka ska vara med?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="3018702F" w14:textId="39E4D52B" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00847CA1">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t xml:space="preserve">Vid risk för hot och våld ska man alltid vara flera med på samtalet, gärna två medarbetare och om möjligt tillsammans med läkare. Hur skall man sitta under samtalet? Det är viktigt att säkerställa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
+        <w:lastRenderedPageBreak/>
+        <w:t>att både medarbetare och patient lätt kan lämna samtalet om patienten blir upprörd. Det är viktigt att planera för att patienten skall känna sig så lite trängd som möjligt och kunna lämna samtalet om den vill.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A58F32E" w14:textId="77777777" w:rsidR="00847CA1" w:rsidRDefault="00214B0E" w:rsidP="001D591D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc233198572"/>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Behöver väktare beställas?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
         <w:rPr>
-          <w:rFonts w:eastAsia="Georgia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>r</w:t>
-      </w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="7B1F1434" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRPr="00A34C86" w:rsidRDefault="00CB1FA1" w:rsidP="00452FC9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="34948029" w14:textId="22121268" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="001D591D">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Det är viktigt att i god tid inför samtalet ta ställning till om väktare behöver vara på plats för att trygga medarbetarna. Man behöver då även bestämma om situationen kräver att väktare närvarar vid samtalet eller skall finnas i anslutning till det rum där samtalet förs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...1 lines deleted...]
-          <w:szCs w:val="44"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...221 lines deleted...]
-        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...269 lines deleted...]
-      <w:r w:rsidRPr="00E321E3">
+      <w:r w:rsidRPr="00214B0E">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00E321E3">
-[...117 lines deleted...]
-        <w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00214B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Väktare/ Ordningsvakt - NU-sjukvården</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="058971C3" w14:textId="51CAB86A" w:rsidR="00CB1FA1" w:rsidRPr="00210E6B" w:rsidRDefault="00CB1FA1" w:rsidP="00210E6B">
+    <w:p w14:paraId="40056A81" w14:textId="12F45B1F" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="001D591D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Påminna om att ha larm på sig. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Påminna om att ha larm på sig.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C72DB8" w14:textId="77777777" w:rsidR="00F74049" w:rsidRDefault="00CB1FA1" w:rsidP="00B30115">
+    <w:p w14:paraId="2AD3A6E3" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="001D591D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:t>;</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Deltagare vid samtalet behöver innan samtalet planera för; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2885CFA8" w14:textId="288B7446" w:rsidR="00F9061C" w:rsidRDefault="00F9061C" w:rsidP="00F9061C">
+    <w:p w14:paraId="14B62C02" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="001D591D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">ur samtalet ska läggas upp, vad som ska gås igenom och hur man skall hantera ev. hot och våld. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Hur samtalet ska läggas upp, vad som ska gås igenom och hur man skall hantera ev. hot och våld.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F47EE73" w14:textId="77777777" w:rsidR="00FB6B6B" w:rsidRDefault="00CB1FA1" w:rsidP="00F9061C">
+    <w:p w14:paraId="2BC2FE87" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="001D591D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Man behöver även ta ställning till om patienten kan beredas möjlighet att lämna mottagningen om situationen blir alltför hotfull. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Man behöver även ta ställning till om patienten kan beredas möjlighet att lämna mottagningen om situationen blir alltför hotfull.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1446CD47" w14:textId="77777777" w:rsidR="00FB6B6B" w:rsidRDefault="00CB1FA1" w:rsidP="00F9061C">
+    <w:p w14:paraId="72AB448D" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="001D591D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Utifrån patientens beteende tas ställning till bemanning, behov av att beställa väktare som närvarar på mottagningen för att skydda medarbetare, samt hur medarbetare skall agera i en situation där det förekommer hot eller våld. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Utifrån patientens beteende tas ställning till bemanning, behov av att beställa väktare som närvarar på mottagningen för att skydda medarbetare, samt hur medarbetare skall agera i en situation där det förekommer hot eller våld.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AA2181" w14:textId="55937044" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00F9061C">
+    <w:p w14:paraId="3B1E7EE7" w14:textId="415A19EB" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00DD5311">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
         <w:t>Om väktare skall närvara på mottagningen under samtalet är det viktigt att informera dessa innan samtalet om patientens tidigare beteende, i korthet vad som skall lyftas under samtalet (utan att bryta sekretess) samt vad man ska ha för plan för att undvika hot och våld.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE6324">
-[...3 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="1BF73598" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00C40754">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc233198573"/>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Vid en akut hotfull situation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00214B0E">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397AE6C3" w14:textId="77777777" w:rsidR="00C114ED" w:rsidRPr="00B30115" w:rsidRDefault="00C114ED" w:rsidP="00C114ED">
+    <w:p w14:paraId="75CFBB3E" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="0027620C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:numPr>
-[...8 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Påkalla hjälp från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027620C">
+        <w:t>arbetskamrater</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="29D43C43" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00693FA6">
+    <w:p w14:paraId="11C7F225" w14:textId="5E3648C6" w:rsidR="00F73B4B" w:rsidRPr="00214B0E" w:rsidRDefault="00F73B4B" w:rsidP="0027620C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Larma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4F2E1D" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="0027620C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t xml:space="preserve">Ring vid behov </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027620C">
+        <w:t>polisen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t xml:space="preserve"> på tel. 112 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CB14DC" w14:textId="6DCD3C4F" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00D74251">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Om möjligt skall polis mötas av personal i entrén, så att de snabbt kan komma till rätt plats i lokalen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEC1CCE" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00D74251">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> hotfull situation</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc233198574"/>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Viktiga telefonnummer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E18AD7B" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRPr="00B30115" w:rsidRDefault="00CB1FA1" w:rsidP="00693FA6">
-[...19 lines deleted...]
-        <w:t>arbetskamrater</w:t>
+    <w:p w14:paraId="0F19DF5C" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00D74251">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Telefonnummer till väktare eller ordningsvakt, NÄL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
+        <w:br/>
+        <w:t>Internt: 556 69 Externt: 010-435 66 69 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C42B0A" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRPr="00B30115" w:rsidRDefault="00CB1FA1" w:rsidP="00B30115">
-[...12 lines deleted...]
-        <w:t>Ring vid behov polisen på tel. 112</w:t>
+    <w:p w14:paraId="6E9A7BB3" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00214B0E">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>NU-sjukvårdens tjänsteperson i beredskap 010-435 00 00  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B3F2EE" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRPr="00B30115" w:rsidRDefault="00CB1FA1" w:rsidP="00B30115">
-[...12 lines deleted...]
-        <w:t>Om möjligt skall polis mötas av personal i entrén, så att de snabbt kan komma till rätt plats i lokalen</w:t>
+    <w:p w14:paraId="37887378" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00214B0E">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Akut till Räddningstjänst, Polis och ambulans 112  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7079CB41" w14:textId="77777777" w:rsidR="00C114ED" w:rsidRDefault="00C114ED" w:rsidP="00CB1FA1">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="08C29CBC" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00214B0E">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Polis - inte brådskande 114 14  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4F805CF8" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRPr="00DD7B17" w:rsidRDefault="00CB1FA1" w:rsidP="00DD7B17">
+    <w:p w14:paraId="7F09FA96" w14:textId="0E1DE5C0" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00DD5311">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Trygghetscentralen 010-435 66 71</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDF4294" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00EA66F5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>telefonnummer</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc233198575"/>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Åtgärder efter en hot- och våldshändelse</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7B6EF6" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00C114ED">
-[...72 lines deleted...]
-        <w:r>
+    <w:p w14:paraId="08735765" w14:textId="31A8DC58" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00214B0E">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Chefen ansvarar för åtgärder efter en hot och våldshändelse, se länk </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00214B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Arbetet mot hot och våld för Barn- och ungdomspsykiatri NU-sjukvården</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="25D08BC9" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00DD7B17">
+    <w:p w14:paraId="4BEC7FB4" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="0027620C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc233198576"/>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Dokumentation av resultatet av skattningen med BVC</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5977656C" w14:textId="4DC7DB3C" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00881B94">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Resultatet av skattningen i kvantitativa mått ska dokumenteras under sökordet bedömningsinstrumentet i Melior. Rekommendationen är att dokumentera skattningen utifrån de sex BVC beteenden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547AD0C7" w14:textId="42FAEF13" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00881B94">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Förvirring</w:t>
+      </w:r>
+      <w:r w:rsidR="00491903">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A83564" w14:textId="6EAA9CBA" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00881B94">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Retlig</w:t>
+      </w:r>
+      <w:r w:rsidR="00491903">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1501A9" w14:textId="465DC6C4" w:rsidR="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00881B94">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Bullrig</w:t>
+      </w:r>
+      <w:r w:rsidR="00491903">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8BBD5F" w14:textId="7011A08A" w:rsidR="00574EBE" w:rsidRPr="00214B0E" w:rsidRDefault="00574EBE" w:rsidP="00881B94">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r>
-        <w:t>Dokumentation av resultatet av skattningen med BVC</w:t>
+        <w:t>Fysiskt hotfull</w:t>
+      </w:r>
+      <w:r w:rsidR="00491903">
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8F6CC5" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00DD7B17">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="65A2C617" w14:textId="55FE3820" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00F10B4B" w:rsidP="00574EBE">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Resultatet av skattningen i kvantitativa mått ska dokumenteras under sökordet bedömningsinstrumentet i Melior. Rekommendationen är att dokumentera skattningen utifrån de sex BVC beteenden:</w:t>
+        <w:t>Verbalt hotfull</w:t>
+      </w:r>
+      <w:r w:rsidR="00491903">
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354C97BC" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00DD7B17">
-[...11 lines deleted...]
-        <w:t>BVC</w:t>
+    <w:p w14:paraId="30963D1E" w14:textId="0C228275" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00881B94">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Attackerar föremål</w:t>
+      </w:r>
+      <w:r w:rsidR="00491903">
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5665DCCA" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00DD7B17">
-[...11 lines deleted...]
-        <w:t>Förvirring:</w:t>
+    <w:p w14:paraId="16C749DF" w14:textId="7DAC2A73" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00881B94">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Totalpoäng:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD414E4" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00DD7B17">
-[...11 lines deleted...]
-        <w:t>Retlig:</w:t>
+    <w:p w14:paraId="4E24BEE9" w14:textId="3156C150" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00026C45">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Gränsvärden till BVC finns i bilagan, dokumentera gränsvärdet. Observera! Tolkning och bedömning av det kvantitativa resultatet dokumenteras under sökordet bedömning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F322AB3" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00DD7B17">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="72BCBECB" w14:textId="535270E1" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00FC686D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc233198577"/>
+      <w:r w:rsidRPr="00214B0E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Riskbedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="129CCD87" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00DD7B17">
-[...11 lines deleted...]
-        <w:t>Fysiskt hotfull:</w:t>
+    <w:p w14:paraId="4DF05CE5" w14:textId="6E7D0755" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00214B0E">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Resultatet av skattningen med BVC ska vägas samman med den kliniska bedömningen av patienten. Under sökordet bedömning sammanfattas medarbetarens bedömning om risken för hot och våld bedöms som låg, medel, hög eller svårbedömd. Vid medel, hög eller svårbedömd risk ska läkare alltid kontaktas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248565DF" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00DD7B17">
-[...11 lines deleted...]
-        <w:t>Verbalt hotfull:</w:t>
+    <w:p w14:paraId="19288D71" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00214B0E">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Vid medel eller hög risk, ska våldsrisken följas upp. Detta fortsätter tills resultat av riskbedömningen visar sig vara låg. Vid låg risk behövs ingen fortsatt skattning utifrån hot och våld, utan ska återupptas vid eventuellt förändrat beteende. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA1EDD6" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00DD7B17">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="43C6F022" w14:textId="4D8F289C" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00FC686D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc233198578"/>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Ansvariga</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="5B2DEBB4" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00DD7B17">
-[...1 lines deleted...]
-        <w:t>Totalpoäng:</w:t>
+    <w:p w14:paraId="41F71827" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00214B0E">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Ansvariga för att rutinen följs är Verksamhetschef, enhetschef och medicinsk ledningsansvarig läkare.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB844BE" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00CB1FA1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3F6654CD" w14:textId="0815D5B2" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00FC686D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc233198579"/>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Uppföljning och utvärdering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="3731D32A" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00DD7B17">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Gränsvärden till BVC finns i bilagan, dokumentera gränsvärdet. Observera! Tolkning och bedömning av det kvantitativa resultatet dokumenteras under sökordet bedömning. </w:t>
+    <w:p w14:paraId="73283362" w14:textId="32A62455" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00CF6374">
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Verksamheten ansvarar för att följa upp att rutinen följs. Avsteg från rutinen rapporteras i MedControl PRO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7EB732" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRPr="007D1E4B" w:rsidRDefault="00CB1FA1" w:rsidP="00CB1FA1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="68483441" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00FC686D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc233198580"/>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Länkar och referenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5146B0D6" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00727CC4">
-[...103 lines deleted...]
-        <w:r>
+    <w:p w14:paraId="350992FB" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00FC686D">
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00214B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Arbetet mot hot och våld för Barn- och ungdomspsykiatri NU-sjukvården</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7CBC6338" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00374395">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="0040438D">
+    <w:p w14:paraId="4B587A34" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00FC686D">
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00214B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Säkerhetshandbok NU-sjukvården</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="623760DD" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00374395">
-[...6 lines deleted...]
-        <w:r>
+    <w:p w14:paraId="1C55009F" w14:textId="77777777" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00FC686D">
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00214B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Bröset Violence Checklist</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="018BF281" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00374395">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="63F1BD97">
+    <w:p w14:paraId="0405A48A" w14:textId="39B2ACF2" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00FC686D">
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00214B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Risk Assessment - Broset Violence Checklist (BVC) (risk-assessment.no)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70E2E7C5" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRPr="00A60E83" w:rsidRDefault="00CB1FA1" w:rsidP="00374395">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="63F1BD97">
+    <w:p w14:paraId="18C60713" w14:textId="38951BE1" w:rsidR="00FC686D" w:rsidRDefault="00214B0E" w:rsidP="00CF6374">
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00214B0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Nationella vård- och insatsprogram (vardochinsats.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BE27783" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00CB1FA1">
-[...11 lines deleted...]
-    <w:p w14:paraId="4A0FC736" w14:textId="5EFF0064" w:rsidR="00374395" w:rsidRDefault="00374395">
+    <w:p w14:paraId="2C7F4EE2" w14:textId="77777777" w:rsidR="00FC686D" w:rsidRDefault="00FC686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5A4EAA" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00E12258">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="227124E6" w14:textId="1D7D7FAD" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="009F5D00">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc233198581"/>
+      <w:r w:rsidRPr="00214B0E">
         <w:lastRenderedPageBreak/>
         <w:t>Bilaga</w:t>
       </w:r>
+      <w:r w:rsidR="009F5D00">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Bröstet</w:t>
+      </w:r>
+      <w:r w:rsidR="00861183">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Violence</w:t>
+      </w:r>
+      <w:r w:rsidR="00861183">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>Checklist(BVC)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="5588A6C0" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00CB1FA1">
-[...41 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="383D586F" w14:textId="6BBEF799" w:rsidR="00214B0E" w:rsidRDefault="00591171" w:rsidP="00C40788">
+      <w:r w:rsidRPr="00214B0E">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78537A64" wp14:editId="358B3F9F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="362B37D7" wp14:editId="31ABB09A">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>-23495</wp:posOffset>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>835025</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>41910</wp:posOffset>
+              <wp:posOffset>254000</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6363970" cy="6486525"/>
-            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:extent cx="5669915" cy="5788660"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="2540"/>
             <wp:wrapNone/>
-            <wp:docPr id="5" name="Bildobjekt 5"/>
+            <wp:docPr id="346754220" name="Bildobjekt 4" descr="En bild som visar text, skärmbild, Teckensnitt, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-[...262 lines deleted...]
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="346754220" name="Bildobjekt 4" descr="En bild som visar text, skärmbild, Teckensnitt, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6111092" cy="7919877"/>
+                      <a:ext cx="5669915" cy="5788660"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00F70C23">
+    </w:p>
+    <w:p w14:paraId="08FB8344" w14:textId="2B878458" w:rsidR="00591171" w:rsidRDefault="00591171" w:rsidP="00C40788"/>
+    <w:p w14:paraId="51483293" w14:textId="1822024D" w:rsidR="00591171" w:rsidRDefault="00591171" w:rsidP="00C40788"/>
+    <w:p w14:paraId="10709ED2" w14:textId="1600C4FA" w:rsidR="00591171" w:rsidRDefault="00591171" w:rsidP="00C40788"/>
+    <w:p w14:paraId="77A41E21" w14:textId="6A4792FC" w:rsidR="00591171" w:rsidRDefault="00591171" w:rsidP="00C40788"/>
+    <w:p w14:paraId="17B1941A" w14:textId="48DB91EB" w:rsidR="00591171" w:rsidRDefault="00591171" w:rsidP="00C40788"/>
+    <w:p w14:paraId="07789B69" w14:textId="3EAD2389" w:rsidR="00591171" w:rsidRDefault="00591171" w:rsidP="00C40788"/>
+    <w:p w14:paraId="3A026C36" w14:textId="56174490" w:rsidR="00591171" w:rsidRDefault="00591171" w:rsidP="00C40788"/>
+    <w:p w14:paraId="75064B7C" w14:textId="3981D934" w:rsidR="00591171" w:rsidRDefault="00591171" w:rsidP="00C40788"/>
+    <w:p w14:paraId="230BA0D8" w14:textId="77777777" w:rsidR="00591171" w:rsidRDefault="00591171" w:rsidP="00C40788"/>
+    <w:p w14:paraId="24C13DCE" w14:textId="1DAB9546" w:rsidR="00591171" w:rsidRDefault="00591171" w:rsidP="00C40788"/>
+    <w:p w14:paraId="7A6EDCD3" w14:textId="4556EF09" w:rsidR="00591171" w:rsidRDefault="00591171" w:rsidP="00C40788"/>
+    <w:p w14:paraId="25CE90F3" w14:textId="77777777" w:rsidR="00591171" w:rsidRDefault="00591171" w:rsidP="00C40788"/>
+    <w:p w14:paraId="5FB8A169" w14:textId="77777777" w:rsidR="00BA1B6F" w:rsidRDefault="00BA1B6F" w:rsidP="00C40788"/>
+    <w:p w14:paraId="38A99595" w14:textId="72D970ED" w:rsidR="00591171" w:rsidRDefault="00591171" w:rsidP="00C40788"/>
+    <w:p w14:paraId="0ABFF26A" w14:textId="77777777" w:rsidR="00591171" w:rsidRDefault="00591171" w:rsidP="00C40788"/>
+    <w:p w14:paraId="6A16F56E" w14:textId="6CF896F3" w:rsidR="00591171" w:rsidRDefault="00591171" w:rsidP="00C40788"/>
+    <w:p w14:paraId="283F1136" w14:textId="77777777" w:rsidR="00E64B3E" w:rsidRDefault="00E64B3E" w:rsidP="00C40788">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620AA8C8" w14:textId="77777777" w:rsidR="00E64B3E" w:rsidRDefault="00E64B3E" w:rsidP="00C40788">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2476651B" w14:textId="168406EE" w:rsidR="00214B0E" w:rsidRPr="008E6FE7" w:rsidRDefault="00214B0E" w:rsidP="00C40788">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>© Copyright</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B85" w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Linaker</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B85" w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&amp; Bush Iversen (1995)</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B85" w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Almvik</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B85" w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&amp; Woods (2000). All</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B85" w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rights</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B85" w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reserved, do not</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B85" w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B85" w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>without</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B85" w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B85" w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>written</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B85" w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>permission</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B85" w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B85" w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the copyright</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B85" w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6FE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>holders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AD0D9E" w14:textId="6D630163" w:rsidR="00D055D5" w:rsidRDefault="00D055D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D117AEC" w14:textId="5C1C2407" w:rsidR="00214B0E" w:rsidRPr="00214B0E" w:rsidRDefault="00214B0E" w:rsidP="00126A8D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc233198582"/>
+      <w:r w:rsidRPr="00214B0E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Barn- och</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32CD9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214B0E">
+        <w:t>ungdomspsykiatriska akutmottagning, NU-sjukvården</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="639EECD5" w14:textId="226E05B6" w:rsidR="002B0568" w:rsidRDefault="008B14BA" w:rsidP="00E32CD9">
+      <w:r w:rsidRPr="00214B0E">
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="330A11CE" wp14:editId="3345D9D2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>570230</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>871220</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5669915" cy="7341870"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1409591661" name="Bildobjekt 3" descr="En bild som visar text, kvitto, Parallell, linje&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1409591661" name="Bildobjekt 3" descr="En bild som visar text, kvitto, Parallell, linje&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5669915" cy="7341870"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00214B0E" w:rsidRPr="00214B0E">
+        <w:t>Enhet:</w:t>
+      </w:r>
+      <w:r w:rsidR="00591171">
+        <w:t xml:space="preserve"> ________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00214B0E" w:rsidRPr="00214B0E">
+        <w:t>Namn:</w:t>
+      </w:r>
+      <w:r w:rsidR="00591171">
+        <w:t xml:space="preserve"> ________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
         <w:t>Personnummer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F70C23">
-        <w:tab/>
+      <w:r w:rsidR="00591171">
+        <w:t xml:space="preserve"> __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F211E5E" w14:textId="77777777" w:rsidR="00CB1FA1" w:rsidRDefault="00CB1FA1" w:rsidP="00CB1FA1">
-[...173 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId26"/>
+    <w:sectPr w:rsidR="002B0568" w:rsidSect="002D6023">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05A57212" w14:textId="77777777" w:rsidR="00BD2832" w:rsidRDefault="00BD2832">
+    <w:p w14:paraId="4CC020E1" w14:textId="77777777" w:rsidR="00334261" w:rsidRDefault="00334261">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58225A6C" w14:textId="77777777" w:rsidR="00BD2832" w:rsidRDefault="00BD2832">
+    <w:p w14:paraId="5EA830F6" w14:textId="77777777" w:rsidR="00334261" w:rsidRDefault="00334261">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="79459A9B" w14:textId="77777777" w:rsidR="00BD2832" w:rsidRDefault="00BD2832">
+    <w:p w14:paraId="2F18F366" w14:textId="77777777" w:rsidR="00334261" w:rsidRDefault="00334261">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="VGR Sans">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-    <w:notTrueType/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CA84BDF" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w14:paraId="5F73B29B" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...23 lines deleted...]
-        <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:id w:val="-2070031421"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="7D2A00AE" w14:textId="77777777" w:rsidR="00C50EE5" w:rsidRPr="001D51B8" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+        <w:pPr>
+          <w:pStyle w:val="Sidfot"/>
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="001D51B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="001D51B8">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="001D51B8">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="001D51B8">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="001D51B8">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="001D51B8">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:sdtContent>
-[...51 lines deleted...]
-  </w:p>
+        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (</w:t>
+        </w:r>
+        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5157B61E" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2376AB37" wp14:editId="1A9314A8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Bildobjekt 4">
+          <wp:docPr id="7" name="Bildobjekt 7">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="7" name="Bildobjekt 7">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="530F1347" w14:textId="77777777" w:rsidR="00BD2832" w:rsidRDefault="00BD2832"/>
+    <w:p w14:paraId="326E9BCD" w14:textId="77777777" w:rsidR="00334261" w:rsidRDefault="00334261"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74A8260E" w14:textId="77777777" w:rsidR="00BD2832" w:rsidRDefault="00BD2832">
+    <w:p w14:paraId="55F9C197" w14:textId="77777777" w:rsidR="00334261" w:rsidRDefault="00334261">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="412A6CFA" w14:textId="77777777" w:rsidR="00BD2832" w:rsidRDefault="00BD2832">
+    <w:p w14:paraId="1F8E2FE6" w14:textId="77777777" w:rsidR="00334261" w:rsidRDefault="00334261">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B9A43DB" w14:textId="77777777" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="365C37CB" wp14:editId="0AD527B6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w14:paraId="178C22F0" w14:textId="77777777" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="365C37CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w14:paraId="178C22F0" w14:textId="77777777" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="788FEAC4" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B4EAFF3" w14:textId="77777777" w:rsidR="008A4EB9" w:rsidRPr="00AC09EE" w:rsidRDefault="00E93DF6" w:rsidP="00E93DF6">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
-    <w:r w:rsidRPr="00762EE0">
-[...78 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376BA92B" wp14:editId="384595A3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657215" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E61371A" wp14:editId="628BACF2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-66040</wp:posOffset>
+                <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4669200" cy="2160000"/>
+              <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapTopAndBottom/>
+              <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4669200" cy="2160000"/>
+                        <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+                        <w:p w14:paraId="0508813E" w14:textId="77777777" w:rsidR="00AC09EE" w:rsidRDefault="00AC09EE" w:rsidP="00AC09EE">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
-              <wp14:sizeRelV relativeFrom="margin">
-[...1 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="376BA92B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2E61371A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251675649;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251657215;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+                  <w:p w14:paraId="0508813E" w14:textId="77777777" w:rsidR="00AC09EE" w:rsidRDefault="00AC09EE" w:rsidP="00AC09EE">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3286,154 +3612,366 @@
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C063CDC"/>
+    <w:tmpl w:val="0406AB4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03B6CFDA"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="028B3B71"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3EACCE00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="030D2805"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01F8C82E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3502,51 +4040,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07574984"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="391096C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3615,387 +4302,196 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0ABC7152"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F84694E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...27 lines deleted...]
-      <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-      </w:rPr>
-[...196 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4182,50 +4678,497 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19127B8B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A860040C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19965527"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E45E7ED2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BB535DA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="65CEE87E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4295,51 +5238,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4408,277 +5351,1058 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207B56B4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9A84EDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="E6E20874">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24016062"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A0EE48CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27D713A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B3E262A6"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="398AE7F6">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="339090B4">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A0D5D33"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7A4C4676"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="DF5422B6">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="BCF23D92">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="D1983E32">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AA700C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FBAE0E9C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E996D84"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="544EB85C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="305901D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BEC2979A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4774,51 +6498,349 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="394971DD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F0707E16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="399A0F07"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="80FA80CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4888,250 +6910,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EB199FA"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D8972B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D77683DC"/>
-[...79 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="12245176"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5200,51 +7136,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5341,51 +7277,647 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="481F0F96"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4366288E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B110610"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A1F6E428"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EA724F1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F6DE6188"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="501622B2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="59626A5E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5454,51 +7986,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53E24037"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0FF69A5E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5568,164 +8213,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54C2603C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="63426DB0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="A5509270">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="9CBA119E">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="5D02A04C">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5794,336 +8475,760 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60A2641C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BD482A6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="965E091A">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="611E0E60"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="71786998"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="666621C7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="05E43862"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="681D5F30"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F53467C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C110E01"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F7842A70"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86780FD4">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A1CED29A">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="D51C1C96">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F1A87FF6">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A7282CAE">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="9B78F65C">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CBF4E890">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5B02D42E">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -6192,336 +9297,462 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="7"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73F25982"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4560EC18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7A5699B2">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="ADCE52F8">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="50F8C9E2">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6E02C7C0">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="BC78EDDE">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FBB04638">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="509259A0">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B25C1062">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="743846CD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F7EEED0C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75EA56A0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FAB23350"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6590,51 +9821,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DBD0189"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="46B054DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6703,832 +10083,838 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1699357015">
+  <w:num w:numId="1" w16cid:durableId="2007440161">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2102019340">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1955600679">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1923490865">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1729768576">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="932930495">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="316885082">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="209924467">
+  <w:num w:numId="8" w16cid:durableId="726296716">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2073190661">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1784688560">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1705911172">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="693389359">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2088917198">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1017735673">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="676074805">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1459647998">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2125078703">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="77948277">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="870336694">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="979309494">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1096244982">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1245337369">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1875121084">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="168059717">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="272827515">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="513884120">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="778069808">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1888445870">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="691684357">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2128309262">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1245648837">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1286812932">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="2034643880">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="938216894">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="67264149">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1898734960">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="802044405">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1221014591">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="190850234">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1938755727">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1486430631">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1298023923">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="721908565">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1615333128">
+  <w:num w:numId="44" w16cid:durableId="922884293">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1378777381">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="750196556">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="911429524">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1993213010">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1006593040">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1680617398">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1171095186">
-[...89 lines deleted...]
-  <w:num w:numId="34" w16cid:durableId="856193508">
+  <w:num w:numId="51" w16cid:durableId="1241333501">
     <w:abstractNumId w:val="26"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
+    <w:rsid w:val="00005361"/>
+    <w:rsid w:val="00006B85"/>
     <w:rsid w:val="00006D2A"/>
+    <w:rsid w:val="00007CF6"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002327F"/>
+    <w:rsid w:val="00017F3E"/>
+    <w:rsid w:val="00024DC6"/>
+    <w:rsid w:val="00026C45"/>
     <w:rsid w:val="00030DDD"/>
+    <w:rsid w:val="00030FA9"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00040975"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="0006761F"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="0007057F"/>
+    <w:rsid w:val="0007743A"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="0008787C"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A26A7"/>
+    <w:rsid w:val="000A0B9A"/>
+    <w:rsid w:val="000A5BED"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000B7E11"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
+    <w:rsid w:val="00103F44"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00126A8D"/>
     <w:rsid w:val="00131B08"/>
+    <w:rsid w:val="00131C1A"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
+    <w:rsid w:val="00134958"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="001444C8"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
-    <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
-    <w:rsid w:val="00184167"/>
+    <w:rsid w:val="00185CA6"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="00192A0A"/>
+    <w:rsid w:val="00193D6B"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A01C4"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001B18EE"/>
-    <w:rsid w:val="001B6920"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="0020517A"/>
-    <w:rsid w:val="00210E6B"/>
+    <w:rsid w:val="001D51B8"/>
+    <w:rsid w:val="001D591D"/>
+    <w:rsid w:val="001E5552"/>
+    <w:rsid w:val="001F1A29"/>
+    <w:rsid w:val="00206035"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00214B0E"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002206C1"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00236C6F"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
-    <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="0026140A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="002679E3"/>
+    <w:rsid w:val="00273EE2"/>
+    <w:rsid w:val="0027620C"/>
+    <w:rsid w:val="002778BD"/>
     <w:rsid w:val="00280A85"/>
-    <w:rsid w:val="00283039"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="00295D09"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002A7450"/>
+    <w:rsid w:val="002B0568"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
+    <w:rsid w:val="002F39DC"/>
+    <w:rsid w:val="002F3CA3"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="0031684E"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="00330F6A"/>
+    <w:rsid w:val="00334261"/>
+    <w:rsid w:val="00334276"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00374395"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003C6905"/>
+    <w:rsid w:val="003C73F2"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="004043A0"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
-    <w:rsid w:val="00414DAC"/>
+    <w:rsid w:val="00417945"/>
+    <w:rsid w:val="00420045"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="004252D1"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="00452FC9"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="0046320B"/>
+    <w:rsid w:val="00463CFE"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="0047039F"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
+    <w:rsid w:val="00491903"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B674A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004B5391"/>
+    <w:rsid w:val="004C1B36"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E459A"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="00504388"/>
+    <w:rsid w:val="005116E3"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00562AAF"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
-    <w:rsid w:val="0057203B"/>
+    <w:rsid w:val="00574EBE"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="00583634"/>
+    <w:rsid w:val="00585248"/>
+    <w:rsid w:val="00591171"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B394A"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C2D6A"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C4AFC"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E541E"/>
+    <w:rsid w:val="00600552"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
-    <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="0065540C"/>
+    <w:rsid w:val="0065270C"/>
     <w:rsid w:val="0065595B"/>
-    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="00661528"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="006769DA"/>
+    <w:rsid w:val="00682812"/>
     <w:rsid w:val="00685193"/>
-    <w:rsid w:val="00691BF3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00693FA6"/>
+    <w:rsid w:val="006919B0"/>
+    <w:rsid w:val="00691E6D"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B266D"/>
-    <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D54BF"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
-    <w:rsid w:val="006F0C86"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="007064C6"/>
+    <w:rsid w:val="00700F01"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00727CC4"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
+    <w:rsid w:val="00733D60"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="00747066"/>
+    <w:rsid w:val="007510ED"/>
+    <w:rsid w:val="00752110"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="007569B5"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
-    <w:rsid w:val="00763873"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00785510"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A40B3"/>
+    <w:rsid w:val="007A51FA"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007C08D6"/>
+    <w:rsid w:val="007A6D06"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00801463"/>
-    <w:rsid w:val="00803FEF"/>
+    <w:rsid w:val="00800EE5"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="00822443"/>
+    <w:rsid w:val="008260F5"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="008375A2"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00847CA1"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00861183"/>
+    <w:rsid w:val="008644C9"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="00884ACF"/>
-    <w:rsid w:val="00892377"/>
+    <w:rsid w:val="00881B94"/>
+    <w:rsid w:val="00892A20"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
+    <w:rsid w:val="008B14BA"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008C4B27"/>
-    <w:rsid w:val="008C4D25"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008E1A35"/>
+    <w:rsid w:val="008D12C9"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
+    <w:rsid w:val="008E6FE7"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F50F3"/>
+    <w:rsid w:val="008F2EA6"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
-    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00957D35"/>
-    <w:rsid w:val="00964A40"/>
+    <w:rsid w:val="00962E0F"/>
+    <w:rsid w:val="0096679A"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00994249"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C248C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
+    <w:rsid w:val="009E05A9"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
-    <w:rsid w:val="009F164D"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
-    <w:rsid w:val="009F7B57"/>
+    <w:rsid w:val="009F5D00"/>
+    <w:rsid w:val="009F6C2D"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A22363"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A577D9"/>
+    <w:rsid w:val="00A62080"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A73F1C"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA3115"/>
+    <w:rsid w:val="00AA3996"/>
+    <w:rsid w:val="00AA6D28"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AC09EE"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC6D42"/>
     <w:rsid w:val="00AD73EC"/>
-    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF6051"/>
+    <w:rsid w:val="00B01609"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B05AC6"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B20D1F"/>
-    <w:rsid w:val="00B30115"/>
     <w:rsid w:val="00B33FDD"/>
+    <w:rsid w:val="00B351E3"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B46495"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B52135"/>
+    <w:rsid w:val="00B50D1B"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B80692"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA1B6F"/>
+    <w:rsid w:val="00BA616A"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BD2832"/>
+    <w:rsid w:val="00BE3686"/>
+    <w:rsid w:val="00BE61B0"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF4421"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C114ED"/>
-    <w:rsid w:val="00C148D8"/>
+    <w:rsid w:val="00C23961"/>
+    <w:rsid w:val="00C2650E"/>
+    <w:rsid w:val="00C34B32"/>
+    <w:rsid w:val="00C36327"/>
+    <w:rsid w:val="00C40754"/>
+    <w:rsid w:val="00C40788"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
-    <w:rsid w:val="00C52E98"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA26E7"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
+    <w:rsid w:val="00CB1BDA"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB1FA1"/>
     <w:rsid w:val="00CC167C"/>
-    <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF6374"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D00726"/>
+    <w:rsid w:val="00CF7E50"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D055D5"/>
+    <w:rsid w:val="00D06A6D"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D35D17"/>
+    <w:rsid w:val="00D37739"/>
+    <w:rsid w:val="00D37968"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D75A57"/>
+    <w:rsid w:val="00D5481C"/>
+    <w:rsid w:val="00D6108D"/>
+    <w:rsid w:val="00D74251"/>
+    <w:rsid w:val="00D76E96"/>
+    <w:rsid w:val="00D8412F"/>
+    <w:rsid w:val="00D846D7"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DC396A"/>
-    <w:rsid w:val="00DD7B17"/>
+    <w:rsid w:val="00DC295B"/>
+    <w:rsid w:val="00DC5E08"/>
+    <w:rsid w:val="00DC75A6"/>
+    <w:rsid w:val="00DD5311"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF04C7"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E12258"/>
-    <w:rsid w:val="00E2650C"/>
+    <w:rsid w:val="00E138B9"/>
+    <w:rsid w:val="00E22559"/>
+    <w:rsid w:val="00E32524"/>
+    <w:rsid w:val="00E32CD9"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E64B3E"/>
+    <w:rsid w:val="00E67BB9"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E93DF6"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA66F5"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
-    <w:rsid w:val="00EC0EBA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EC3C32"/>
+    <w:rsid w:val="00EC0DD5"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00EC57F5"/>
+    <w:rsid w:val="00EC76AB"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F14C36"/>
+    <w:rsid w:val="00F065B0"/>
+    <w:rsid w:val="00F10B4B"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F26754"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F74049"/>
+    <w:rsid w:val="00F73B4B"/>
     <w:rsid w:val="00F86F47"/>
-    <w:rsid w:val="00F9061C"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F9514D"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FB6B6B"/>
-    <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC63D5"/>
+    <w:rsid w:val="00FC686D"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE61FE"/>
-    <w:rsid w:val="00FF0677"/>
+    <w:rsid w:val="00FF3EB9"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="029AF6AF"/>
-[...13 lines deleted...]
-    <w:rsid w:val="61CD5B97"/>
+    <w:rsid w:val="081949E3"/>
+    <w:rsid w:val="175619F6"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="691DC8A8"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6BEFE541"/>
-[...1 lines deleted...]
-    <w:rsid w:val="792D5B7B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1FE2B7EB"/>
+  <w14:docId w14:val="4D0275B2"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{FF6715FE-F393-4342-B19D-6A43E2FC4D38}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7866,128 +11252,129 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006B266D"/>
+    <w:rsid w:val="00F26754"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="006B266D"/>
+    <w:rsid w:val="007A6D06"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="VGR Sans" w:eastAsia="MS Gothic" w:hAnsi="VGR Sans"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00AF6051"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00AF6051"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
@@ -8210,56 +11597,57 @@
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="006B266D"/>
+    <w:rsid w:val="007A6D06"/>
     <w:rPr>
-      <w:rFonts w:ascii="VGR Sans" w:eastAsia="MS Gothic" w:hAnsi="VGR Sans"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -8281,51 +11669,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="15"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -8371,226 +11759,219 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00AF6051"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00AF6051"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="24"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00EC76AB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="0007743A"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="0007743A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="0007743A"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="0007743A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00EC76AB"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00EC76AB"/>
     <w:pPr>
-      <w:ind w:left="480"/>
+      <w:ind w:left="1361"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -8627,66 +12008,65 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC4B53"/>
+    <w:rsid w:val="00AF6051"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="VGR Sans Medium" w:hAnsi="VGR Sans Medium"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
@@ -9723,51 +13103,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="25"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -9895,205 +13275,3863 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A73F1C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE61B0"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:bCs w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D54BF"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009F7B57"/>
+    <w:rsid w:val="002778BD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
-    <w:rsid w:val="009F7B57"/>
+    <w:rsid w:val="002778BD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalwebb">
-[...45 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="382758774">
+    <w:div w:id="774248160">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="36129104">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="564878243">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="963923750">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="850727116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1947276117">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="622618998">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1332563582">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2018579587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1653874566">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1702122799">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="31732901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1088036253">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="578566381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="107433555">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1759713983">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="597256482">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="361790255">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1407457623">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="455411062">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1089695256">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1995985874">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1980070108">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1364936797">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="964117900">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="391656227">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1294600601">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1294486520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="897787318">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="340205574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="257376806">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1034042326">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="618267142">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="826409169">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1798570153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1307854192">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1938322949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1144270796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1103039266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="786386256">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="74134767">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1124885433">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1570000505">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="377359391">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2057313713">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="561718357">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1982299588">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2102026396">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1680085926">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1479683925">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1679191978">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1863351121">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2103603411">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2003772627">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="975330832">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="967277196">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2041541675">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1247961606">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="431560097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1054308982">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="456685308">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1412308976">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1518231456">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="456146119">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1121461145">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="716318376">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="383725888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="22903126">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="28145750">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="562956300">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1310014740">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1192844075">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="813839755">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="751589544">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1111435268">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1178038515">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="912397603">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1717117385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="581330500">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1975938828">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1247500381">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="253125569">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="181357229">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1655573011">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="153566416">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="66346889">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="538325519">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="116489557">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1229654572">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1017072925">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1747875991">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1867013185">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1371690386">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1510370074">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1766533344">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="787048470">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="690184696">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="427819207">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1816409941">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1534149965">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1183393828">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="317467508">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="542524231">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="152792885">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2038388420">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1264922337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1960334974">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1135954250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1052385592">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1788116717">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1718234678">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1808543580">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1928419142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1119570489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2085687088">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="557935696">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1924413834">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="249432578">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2133353358">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1723090121">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1597859537">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="121769764">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1515462168">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="158158341">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="871841107">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="611522022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="939291924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1439448514">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1330215991">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2030787986">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1595555557">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1592620480">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="147867198">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1597060356">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="271785502">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1234975656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1120607580">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="942224807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="954941614">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="783496243">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="31196754">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="310184464">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1024554468">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1564945317">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1717703001">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2093970251">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="986783377">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="813911348">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="770318372">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2131700016">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1293319001">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1616982427">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1664435215">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1656951058">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="503714607">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="200483259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="142433213">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1770084774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1940408369">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="299388016">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1914925891">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1990018103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="294719280">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="853812428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="975374427">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="424569379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2013681622">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1491485162">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1219898150">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1453984935">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="753629949">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1473254453">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1231383619">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1573154867">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1833325710">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2042196287">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="483159625">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="270473954">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1752848643">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1979408142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="803281328">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="382289360">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1799833135">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="104354855">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="118107489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1931812047">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="889223900">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1919753253">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1440949463">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1626811953">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="480970998">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1438716588">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1590195307">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1268465417">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1194417679">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="280888010">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="390349743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="872498736">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1224754638">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="241645288">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="88819340">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="367030520">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="243419555">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="354654">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1565600237">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1881548409">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="240334752">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="421994505">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="311373016">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1568765840">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2082673370">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="899708840">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="543753989">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1630741878">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1125465399">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="174929158">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1289624905">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2068801871">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="532962726">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1184245838">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1183781565">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1708145345">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="327369640">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="642201909">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="827598825">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="864294690">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="347097542">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1597208648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="306935707">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="745341333">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="969359937">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1365055213">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2134863285">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1588005412">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="595598446">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1226717248">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="249315679">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="67849228">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="271936193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="299920679">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="289168711">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="457450281">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2131243141">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="93282426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1445684534">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2109305623">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1610506050">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="104466617">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776677873">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="289014953">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1440415994">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="16539625">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="246619918">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1768426200">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2030833285">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="537206024">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1030648596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1705212952">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1798600254">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1825781513">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1199930992">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="510144845">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1151868702">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="240650182">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1300653484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="192812953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="286199866">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1799373586">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="108357194">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="619993040">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="856574657">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="687409493">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="653526512">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="298920751">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2063138844">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1400127361">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1123184115">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="533035938">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1763836502">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1473523288">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="951865901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2360160">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="493648541">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="73019185">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="363944711">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="818955623">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2069379039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1111244432">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1104693144">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1436559621">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1916813709">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1453211855">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="551309324">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1977291406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1053961724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1857620124">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="861431696">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="423766289">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2029484703">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2010206538">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="137311015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1559781042">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2074346978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-67/surrogate/Arbetet%20mot%20hot%20och%20v%c3%a5ld%20f%c3%b6r%20Barn-%20och%20ungdomspsykiatri%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardochinsats.se/schizofreni-och-liknande-tillstaand/kartlaeggning-och-utredning/metoder-foer-att-bedoema-risk-foer-vaald/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/sakerhet-och-krisberedskap/vaktare--ordningsvakt/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.risk-assessment.no/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.risk-assessment.no/files/bvc-versions/bvc-svensk-2.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10099-1908350447-40/SURROGATE/S%c3%a4kerhetshandbok%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-67/surrogate/Arbetet%20mot%20hot%20och%20v%c3%a5ld%20f%c3%b6r%20Barn-%20och%20ungdomspsykiatri%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/sakerhet-och-krisberedskap/vaktare--ordningsvakt/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.risk-assessment.no/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.risk-assessment.no/files/bvc-versions/bvc-svensk-2.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10099-1908350447-40/SURROGATE/S%c3%a4kerhetshandbok%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-67/surrogate/Arbetet%20mot%20hot%20och%20v%c3%a5ld%20f%c3%b6r%20Barn-%20och%20ungdomspsykiatri%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardochinsats.se/schizofreni-och-liknande-tillstaand/kartlaeggning-och-utredning/metoder-foer-att-bedoema-risk-foer-vaald/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-67/surrogate/Arbetet%20mot%20hot%20och%20v%c3%a5ld%20f%c3%b6r%20Barn-%20och%20ungdomspsykiatri%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -10376,56 +17414,165 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>8265</Characters>
+  <Pages>10</Pages>
+  <Words>1866</Words>
+  <Characters>9895</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9805</CharactersWithSpaces>
+  <CharactersWithSpaces>11738</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="30" baseType="variant">
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vgregion.se/sprak</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2490474</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs10135-794280002-23/surrogate/Strategi f%c3%b6r omst%c3%a4llningen av h%c3%a4lso-och sjukv%c3%a5rden i V%c3%a4stra G%c3%b6talandsregionen 2023 - 2027.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048634</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc83802185</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc83802184</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441850</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc83802183</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Lokal rutin för arbetet mot hot och våld för Barn- och ungdomspsykiatri akutmottagning NU-sjukvården</dc:title>
+  <dc:title>Hot och våld Akutmottagning BUP</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Maarit Perttunen</dc:creator>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>15</revision>
+  <lastModifiedBy>Maarit Perttunen</lastModifiedBy>
+  <revision>64</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>