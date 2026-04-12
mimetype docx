--- v0 (2025-12-13)
+++ v1 (2026-04-12)
@@ -1,2953 +1,6208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="60379EBF" w14:textId="77777777" w:rsidR="00624CE7" w:rsidRDefault="00624CE7" w:rsidP="00624CE7">
+    <w:p w14:paraId="33C5A277" w14:textId="2D41F4DC" w:rsidR="00BE3686" w:rsidRDefault="00FB03DA" w:rsidP="00F9514D">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Omslagsrubrik"/>
+        <w:spacing w:before="1200" w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="41E8E8E8">
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
-        <w:t xml:space="preserve"> och insatser</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Akuta bedömningar och insatser</w:t>
+      </w:r>
+      <w:r w:rsidR="00733D60">
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C92A96" w14:textId="0C27E86D" w:rsidR="00624CE7" w:rsidRDefault="00624CE7" w:rsidP="00624CE7">
+    <w:p w14:paraId="3FF68BB1" w14:textId="23009493" w:rsidR="00F9514D" w:rsidRDefault="00F9514D" w:rsidP="00F9514D">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="UnderrubrikVGR"/>
       </w:pPr>
-      <w:r w:rsidRPr="41E8E8E8">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="60738073" w14:textId="77777777" w:rsidR="00624CE7" w:rsidRDefault="00624CE7" w:rsidP="00624CE7">
+    <w:p w14:paraId="7059E4AF" w14:textId="77777777" w:rsidR="00D06A6D" w:rsidRPr="00D06A6D" w:rsidRDefault="00D06A6D" w:rsidP="00D06A6D"/>
+    <w:p w14:paraId="43A6F02E" w14:textId="77777777" w:rsidR="00B50D1B" w:rsidRDefault="00B50D1B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
         <w:rPr>
-          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">På grund av brist på specialistläkare tvingades </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:id w:val="763031107"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6F02BB66" w14:textId="31FECAF8" w:rsidR="00286F01" w:rsidRDefault="00286F01">
+          <w:pPr>
+            <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Innehåll</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7486298C" w14:textId="40B7C741" w:rsidR="00567C22" w:rsidRDefault="00286F01">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc226462433" w:history="1">
+            <w:r w:rsidR="00567C22" w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Syfte</w:t>
+            </w:r>
+            <w:r w:rsidR="00567C22">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00567C22">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00567C22">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462433 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00567C22">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00567C22">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00567C22">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00567C22">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="59F4C4C9" w14:textId="44F3224D" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462434" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bakgrund</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462434 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1E2E46A3" w14:textId="152F29EA" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462435" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Patienter med följande sjukdomstillstånd som kan vara i behov av en akutbedömning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462435 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7058991A" w14:textId="1F870D12" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462436" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Patienter kan aktualiseras akut till BUP akutmottagning NU av</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462436 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="11F67C00" w14:textId="6476AB13" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462437" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Arbetsbeskrivning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462437 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="37FFC1B9" w14:textId="5BBEDDA0" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462438" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Akuta telefonbedömningar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462438 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="69B7B91C" w14:textId="48416F5A" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462439" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Vårdplan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462439 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="48455E62" w14:textId="3A2E02E5" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462440" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Öppenvården och ätstörningsmottagningen initierar telefonkontakt med BUP akutmottagning NU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462440 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2842AF11" w14:textId="1FCA4E78" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462441" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Akutbesök</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462441 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2142F45F" w14:textId="07122FEA" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462442" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Konsultationer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462442 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="20A5A825" w14:textId="1B273D45" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462443" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Vårdintygsbedömning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462443 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0E305FCC" w14:textId="2A1395D6" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462444" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Psykiatrisk tvångsvård avseende patienter upp till 17 år inom NU-sjukvården</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462444 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="70D7CC1B" w14:textId="4A08D7BB" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462445" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Inläggning BUP SÄS heldygnsvård</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462445 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="21BE0E17" w14:textId="198A3DF6" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462446" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Medicinering av akutsökande patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462446 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="132F3996" w14:textId="76A00AF5" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462447" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Behandlingskonferens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462447 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="15C0EFEF" w14:textId="1D5283B2" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462448" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Uppföljning efter akutbedömning på BUP akutmottagning NU som inte resulterar i heldygnsvård</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462448 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="25C15F65" w14:textId="0286BF0F" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462449" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Orosanmälan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462449 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="067568AE" w14:textId="1EA70A4A" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462450" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>KVÅ-koder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462450 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="613D9D85" w14:textId="56BE068D" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462451" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Kontaktuppgifter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462451 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="13D0EE01" w14:textId="62D10AE5" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462452" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Ansvariga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462452 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="51476B69" w14:textId="5E43247D" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462453" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Uppföljning och utvärdering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462453 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3BF08D30" w14:textId="16D34419" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462454" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Länkar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462454 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="16652F73" w14:textId="01195944" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226462455" w:history="1">
+            <w:r w:rsidRPr="00906936">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bedömningsinstrument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226462455 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="56DC3748" w14:textId="42DA0D6B" w:rsidR="00286F01" w:rsidRDefault="00286F01">
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="44B03784" w14:textId="7792E792" w:rsidR="00EA00CB" w:rsidRPr="006919B0" w:rsidRDefault="00EA00CB" w:rsidP="006919B0">
       <w:r>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Södra Älvsborgs Sjukhus (SÄS) efter avtalad ansvarsfördelning. </w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E5180E" w14:textId="36BF783F" w:rsidR="00624CE7" w:rsidRDefault="00624CE7" w:rsidP="00624CE7">
-[...19 lines deleted...]
-    <w:p w14:paraId="3DD89559" w14:textId="77777777" w:rsidR="00624CE7" w:rsidRDefault="00624CE7" w:rsidP="00624CE7">
+    <w:p w14:paraId="374E9A9F" w14:textId="77777777" w:rsidR="00567820" w:rsidRDefault="00567820" w:rsidP="00F35B05">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...105 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:sectPr w:rsidR="00567820" w:rsidSect="00CA39EF">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="062D6A6C" w14:textId="34FE7AE6" w:rsidR="00690B90" w:rsidRPr="006B7BBD" w:rsidRDefault="00624CE7" w:rsidP="006B7BBD">
+    <w:p w14:paraId="0797E840" w14:textId="333CF9EB" w:rsidR="0046733C" w:rsidRPr="00286F01" w:rsidRDefault="0046733C" w:rsidP="0046733C">
       <w:pPr>
-        <w:pStyle w:val="Normalefterlista"/>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc226462433"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
+        <w:t>Syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="01E6A015" w14:textId="278B5E0F" w:rsidR="0046733C" w:rsidRDefault="0046733C" w:rsidP="0046733C">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Syftet med</w:t>
+      </w:r>
+      <w:r w:rsidR="000363AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>rutinen</w:t>
+      </w:r>
+      <w:r w:rsidR="000363AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>är att tydliggöra vad som gäller på BUP akutmottagning</w:t>
+      </w:r>
+      <w:r w:rsidR="000363AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>(AKM)</w:t>
+      </w:r>
+      <w:r w:rsidR="000363AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NU angående akutansvar avseende passning av telefon/fax under mottagningstid, akutbedömningar via</w:t>
+      </w:r>
+      <w:r w:rsidR="000363AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>telefon och besök samt rutin för inläggning inom</w:t>
+      </w:r>
+      <w:r w:rsidR="000363AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>heldygnsvård</w:t>
+      </w:r>
+      <w:r w:rsidR="000363AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>på BUP SÄS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8E8D2B" w14:textId="02293519" w:rsidR="00BC44CD" w:rsidRPr="00286F01" w:rsidRDefault="64FA6073" w:rsidP="00286F01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc226462434"/>
+      <w:r>
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="62557E41" w14:textId="0ED9BFD6" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>På grund av brist på specialistläkare tvingades Barn- och ungdomspsykiatrin (BUP) vid NU-sjukvården (NU) temporärt stänga sin</w:t>
+      </w:r>
+      <w:r w:rsidR="000363AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>heldygnsvård</w:t>
+      </w:r>
+      <w:r w:rsidR="000363AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>2024-02-01 och patienter från BUP NU behöver efter detta datum få slutenvård på BUP Södra Älvsborgs Sjukhus (SÄS) efter avtalad ansvarsfördelning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D977E8" w14:textId="586A49A9" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Akutbedömningar inom barn- och ungdomspsykiatriska verksamheten</w:t>
+      </w:r>
+      <w:r w:rsidR="000363AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP NU</w:t>
+      </w:r>
+      <w:r w:rsidR="000363AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>är en central del i det barn- och ungdomspsykiatriska arbetet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D9AF2A" w14:textId="525B661E" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Det första steget i de flesta fall är en akutbedömning via telefon för att ta ställning till om patienten har akuta psykiatriska symtom som behöver bedömas under ett akutbesök. Under en akutbedömning via akuttelefonen eller akutbesök,</w:t>
+      </w:r>
+      <w:r w:rsidR="001324F1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>görs en bred barnpsykiatrisk bedömning som inkluderar suicidriskbedömning, för mer information se</w:t>
+      </w:r>
+      <w:r w:rsidR="0020365E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Akutpro</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>c</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>essen - NU-sjukvården</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F750B6A" w14:textId="25724443" w:rsidR="00286F01" w:rsidRPr="00134958" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Utifrån akutbedömningen som sker via telefon eller akutbesöket ska medarbetaren ha en plan för hur ärendet ska hanteras vidare vilket kommuniceras med patient/vårdnadshavare.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E30F8C" w14:textId="50DD926D" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc226462435"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Patienter med följande sjukdomstillstånd som kan vara i behov av en akutbedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="31D85DBA" w14:textId="7AA608B7" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Exempelvis:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549089AD" w14:textId="36B98A3E" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Suicidnära problematik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FE9B46" w14:textId="2371F671" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Patienter med nydebuterade eller förvärrade psykotiska symtom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9795B7" w14:textId="6BC4F4AE" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
+        <w:t>Akut psykisk sjukdom:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B573353" w14:textId="400312CC" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>ätstörningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B58A037" w14:textId="5E55F66D" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>förstämningssyndrom (depressiva syndrom och bipolära syndrom)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02072624" w14:textId="22DB9335" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>tvångssyndrom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5879CC90" w14:textId="30840CFC" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>ångestsyndrom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A989DA" w14:textId="07FEC66B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc226462436"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Patienter kan aktualiseras akut till BUP akutmottagning NU av</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="115F258E" w14:textId="27F800C5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="009A3757">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Patient</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>atienten kan kontakta BUP</w:t>
+      </w:r>
+      <w:r w:rsidR="00671572">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>AKM</w:t>
+      </w:r>
+      <w:r w:rsidR="00671572">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NU</w:t>
+      </w:r>
+      <w:r w:rsidR="00671572">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>eller blivit hänvisad via öppenvården telefonledes.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Barn som söker hälso- och sjukvård</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="05913571" w14:textId="72306A98" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="007F7B5A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vårdnadshavare</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vårdnadshavare kan kontakta BUP</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>AKM</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NU</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>eller blivit hänvisad via öppenvården telefonledes.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Information till vårdnadshavare gällande åtgärder och insatser från BUP</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00286F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7759D7A1" w14:textId="57D6392B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00EA0316">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Socialtjänst och andra vårdgivare</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>I de fall patienten aktualiseras av en annan person än vårdnadshavare ska</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>inremittenten</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>kontakta vårdnadshavare om så inte skett.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F6E615" w14:textId="18571729" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00985C9C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>En Väg In i Göteborg (EVI)</w:t>
+      </w:r>
+      <w:r w:rsidR="008027C1">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>När EVI bedömt en patient som akut,</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>kontaktar eller</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>hänvisar EVI patienten</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>(vårdnadshavare) att själv kontakta BUP</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>AKM</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE5B1F5" w14:textId="4634EFCA" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Remiss från vårdcentral</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>eller jour-vårdcentral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E8E748" w14:textId="6C2C07E2" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>1177</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:br/>
+        <w:t>Sjuksköterska</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>kontaktar BUP AKM</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NU</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>som övertar ärendet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FDA8D9" w14:textId="700A9DF4" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NU-sjukvårdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>verksamheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:br/>
+        <w:t>Konsultfråga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4351B0" w14:textId="48820894" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc226462437"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
+        <w:t>Arbetsbeskrivning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="6DA1CA5D" w14:textId="0FB14171" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc226462438"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Akuta telefonbedömningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="72DD54AF" w14:textId="5BDE22E5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Akuta telefonbedömningar utförs av sjuksköterska</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>eller annan legitimerad</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>medarbetare</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>på BUP</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>AKM</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NU alla dagar i veckan 08.00-22.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3006A401" w14:textId="131E8613" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Patient eller vårdnadshavare ringer in genom sjukhusets växel, 1177 eller direkt till BUP AKM</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NU på 010-435 17 00.</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Kommer samtal</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>in till 1177, kontaktar</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>sjuksköterskan på 1177</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>medarbetare</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>på BUP</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>AKM</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NU som övertar ärendet och gör en bedömning och prioritering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CE7988" w14:textId="47D84598" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vid telefonsamtalet med vårdnadshavare/patient bedömer medarbetaren fortsatt handläggning; akutbesök eller hänvisning till öppenvården, primärvården eller EVI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51190E9A" w14:textId="5ECABF10" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Om patienten behöver tid samma dag bokas tid för fysiskt akutbesök som förmedlas till patienten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49520CA0" w14:textId="2D32F6E5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vid behov konsulterar medarbetaren</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>dagprimärjour på plats, vardagar 08.00-16.</w:t>
+      </w:r>
+      <w:r w:rsidR="00595788">
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t xml:space="preserve"> eller</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP NU Beredskap vardagar</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidR="00195B22">
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>-22.00 och helger/helgdagar 08.00-22.00.</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vid behov kontaktar BUP NU Beredskap bakjour på BUP SÄS via sjukhusets växel 033-616 10 00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBB386E" w14:textId="45A56096" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Inkommande telefonsamtal 22.00-08.00 hänvisas via mottagningens telefonsvarare till 1177.</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Sjuksköterska på 1177 triagerar</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>patienten vid behov</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>till BUP</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>AKM</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>SÄS expedition</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>033-616 16 71, 033-616 20 90.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0870B9CB" w14:textId="747729C3" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc226462439"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vårdplan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="67944E86" w14:textId="7C73ED5B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Alla patienter inom BUP NU som erhåller fördjupad behandling eller bedömning/utredning ska ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>en vårdplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>i ”Fri aktivitet” i</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Melior.</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Se rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Vårdplan inom Barn- och ungdomspsykiatrin NU-sjukvården</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00286F01">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Alla patienter som har eller</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>har haft</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>heldygnsvård ska ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>en fast vårdkontakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F956A35" w14:textId="3305F4D0" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vårdplan upprättas inte eller revideras</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>vid</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>ett enskilt</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>akutbesök</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>på BUP</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>AKM</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NU.</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Om det efter ett akutbesök</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>planeras in ett uppföljande återbesök eller ett läkarbesök</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>på BUP</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>AKM</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NU</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
+        <w:t>aktuell vårdplan revideras, saknas det en vårdplan ska en sådan upprättas,</w:t>
+      </w:r>
+      <w:r w:rsidR="000363AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidR="000363AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>rutin.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="621852F0" w14:textId="6B626A7D" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc226462440"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Öppenvården</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>och ätstörningsmottagningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>initierar telefonkontakt med BUP akutmottagning NU</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="5A32994D" w14:textId="71FB39C8" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Om medarbetaren</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93523">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>vardagar</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>08.00-16.</w:t>
+      </w:r>
+      <w:r w:rsidR="0081696B">
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>bedömer under</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93523">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>ett besök att patienten behöver en akut bedömning eller</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t xml:space="preserve">eventuell </w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>nläggning</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>inom</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>heldygnsvård</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>kontaktas</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>dagprimärjour</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve">å </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>AKM</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NU</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NÄLS växel</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>010-435 00 00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62301030" w14:textId="00BD0CA0" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Dagprimärjour</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>bedömer</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>behovet av en akutbedömning och kan</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>konsultera dagbakjouren BUP NU och</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>vid behov kontakta</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>heldygnsvården</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>inom BUP SÄS via BUP</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>AKM</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>SÄS expedition 033-616 16 71,</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>033-616 20 90.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E9ECE2" w14:textId="1F75AA16" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc226462441"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Akutbesök</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="71318612" w14:textId="63930485" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Patienter som dyker upp oanmälda till BUP</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>AKM</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NU ska alltid bedömas</w:t>
+      </w:r>
+      <w:r w:rsidR="00934F77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>på plats</w:t>
+      </w:r>
+      <w:r w:rsidR="00144A39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>samma dag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F156EE" w14:textId="486F5FF0" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Akutbedömningar utförs primärt i team. Medarbetaren inom</w:t>
+      </w:r>
+      <w:r w:rsidR="00934F77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP AKM NU</w:t>
+      </w:r>
+      <w:r w:rsidR="00934F77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>ska kunna genomföra akuta bedömningar enskilt efter verksamhetens behov.</w:t>
+      </w:r>
+      <w:r w:rsidR="00934F77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>För ensamarbete,</w:t>
+      </w:r>
+      <w:r w:rsidR="00934F77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>se rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="00934F77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ensamarbete.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2CA09BA3" w14:textId="2B795993" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Det är viktigt att patienten får möjlighet att prata enskilt utan vårdnadshavare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287F9861" w14:textId="3407299F" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Akutbesöket är en bedömning med fokus på den akuta frågeställningen och aktuell symtombild.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420584C0" w14:textId="635FD0D3" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Bekräfta eller utesluta en tidigare eller aktuell depressiv episod, eller symtom av depression eller nedstämdhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C28679" w14:textId="090201D3" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Frågor ska ställas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90060">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>till patienten</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90060">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>om tidigare och aktuella depressiva kärnsymtom av</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90060">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>anhedoni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>, nedstämdhet och irritabilitet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09ADD02A" w14:textId="3A2A8764" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Om kärnsymtom föreligger gå vidare med</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90060">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>frågor om tilläggssymtom och</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90060">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>bedömningsinstrument MADRS-S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90060">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>CDI-S</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90060">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>kan vara ett alternativ för de yngre barnen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC21A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>men</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC21A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC21A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
+        <w:t>saknas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90060">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>frågor om</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90060">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>tilläggsymtom</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC21A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>för depression</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC21A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>exempelvis</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC21A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>återkommande självmordstankar, självmordsförsök eller</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC21A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>självmordsplaner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C178690" w14:textId="5C6E098C" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Fråga om tobak/alkohol/droger (alltid från 11 års ålder)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D924210" w14:textId="036C48C3" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Fråga om sömn och nutrition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFD547A" w14:textId="0B0C9EAA" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Fråga alltid om olika former av våldsutsatthet. Traumahändelser Mini ska användas vid screeningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679E9F0A" w14:textId="534A188F" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Rutinen</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC21A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Suicidriskbedömning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00EC21A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>ska följas vid alla akutbesök</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4830DA" w14:textId="50DE65FC" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="1235974D">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vid medelhög, hög eller svårbedömd suicidrisk ska medarbetaren kontakta dagprimärjour på plats, vardagar</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC21A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>08.00-16.</w:t>
+      </w:r>
+      <w:r w:rsidR="00195B22">
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t xml:space="preserve"> eller</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC21A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP NU Beredskap</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC21A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidR="00195B22">
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>-22.00 helger/helgdagar 08.00-22.00</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA12D2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vid behov kontaktar BUP NU Beredskap bakjour p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t xml:space="preserve"> BUP S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>S via sjukhusets v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>xel 033-616 10 00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B86FC74" w14:textId="7EFB4FCE" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Skyddsbehov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748FBF23" w14:textId="2C1B0B9A" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Risknivåerna (låg, medel, hög) ska tillsammans med skyddsbehovet mynna ut i skyddande åtgärder (suicidpreventiva åtgärder) med förslag på insatser för att minska suicidrisken i den suicidala krisen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A4891E" w14:textId="0DE83AD9" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1425F">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t xml:space="preserve"> är viktigt att det sker</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA12D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>en bred och strukturerad</w:t>
+      </w:r>
+      <w:r w:rsidR="00A82D87">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>klinisk bedömning av</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA12D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>skyddsbehovet</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA12D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA12D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>skyddsåtgärder vid</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA12D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>alla akutbesök.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482D10DA" w14:textId="7B2560C3" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Säkerhetsplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EC4394" w14:textId="118181A0" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Ställningstagande</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA12D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>till</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA12D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>om det utifrån eventuella identifierade skyddsbehov, finns behov av att upprätta och formulera en skriftlig säkerhetsplanering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E94A14" w14:textId="3D1ADDD8" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Upprättas vid minst medelhög risk, vilket</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA12D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>innebär att det kan vara aktuellt att göra en säkerhetsplan vid låg risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CB956B" w14:textId="790F0A50" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t xml:space="preserve">Den ska genomföras tillsammans med patienten och vårdnadshavare och de ska ha gett sitt samtycke till planen. Patienten och vårdnadshavare ska få med sig varsin kopia på säkerhetsplanen i handen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
+        <w:t>vid hemgång. Säkerhetsplanen dokumenteras i</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Melior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB85511" w14:textId="56C71C27" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vid låg suicidrisk lyfts patienten av medarbetaren på behandlingskonferens, patienten ska sättas upp i uppdragslistan till sekreterare.</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>I dessa fall</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>(låg suicidrisk)</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>behöver medarbetaren</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>kontakta</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>läkare.</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Bedömer medarbetaren att det</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>vid låg suicidrisk</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>finns behov av kontakt med läkare ska</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>det ske.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA46523" w14:textId="77D18D61" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc226462442"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Konsultationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="66C8C222" w14:textId="0668A6BE" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vardagar dagtid 08.00-16.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21A63">
+        <w:t>45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECC8B10" w14:textId="0D6A0B42" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Dagprimärjour i tjänst på BUP AKM gör muntliga och skriftliga konsultationer, enligt rutin Konsultverksamhet i NU-sjukvården (läkare),</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>för mer information</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Konsultverksamhet i NU-sjukvården (läkare)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="0020365E" w:rsidRPr="0020365E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Handläggning av akuta barnpsykiatriska ärenden, konsultationer och internremisser</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0020365E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Dagprimärjour</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>kontaktar</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>vid behov</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>bakjour via</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1830">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP SÄS sjukhusets växel 033-616 10 00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FFB031" w14:textId="4E352FAC" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vardagar 16.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD515A">
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>-22.00 och helger/helgdagar 08.00-22.00.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3717174D" w14:textId="453E608C" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Sjuksköterska på BUP AKM gör muntliga och skriftliga konsultationer.</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP NU Beredskap</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>kontaktas</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>alltid av sjuksköterska</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>i samband med</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>konsult på</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>vårdenhet</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>(exempelvis barnakuten,</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Intensivvårdsavdelning</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>eller Barn- och ungdomssjukvården).</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Bedömer</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP NU Beredskap</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>behov av</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>vårdintygsbedömning</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>inläggning</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>hen</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>bedöma patienten på vårdenheten</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>på</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP AKM. Efter en konsultation kan det bli aktuellt med en</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>uppföljning på BUP AKM, för fler alternativ se</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>länk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP NU Beredskap</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>kontaktar vid behov bakjour via på BUP SÄS sjukhusets växel 033-616 10 00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE5B41A" w14:textId="050AA56B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Alla dagar i veckan 22.00-08.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063AF5BB" w14:textId="4BD18FFA" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Kontakt tages med bakjouren BUP SÄS, via växeln 033-616 10 00 som tar ställning till behov av</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>insatser, se</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="000768F2" w:rsidRPr="000768F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Handläggning av akuta barnpsykiatriska ärenden, konsultationer och internremisser</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1EF1C7D3" w14:textId="4D28DE29" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc226462443"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vårdintygsbedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="3C8BA8AB" w14:textId="1F5418A6" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vid</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>frågeställning om</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>vårdintyg,</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>bedömer dagprimärjour/dagbakjour/BUP NU Beredskap</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>behovet av</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>vårdintygsbedömning alla dagar i veckan 08.00-22.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D278BE" w14:textId="77777777" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Kontakt med läkare ske enligt nedan:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296EFBF3" w14:textId="455918CF" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vardagar dagtid 08.00-16.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD515A">
+        <w:t>45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C45479" w14:textId="7C6BE3F6" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vårdintygsbedömning sker av dagprimärjour eller bakjour</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>på BUP AKM.</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vid behov kontaktas</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>bakjour BUP SÄS via sjukhusets växel 033-616 10 00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E96C78" w14:textId="46787D23" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vardagar 16.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD515A">
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>-22.00 och helger/helgdagar 08.00-22.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF2E826" w14:textId="6301016F" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vårdintygsbedömning sker av BUP NU Beredskap</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>på BUP</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>AKM eller i samband</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>vid konsultation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>på vårdenhet. Vid behov kontaktas</w:t>
+      </w:r>
+      <w:r w:rsidR="0065562B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>bakjour BUP SÄS via sjukhusets växel 033-616 10 00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC0C840" w14:textId="52153D31" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Alla dagar i veckan 22.00-08.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CF4645" w14:textId="3ECDDC2B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r>
+        <w:t>Läkare inom NU-sjukvårdens vårdenheter</w:t>
+      </w:r>
+      <w:r w:rsidR="00540AA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har möjlighet att</w:t>
+      </w:r>
+      <w:r w:rsidR="00540AA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vid behov utfärda vårdintyg</w:t>
+      </w:r>
+      <w:r w:rsidR="00540AA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidR="00540AA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kontakta</w:t>
+      </w:r>
+      <w:r w:rsidR="00540AA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bakjour BUP SÄS, 033-616 10 00, se rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="00540AA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="64A16D99">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Vårdintyg enligt Lag (19911128) om psykiatrisk tvångsvård (LPT) samt biträde av polis i Västra Götaland.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15C7AB32" w14:textId="7A8443E5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc226462444"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Psykiatrisk tvångsvård avseende patienter upp till 17 år inom NU-sjukvården</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="27FF66BF" w14:textId="123808D3" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP NU</w:t>
+      </w:r>
+      <w:r w:rsidR="00540AA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>bedriver</w:t>
+      </w:r>
+      <w:r w:rsidR="00540AA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>öppenvård och</w:t>
+      </w:r>
+      <w:r w:rsidR="00540AA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>har ingen heldygnsvård.</w:t>
+      </w:r>
+      <w:r w:rsidR="00540AA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Patienter från NU-sjukvårdens upptagningsområde får heldygnsvård på BUP SÄS. På</w:t>
+      </w:r>
+      <w:r w:rsidR="00540AA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP</w:t>
+      </w:r>
+      <w:r w:rsidR="00540AA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>SÄS finns en chefsöverläkare och förutsättningar för kvarhållningsbeslut och intagningsbeslut enligt LPT samt möjlighet till heldygnsvård. När en patient tagits in med tvång enligt LPT får en kroppsvisitation och en ytlig kroppsbesiktning göras som tvångsåtgärd enligt LPT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C156F1A" w14:textId="16786355" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Inom NU-sjukvården har BUP inte längre en chefsöverläkare, heldygnsvård och förutsättningar för tvångsåtgärder enligt LPT för barn upp till 17 år finns därför inte längre på NÄL.</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2AC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>För mer information se rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2AC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Visitation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D53F763" w14:textId="03B4B235" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc226462445"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
+        <w:t>Inläggning BUP SÄS</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE460C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>heldygnsvård</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="09465A9F" w14:textId="5F724A91" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>När</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2AC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>det skett en</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2AC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>bedömning av en medarbetare,</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2AC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2AC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>en patient har behov av</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2AC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>heldygnsvård, ska</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2AC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>patienten ha blivit bedömd av läkare</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2AC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>(dagprimärjour, dagbakjour eller</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2AC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP NU Beredskap)</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2AC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>innan</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2AC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>kontakt med BUP SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0F4E71" w14:textId="6281078B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Kontakt med BUP SÄS ska ske enligt nedan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4541263C" w14:textId="0B0B42DB" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vardagar dagtid 08.00-16.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD515A">
+        <w:t>45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6495E6" w14:textId="227214C7" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Dagprimärjour</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE460C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>eller bakjour kontaktar BUP akutmottagning SÄS expedition 033-616 16 71, 033-616 10 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D78B0D" w14:textId="02F68982" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vardagar 16.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD515A">
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>-22.00 och helger/helgdagar 08.00-22.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FE13D0" w14:textId="641B6B88" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP NU Beredskap</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>kontaktar bakjour BUP SÄS via sjukhusets växel 033-616 10 00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194B0535" w14:textId="0AF922CA" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Transport till BUP SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E137DBF" w14:textId="402B9BA2" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Patienten förs</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>i första hand till BUP SÄS av en trygg vuxen</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>exempelvis</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>vårdnadshavare,</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>närstående eller boendepersonal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCBEAC4" w14:textId="1BC29987" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>andra</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>hand med sjuktransport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FA4E13" w14:textId="5A6041EE" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vid</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>akut suicidal patient eller</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>våldsam eller utagerande patient behöver bakjour göra bedömning om handräckning</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>av polis är aktuell, länk till</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>blankett.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E9205E4" w14:textId="077CC6AA" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc226462446"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Medicinering av akutsökande patient</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="22F8F79D" w14:textId="48F5A230" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Rekommendationen är i första hand att sätta in akutmedicinering såsom sömnmedicinering och ångestdämpande. Stående</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>medicinering exempelvis centralstimulantia ska undvikas att sättas in vid akutbesök.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443FF835" w14:textId="63F90846" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Då medicinförskrivning inte är någon akutuppgift hänvisas insättning av stående medicinering, ändringar i redan ordinerad medicinering och receptförnyelse till aktuell öppenvårdsmottagning i första hand via e-tjänsterna i 1177 och i andra hand att ringa via växelnumret 010 - 435 19 50 och välja aktuell öppenvårdsmottagning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6521EF9B" w14:textId="6A1B1048" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc226462447"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
+        <w:t>Behandlingskonferens</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="61F1EBCB" w14:textId="743DF555" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002F1CEA">
+        <w:t>Alla</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>patienter som varit på akutbesök ska lyftas under behandlingskonferens enligt</w:t>
+      </w:r>
+      <w:r w:rsidR="007C44D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>rutinen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00286F01">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>ardagar</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:cs="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (dagtid)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002F1CEA">
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>r planering av v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:cs="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 08</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>rden, och insatser i de administrativa systemen. Medarbetaren anm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:cs="Georgia"/>
         </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>ler patienten till behandlingskonferens via uppdragslistan till sekreterare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EFA676" w14:textId="05528712" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Observera! Läkaren bedömer om hen ska lyfta patienten själv under behandlingskonferens eller om det ska ske via behandlingskonferensteamet. Läkaren noterar sina önskemål i uppdragslistan till sekreterare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD1BCEE" w14:textId="62187A8C" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc226462448"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Uppföljning efter akutbedömning på BUP akutmottagning NU som</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>inte resulterar i</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>heldygnsvård</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="5549DBEA" w14:textId="12F27DE5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Alla patienter ska lyftas på behandlingskonferens</w:t>
+      </w:r>
+      <w:r w:rsidR="007C44D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>enligt</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>rutinen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00286F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>för vidare vårdplanering eller hänvisning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D86779A" w14:textId="52C007D2" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Om patienten är i behov av uppföljande vård inom en vecka bokas återbesöket till BUP AKM</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NU och patient/vårdnadshavare får en tid för återbesök i handen i samband med hemgång.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA70F61" w14:textId="3C25DA1D" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Uppföljande besök som bedöms kunna vänta en vecka eller mer hänvisas till aktuella behandlare/hemmottagning via uppdragslista</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F1CEA">
-[...10 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="76060488" w14:textId="4C292E4F" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Observera, aktuella behandlare bör alltid prioritera att ta emot uppföljande akutbesök i den mån det är möjligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE8BED4" w14:textId="13790610" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Nya patienter som bedömts av medarbetaren tillhöra specialistpsykiatrin ska aktualiseras till öppenvården via</w:t>
+      </w:r>
+      <w:r w:rsidR="007C44D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>ELVIS ”akuttid”, Öst och Väst. De ska inte hänvisas till</w:t>
+      </w:r>
+      <w:r w:rsidR="007C44D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>EVI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEDBABB" w14:textId="7E92869E" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Patienter som bedömts av medarbetaren att inte tillhöra</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>vårdnivån</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>specialistpsykiatrin hänvisas till primärvården/Ungas Psykiska Hälsa (UPH)/ungdomsmottagningen/skolhälsovård.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01219179" w14:textId="642810D1" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
+        <w:t>Samtycker patienten</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>till att BUP AKM NU</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>remitterar patienten till primärvården</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>bör</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>remissen</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>innehålla relevant information inom följande områden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD6740B" w14:textId="405620B7" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>avseende patientens</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>kontakt med BUP AKM</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612EC6D3" w14:textId="1A23CB4D" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Psykisk status och funktionsnivå</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8E898E" w14:textId="31202E71" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Diagnos, bedömning,</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>ställningstagande till vårdnivå</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294004EC" w14:textId="3AA27A3F" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Bedömning av eventuellt somatiskt uppföljningsbehov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1809A0A3" w14:textId="67EC697B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc226462449"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Orosanmälan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="44644AF5" w14:textId="4CB79CCB" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vid misstanke om att en person under 18 år far illa har alla som på ett yrkesmässigt sätt kommer i kontakt med barn och ungdomar skyldighet att anmäla enligt Socialtjänstlagens 14 kap. §1</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F1CEA">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00286F01">
         <w:br/>
-      </w:r>
-[...71 lines deleted...]
-        </w:rPr>
+        <w:t>För mer information se rutin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
         <w:br/>
       </w:r>
-      <w:r>
-[...705 lines deleted...]
-        <w:r w:rsidR="000165D5" w:rsidRPr="009667B6">
+      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>suicidriskbedömning</w:t>
+          <w:t>Anmälan om oro för barn och unga under 18 år</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CE38B2E" w14:textId="59FEE872" w:rsidR="00EF5160" w:rsidRPr="006B7BBD" w:rsidRDefault="00624CE7" w:rsidP="00EF5160">
+    <w:p w14:paraId="569C6641" w14:textId="7552A4B5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
-        <w:pStyle w:val="Normalefterlista"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc226462450"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>KVÅ-koder</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="490BAFDE" w14:textId="77DD918B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>GD008 – Anmälan enligt lag om barn som far illa (orosanmälan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6066B2D6" w14:textId="65A4472B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>AU118 – Strukturerad suicidriskbedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE797C1" w14:textId="3126B9DB" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>AU123 – Upprättande av krisplan (säkerhetsplanering)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B5A30C" w14:textId="6D5F0550" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>AU119 – Strukturerad bedömning av alkohol- och drogvanor (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>audit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>dudit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543CFEB1" w14:textId="1AA795ED" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>AV034 – Provtagning UNS (u-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>tox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4303A58A" w14:textId="596B0B6A" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>GD005 – Vårdintyg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF285C8" w14:textId="2C20FA09" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc226462451"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Kontaktuppgifter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="5C034403" w14:textId="69A857CB" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>NU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045518C3" w14:textId="7A3CEDD8" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP akutmottagning NU expedition 010-435 17 00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA39302" w14:textId="0E7D7547" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514B86F9" w14:textId="343B224B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP akutmottagning SÄS expedition 033-616 16 71, 033-616 20 90.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5985D0BA" w14:textId="44B35D62" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>BUP SÄS via sjukhusets växel 033-616 10 00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA55A57" w14:textId="3012566A" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc226462452"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ansvariga</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="4B87B597" w14:textId="652DD44C" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Ansvariga för att rutinen följs är Verksamhetschef,</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>verksamhetsöverläkare, vårdenhetsöverläkare</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>vårdenhetschef.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vårdenhetschefen</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>ansvarar för att implementera rutinen och se till att den efterlevs inom sin BUP-enhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304E309B" w14:textId="2A364EA3" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc226462453"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Uppföljning och utvärdering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="42AB807A" w14:textId="40D9AC16" w:rsidR="00913A0B" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Verksamheten ansvarar för att följa upp att rutinen följs. Avsteg från rutinen rapporteras i</w:t>
+      </w:r>
+      <w:r w:rsidR="00567C22">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>MedControl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00567C22">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>PRO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736583B0" w14:textId="77777777" w:rsidR="00913A0B" w:rsidRDefault="00913A0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...39 lines deleted...]
-        <w:r w:rsidRPr="004F007D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486C9DD0" w14:textId="2AC610D0" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc226462454"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
+        <w:t>Länkar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="09EF1812" w14:textId="375024D6" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...379 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Psykisk hälsa - Södra Älvsborgs Sjukhus (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11010C13" w14:textId="307B221D" w:rsidR="00AE2A46" w:rsidRPr="00AE2A46" w:rsidRDefault="0045131D" w:rsidP="00AE2A46">
-[...1 lines deleted...]
-        <w:r w:rsidR="00470D72">
+    <w:p w14:paraId="347B2668" w14:textId="16673061" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Psykisk hälsa - NU-sjukvården (vgregion.se)</w:t>
+          <w:t>Anmälan om oro för barn och unga under 18 år</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00470D72">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00AE2A46" w:rsidRPr="00AE2A46" w:rsidSect="00330F6A">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+    <w:p w14:paraId="277265C5" w14:textId="139AC378" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00600875">
+      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ansvarsfördelning och konsultationer mellan primärvård och barn- och ungdomspsykiatri RMR</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6AB70876" w14:textId="25110494" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Barn och unga med tecken på psykisk ohälsa – omhändertagande inom vårdval vårdcentral och vårdval rehab RMR</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0ACC852A" w14:textId="4BDC6D29" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Barn under 18 är som far illa eller riskerar att fara illa inklusive barn som har bevittnat/upplevt våld – indikationer och handläggning RMR</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="631D5E1E" w14:textId="62548AFE" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Blankett. Begäran om polishandräckning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="78B09823" w14:textId="24C72A13" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Deplyftet</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>- Att hantera och värdera självmordsrisk</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29C95E7E" w14:textId="4EFA0FF5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Deplyftet</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> – Det diagnostiska samtalet – Svenska Föreningen för Barn- och ungdomspsykiatri</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D3AD148" w14:textId="274ACEE7" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Dikteringsmall vid återbesök</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="447B71E6" w14:textId="7F21CE73" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>En väg in för barn och unga med psykisk ohälsa</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4ECD6DFA" w14:textId="49A242A7" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Formulär Orosanmälan gällande barn och unga</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A00FF77" w14:textId="71117596" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Informationsmaterial. Ungas psykiska hälsa, UPH – tilläggsuppdrag</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>(Gå in under fliken foldrar och informationsmaterial. Det finns material om oro och nedstämdhet med mera)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5355446F" w14:textId="3E424F18" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Klokboken</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="001A2867">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>– En guide i Barn- och ungdomspsykiatriska arbete</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="092F25C0" w14:textId="7250470C" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Nationella riktlinjer för vård vid depression och ångestsyndrom</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="70C7FEE7" w14:textId="1F8B0914" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Regionala medicinska riktlinjer (RMR) Samlade RMR för psykisk hälsa</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="438AE10C" w14:textId="69DDAEBB" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Suicidriskbedömning Barn- och ungdomspsykiatri NU-sjukvården</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="41E87063" w14:textId="7D288EB6" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId50" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Våld i nära relationer-indikationer och handläggning RMR</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0D2C5671" w14:textId="18340557" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Vård- och insatsprogram för depression och ångestsyndrom.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="78FCE3AC" w14:textId="67DE3A5C" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Övergång från barn- och ungdomspsykiatri till vuxenpsykiatri eller primärvård RMR</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18B72749" w14:textId="5114C588" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc226462455"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Bedömningsinstrument</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="456AE147" w14:textId="21BA5AEF" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId53" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Alcohol</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="001A2867">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Use</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="001A2867">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Disorders</w:t>
+        </w:r>
+        <w:r w:rsidR="001A2867">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Identification</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="001A2867">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Test (AUDIT)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="30513EC1" w14:textId="06C92E0E" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId54" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Alcohol</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Use</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> Disorders </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Identification</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> Tolkningsmall (AUDIT)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37E14369" w14:textId="3B2963F4" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId55" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Drug</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Use</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> Disorders </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Identification</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> Test (DUDIT)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="57E3F00E" w14:textId="4E7662D4" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId56" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Drug</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Use</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> Disorders </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Identification</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> Test </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>tolkningmall</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> (DUDIT)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E7D2BEA" w14:textId="2E64D460" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId57" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Children’s</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> Depression </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Inventory</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>, </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>self-rated</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> (kortversionen)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="030AA041" w14:textId="2292A196" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId58" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Children’s</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> Depression </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Inventory</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>, </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>self-rated</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> (rättningsmall)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="49B294D6" w14:textId="3763A160" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId59" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Childrens's</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> Global </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Assessment</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Scale</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> (CGAS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6304AA90" w14:textId="3822B58C" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId60" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>MADRS Självskattning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="45103878" w14:textId="28E8F4B5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+      <w:hyperlink r:id="rId61" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Miniguide för CGAS-skattning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="55CC5DCF" w14:textId="20E728B4" w:rsidR="002B0568" w:rsidRDefault="00286F01" w:rsidP="00567C22">
+      <w:hyperlink r:id="rId62" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00286F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Traumahändelser MINI – barn och ungdomar</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00286F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="002B0568" w:rsidSect="002D6023">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20E273BC" w14:textId="77777777" w:rsidR="00061F9A" w:rsidRDefault="00061F9A">
+    <w:p w14:paraId="4D105A15" w14:textId="77777777" w:rsidR="00866034" w:rsidRDefault="00866034">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5912BD1E" w14:textId="77777777" w:rsidR="00061F9A" w:rsidRDefault="00061F9A">
+    <w:p w14:paraId="0CC2FB3B" w14:textId="77777777" w:rsidR="00866034" w:rsidRDefault="00866034">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4B86442D" w14:textId="77777777" w:rsidR="00061F9A" w:rsidRDefault="00061F9A">
+    <w:p w14:paraId="6315A39B" w14:textId="77777777" w:rsidR="00866034" w:rsidRDefault="00866034">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="VGR Sans">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-    <w:notTrueType/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Geneva"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="VGR Sans Medium">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="354FED5C" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w14:paraId="5651A329" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-    </w:pPr>
-[...15 lines deleted...]
-        <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
+      <w:id w:val="-2070031421"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="6AD7431B" w14:textId="77777777" w:rsidR="00C50EE5" w:rsidRPr="001D51B8" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+        <w:pPr>
+          <w:pStyle w:val="Sidfot"/>
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="001D51B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="001D51B8">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="001D51B8">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="001D51B8">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="001D51B8">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="001D51B8">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:sdtContent>
-[...51 lines deleted...]
-  </w:p>
+        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (</w:t>
+        </w:r>
+        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13B2D0F0" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05DFBEA2" wp14:editId="73A0F1B7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Bildobjekt 4">
+          <wp:docPr id="1731665143" name="Bildobjekt 7">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="7" name="Bildobjekt 7">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="702D8DFB" w14:textId="77777777" w:rsidR="00061F9A" w:rsidRDefault="00061F9A"/>
+    <w:p w14:paraId="77B243D0" w14:textId="77777777" w:rsidR="00866034" w:rsidRDefault="00866034"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68899B9F" w14:textId="77777777" w:rsidR="00061F9A" w:rsidRDefault="00061F9A">
+    <w:p w14:paraId="1CB1E331" w14:textId="77777777" w:rsidR="00866034" w:rsidRDefault="00866034">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3E2A9D3E" w14:textId="77777777" w:rsidR="00061F9A" w:rsidRDefault="00061F9A">
+    <w:p w14:paraId="286E1F7D" w14:textId="77777777" w:rsidR="00866034" w:rsidRDefault="00866034">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0862B03E" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68DB7379" w14:textId="77777777" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...9 lines deleted...]
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BB5B908" wp14:editId="3588626A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w14:paraId="0065E169" w14:textId="77777777" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6BB5B908" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w14:paraId="0065E169" w14:textId="77777777" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="788FEAC4" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="413421DC" w14:textId="77777777" w:rsidR="008A4EB9" w:rsidRPr="00AC09EE" w:rsidRDefault="00E93DF6" w:rsidP="00E93DF6">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
-    <w:r w:rsidRPr="00762EE0">
-[...78 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376BA92B" wp14:editId="384595A3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C3455BF" wp14:editId="0ECA670B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-66040</wp:posOffset>
+                <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4669200" cy="2160000"/>
+              <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapTopAndBottom/>
+              <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4669200" cy="2160000"/>
+                        <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+                        <w:p w14:paraId="12B1A594" w14:textId="77777777" w:rsidR="00AC09EE" w:rsidRDefault="00AC09EE" w:rsidP="00AC09EE">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
-              <wp14:sizeRelV relativeFrom="margin">
-[...1 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="376BA92B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4C3455BF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+                  <w:p w14:paraId="12B1A594" w14:textId="77777777" w:rsidR="00AC09EE" w:rsidRDefault="00AC09EE" w:rsidP="00AC09EE">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations/>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...610 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3017,333 +6272,80 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...252 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="041D0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
@@ -3384,425 +6386,58 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...366 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3865,1378 +6500,694 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...457 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="907374553">
+  <w:num w:numId="1" w16cid:durableId="1923490865">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1816144419">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="82379985">
+  <w:num w:numId="2" w16cid:durableId="2088917198">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="32001010">
-[...5 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1918400350">
+  <w:num w:numId="3" w16cid:durableId="1017735673">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1120104860">
-[...28 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
-    <w:rsid w:val="000057EF"/>
+    <w:rsid w:val="00005361"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
-    <w:rsid w:val="000165D5"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="00020F41"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0002327F"/>
+    <w:rsid w:val="00017F3E"/>
+    <w:rsid w:val="00024DC6"/>
     <w:rsid w:val="00030DDD"/>
-    <w:rsid w:val="000313AD"/>
+    <w:rsid w:val="00030FA9"/>
     <w:rsid w:val="000313BB"/>
-    <w:rsid w:val="00032F84"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="0003586B"/>
-    <w:rsid w:val="000468A1"/>
+    <w:rsid w:val="000363AB"/>
+    <w:rsid w:val="00040975"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
-    <w:rsid w:val="00061F9A"/>
     <w:rsid w:val="000655CC"/>
-    <w:rsid w:val="00065CBF"/>
-    <w:rsid w:val="0006724D"/>
+    <w:rsid w:val="0006761F"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="000717D8"/>
-    <w:rsid w:val="00073066"/>
+    <w:rsid w:val="000768F2"/>
+    <w:rsid w:val="0007743A"/>
+    <w:rsid w:val="00081964"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="0008787C"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="00090B3C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000A0B9A"/>
+    <w:rsid w:val="000A5BED"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D1830"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
-    <w:rsid w:val="000F526B"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="001104DE"/>
-    <w:rsid w:val="00111305"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="00120ACF"/>
-    <w:rsid w:val="0012409C"/>
     <w:rsid w:val="00131B08"/>
+    <w:rsid w:val="001324F1"/>
     <w:rsid w:val="00132A59"/>
-    <w:rsid w:val="00132C82"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
+    <w:rsid w:val="00134958"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="0014738F"/>
+    <w:rsid w:val="00144A39"/>
+    <w:rsid w:val="0015129E"/>
     <w:rsid w:val="001522AE"/>
-    <w:rsid w:val="0015646B"/>
     <w:rsid w:val="00157D5B"/>
-    <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="0018106B"/>
-    <w:rsid w:val="00181346"/>
+    <w:rsid w:val="00177683"/>
     <w:rsid w:val="00181FDC"/>
-    <w:rsid w:val="00184167"/>
-    <w:rsid w:val="00184932"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="00193D6B"/>
+    <w:rsid w:val="00195B22"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="001A0F64"/>
-    <w:rsid w:val="001A3563"/>
+    <w:rsid w:val="001A2867"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001A5A27"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001B19EF"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001E3B50"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00211380"/>
+    <w:rsid w:val="001D51B8"/>
+    <w:rsid w:val="001E5552"/>
+    <w:rsid w:val="0020365E"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00240C79"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00247405"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
-    <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
-    <w:rsid w:val="0026269B"/>
+    <w:rsid w:val="0026140A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="002731BD"/>
-    <w:rsid w:val="002772A1"/>
+    <w:rsid w:val="00265C44"/>
+    <w:rsid w:val="002679E3"/>
+    <w:rsid w:val="00277A4A"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
-    <w:rsid w:val="00287193"/>
+    <w:rsid w:val="00286F01"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="002A1C4F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002B0841"/>
+    <w:rsid w:val="002B0568"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B6BE9"/>
-    <w:rsid w:val="002B6D06"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
-    <w:rsid w:val="002C7CD0"/>
     <w:rsid w:val="002D0E0E"/>
-    <w:rsid w:val="002D17D1"/>
-    <w:rsid w:val="002D42AB"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
-    <w:rsid w:val="002E4F9E"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
-    <w:rsid w:val="002F1C28"/>
-    <w:rsid w:val="002F1CEA"/>
     <w:rsid w:val="002F2CFF"/>
-    <w:rsid w:val="002F2FBB"/>
+    <w:rsid w:val="002F39DC"/>
+    <w:rsid w:val="002F3CA3"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
-    <w:rsid w:val="00310FA8"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="003118A6"/>
     <w:rsid w:val="003203D7"/>
-    <w:rsid w:val="003207C6"/>
     <w:rsid w:val="00320F86"/>
-    <w:rsid w:val="00321004"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="00330F6A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0033595C"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
-    <w:rsid w:val="00342D61"/>
     <w:rsid w:val="0034307B"/>
-    <w:rsid w:val="00345323"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="00357196"/>
     <w:rsid w:val="00360E0D"/>
-    <w:rsid w:val="00362144"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00364BAC"/>
-    <w:rsid w:val="003651DC"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="003828F9"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00393413"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003B78A4"/>
-    <w:rsid w:val="003C57D5"/>
     <w:rsid w:val="003D099E"/>
-    <w:rsid w:val="003D20E2"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="003F1F02"/>
-    <w:rsid w:val="003F5212"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
-    <w:rsid w:val="00414A46"/>
+    <w:rsid w:val="00417945"/>
+    <w:rsid w:val="00420045"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="0043049D"/>
     <w:rsid w:val="0043167E"/>
-    <w:rsid w:val="004325F2"/>
-    <w:rsid w:val="0043282A"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00435133"/>
-    <w:rsid w:val="00442C69"/>
     <w:rsid w:val="00446255"/>
-    <w:rsid w:val="0045131D"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="00452170"/>
     <w:rsid w:val="00460ED0"/>
-    <w:rsid w:val="00462AA9"/>
+    <w:rsid w:val="0046320B"/>
+    <w:rsid w:val="00463CFE"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="0046733C"/>
+    <w:rsid w:val="0047039F"/>
     <w:rsid w:val="00470CE7"/>
-    <w:rsid w:val="00470D72"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="004748BF"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="0049636D"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004A5BDE"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B674A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D4265"/>
+    <w:rsid w:val="004B5391"/>
+    <w:rsid w:val="004C1B36"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E52B7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F415D"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="005116E3"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="005154E3"/>
-    <w:rsid w:val="00522313"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00540AA1"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="00561539"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00564089"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
-    <w:rsid w:val="0057203B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005734BC"/>
+    <w:rsid w:val="00567C22"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="0058269A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00591A44"/>
+    <w:rsid w:val="00595788"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A2AC0"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B3D73"/>
+    <w:rsid w:val="005B394A"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
-    <w:rsid w:val="005C1C80"/>
+    <w:rsid w:val="005C2D6A"/>
+    <w:rsid w:val="005C2DF0"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D1FCE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D614D"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E541E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005F6C5D"/>
+    <w:rsid w:val="00600875"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
-    <w:rsid w:val="00620751"/>
     <w:rsid w:val="0062184C"/>
-    <w:rsid w:val="006227F7"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="00624B01"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00627489"/>
     <w:rsid w:val="00627BEA"/>
-    <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00631C85"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0064341F"/>
+    <w:rsid w:val="0065270C"/>
+    <w:rsid w:val="0065562B"/>
     <w:rsid w:val="0065595B"/>
-    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="006607F2"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="00667AF7"/>
-    <w:rsid w:val="00672129"/>
+    <w:rsid w:val="00671572"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="006769DA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0068222F"/>
+    <w:rsid w:val="00682812"/>
     <w:rsid w:val="00685193"/>
-    <w:rsid w:val="00690B90"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006A1576"/>
+    <w:rsid w:val="006919B0"/>
+    <w:rsid w:val="00691E6D"/>
+    <w:rsid w:val="006929D4"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
-    <w:rsid w:val="006A59DB"/>
     <w:rsid w:val="006A7261"/>
-    <w:rsid w:val="006B0333"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B266D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006B7BBD"/>
     <w:rsid w:val="006C5048"/>
-    <w:rsid w:val="006C5FE5"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
-    <w:rsid w:val="006D49B7"/>
+    <w:rsid w:val="006D54BF"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F2C8F"/>
-[...5 lines deleted...]
-    <w:rsid w:val="007064C6"/>
+    <w:rsid w:val="00700F01"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="0072439C"/>
-    <w:rsid w:val="00724562"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
-    <w:rsid w:val="00736463"/>
+    <w:rsid w:val="00733D60"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="00747066"/>
+    <w:rsid w:val="00752110"/>
+    <w:rsid w:val="0075343A"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="007569B5"/>
     <w:rsid w:val="00760038"/>
-    <w:rsid w:val="0076247D"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
-    <w:rsid w:val="00766094"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00780A0D"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="0079525D"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B2F86"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007D11D6"/>
+    <w:rsid w:val="007A6D06"/>
+    <w:rsid w:val="007C44D3"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007E4621"/>
-    <w:rsid w:val="007E6C85"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="0080125A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0080785F"/>
+    <w:rsid w:val="00800EE5"/>
+    <w:rsid w:val="008027C1"/>
+    <w:rsid w:val="0081696B"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="008260F5"/>
     <w:rsid w:val="008262E9"/>
-    <w:rsid w:val="00826E7A"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="008375A2"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00850CA9"/>
     <w:rsid w:val="00851423"/>
-    <w:rsid w:val="00852092"/>
-    <w:rsid w:val="0085276A"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
-    <w:rsid w:val="00857FC4"/>
+    <w:rsid w:val="008644C9"/>
     <w:rsid w:val="008654B6"/>
-    <w:rsid w:val="0086735C"/>
+    <w:rsid w:val="00866034"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00874CAE"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="00881269"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00885CA7"/>
+    <w:rsid w:val="00892A20"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="00893462"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0089755C"/>
     <w:rsid w:val="008A0C5F"/>
-    <w:rsid w:val="008A36F7"/>
+    <w:rsid w:val="008A282F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B5735"/>
-    <w:rsid w:val="008B7DD3"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D74A5"/>
-    <w:rsid w:val="008E1A35"/>
+    <w:rsid w:val="008D12C9"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F7507"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
-    <w:rsid w:val="00911231"/>
-    <w:rsid w:val="00911BD9"/>
     <w:rsid w:val="0091295C"/>
+    <w:rsid w:val="00913A0B"/>
     <w:rsid w:val="00914D58"/>
-    <w:rsid w:val="00920892"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="00926DFF"/>
+    <w:rsid w:val="00927EDA"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
-    <w:rsid w:val="00934106"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="00934F77"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
-    <w:rsid w:val="00947AB4"/>
     <w:rsid w:val="00950E4E"/>
-    <w:rsid w:val="00951B0C"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00956911"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009667B6"/>
+    <w:rsid w:val="0096679A"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00976B01"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009932CD"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B4EC6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009B77D5"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009C2E3E"/>
-    <w:rsid w:val="009C5EDA"/>
+    <w:rsid w:val="009C248C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
+    <w:rsid w:val="009D72CA"/>
+    <w:rsid w:val="009E05A9"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
-    <w:rsid w:val="009F20C8"/>
+    <w:rsid w:val="009F2589"/>
     <w:rsid w:val="009F4A56"/>
-    <w:rsid w:val="009F4B15"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A0238B"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A201B8"/>
+    <w:rsid w:val="00A16829"/>
+    <w:rsid w:val="00A22363"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A43509"/>
-    <w:rsid w:val="00A468C3"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A57EAD"/>
+    <w:rsid w:val="00A62080"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A72FB4"/>
+    <w:rsid w:val="00A73F1C"/>
+    <w:rsid w:val="00A75F5A"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A836AE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A86665"/>
+    <w:rsid w:val="00A82D87"/>
+    <w:rsid w:val="00A8481B"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A92D94"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00A97C06"/>
+    <w:rsid w:val="00A93523"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA3996"/>
+    <w:rsid w:val="00AA6D28"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
-    <w:rsid w:val="00AB0484"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB2C32"/>
-    <w:rsid w:val="00AB4D42"/>
+    <w:rsid w:val="00AC09EE"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC5F34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AD373A"/>
     <w:rsid w:val="00AD73EC"/>
-    <w:rsid w:val="00AD7AD5"/>
-    <w:rsid w:val="00AE2A46"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AE5D8D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AE7814"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00AF72EC"/>
+    <w:rsid w:val="00AF6051"/>
+    <w:rsid w:val="00AF636E"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B05AC6"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B1425F"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B233C1"/>
+    <w:rsid w:val="00B21A63"/>
     <w:rsid w:val="00B33FDD"/>
+    <w:rsid w:val="00B351E3"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
-    <w:rsid w:val="00B3714C"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B42CB5"/>
+    <w:rsid w:val="00B46495"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B52135"/>
+    <w:rsid w:val="00B50D1B"/>
     <w:rsid w:val="00B60C6C"/>
-    <w:rsid w:val="00B60CA6"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B75582"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
+    <w:rsid w:val="00B90060"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BB3813"/>
+    <w:rsid w:val="00BA616A"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BC6270"/>
-    <w:rsid w:val="00BE5DBF"/>
+    <w:rsid w:val="00BE3686"/>
+    <w:rsid w:val="00BE61B0"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF185E"/>
-    <w:rsid w:val="00BF1BB4"/>
+    <w:rsid w:val="00BF43B1"/>
+    <w:rsid w:val="00C006A6"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C12D47"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C17A0C"/>
+    <w:rsid w:val="00C2650E"/>
+    <w:rsid w:val="00C36327"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C442A8"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C762CB"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C91504"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00CA1143"/>
+    <w:rsid w:val="00CA26E7"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
-    <w:rsid w:val="00CA5339"/>
-    <w:rsid w:val="00CA5587"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
+    <w:rsid w:val="00CB1BDA"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB4BA5"/>
     <w:rsid w:val="00CC167C"/>
-    <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD01C2"/>
+    <w:rsid w:val="00CD515A"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE0A02"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D00823"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D02F1C"/>
+    <w:rsid w:val="00CF7E50"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D06A6D"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D159EB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D373AB"/>
+    <w:rsid w:val="00D35D17"/>
+    <w:rsid w:val="00D37739"/>
+    <w:rsid w:val="00D37968"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D43740"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D519C2"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D824C7"/>
+    <w:rsid w:val="00D5481C"/>
+    <w:rsid w:val="00D71C14"/>
+    <w:rsid w:val="00D8412F"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D94939"/>
+    <w:rsid w:val="00DA12D2"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB32EF"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00DD6B48"/>
+    <w:rsid w:val="00DC295B"/>
+    <w:rsid w:val="00DC5E08"/>
+    <w:rsid w:val="00DC75A6"/>
     <w:rsid w:val="00DE4447"/>
-    <w:rsid w:val="00DE49EF"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF50D7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E02421"/>
+    <w:rsid w:val="00DF04C7"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E20C33"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E51B62"/>
+    <w:rsid w:val="00E138B9"/>
+    <w:rsid w:val="00E22559"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
-    <w:rsid w:val="00E60F00"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E71D6A"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E74D17"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E847FC"/>
-    <w:rsid w:val="00E86AD5"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E9479E"/>
+    <w:rsid w:val="00E93DF6"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
-    <w:rsid w:val="00EA2CA3"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EA7FBB"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
-    <w:rsid w:val="00EC1C1B"/>
-    <w:rsid w:val="00EC3C32"/>
+    <w:rsid w:val="00EC0DD5"/>
+    <w:rsid w:val="00EC21A3"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00EC63B1"/>
-    <w:rsid w:val="00ED3189"/>
+    <w:rsid w:val="00EC76AB"/>
     <w:rsid w:val="00ED49C3"/>
-    <w:rsid w:val="00ED5DAF"/>
+    <w:rsid w:val="00ED4CDD"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EE3854"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F20C84"/>
+    <w:rsid w:val="00F065B0"/>
     <w:rsid w:val="00F22264"/>
-    <w:rsid w:val="00F24666"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F26754"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F50AE5"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F55E68"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F66D40"/>
+    <w:rsid w:val="00F62C9D"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F965DA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FB0F21"/>
+    <w:rsid w:val="00F9514D"/>
+    <w:rsid w:val="00FB03DA"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC238E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC5027"/>
+    <w:rsid w:val="00FC63D5"/>
     <w:rsid w:val="00FD3C70"/>
-    <w:rsid w:val="00FD47D2"/>
-    <w:rsid w:val="00FD5BCC"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE460C"/>
+    <w:rsid w:val="00FE61F6"/>
+    <w:rsid w:val="00FF3EB9"/>
     <w:rsid w:val="00FF7C02"/>
-    <w:rsid w:val="018EA22C"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="0526A43D"/>
-[...10 lines deleted...]
-    <w:rsid w:val="57A02A83"/>
+    <w:rsid w:val="081949E3"/>
+    <w:rsid w:val="1235974D"/>
+    <w:rsid w:val="175619F6"/>
+    <w:rsid w:val="4EB7D127"/>
+    <w:rsid w:val="5087A364"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="64A16D99"/>
+    <w:rsid w:val="64FA6073"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="738AB377"/>
-[...1 lines deleted...]
-    <w:rsid w:val="7CFD1DAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="1FE2B7EB"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="37F0D221"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{6DEEDCF4-F6A9-491E-9552-C48CE1075C9F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5290,51 +7241,51 @@
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5574,207 +7525,207 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006B266D"/>
+    <w:rsid w:val="00F26754"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="006B266D"/>
+    <w:rsid w:val="007A6D06"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="VGR Sans" w:eastAsia="MS Gothic" w:hAnsi="VGR Sans"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00AF6051"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00AF6051"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -5852,606 +7803,600 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
-    <w:rsid w:val="006B266D"/>
+    <w:link w:val="Rubrik1"/>
+    <w:rsid w:val="007A6D06"/>
     <w:rPr>
-      <w:rFonts w:ascii="VGR Sans" w:eastAsia="MS Gothic" w:hAnsi="VGR Sans"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00AF6051"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00AF6051"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00EC76AB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="0007743A"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="0007743A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="0007743A"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Omslagsunderrubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="0007743A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00EC76AB"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00EC76AB"/>
     <w:pPr>
-      <w:ind w:left="480"/>
+      <w:ind w:left="1361"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC4B53"/>
+    <w:rsid w:val="00AF6051"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="VGR Sans Medium" w:hAnsi="VGR Sans Medium"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -6482,81 +8427,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -6595,53 +8540,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -6715,53 +8660,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -6835,53 +8780,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -6931,53 +8876,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7027,53 +8972,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -7109,53 +9054,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -7204,51 +9149,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -7292,51 +9237,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -7423,67 +9368,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -7527,330 +9472,8687 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DD6B48"/>
+    <w:rsid w:val="00A73F1C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE61B0"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:bCs w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D54BF"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...60 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA1143"/>
+    <w:rsid w:val="008027C1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00CA1143"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
+    <w:rsid w:val="008027C1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
-[...8 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="172187304">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="337388327">
+    <w:div w:id="334574164">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1794596871">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="285703374">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="405153588">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="390424090">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="244076089">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2080210720">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="498540117">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="644048033">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="498422237">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2080055166">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="986397641">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="285548165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="455173173">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1623537457">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="147020023">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="528106172">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1142959932">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="497693786">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="3290374">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="120996860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="980379097">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1401781956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1745712793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1976838550">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1640114398">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1009601922">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="411199557">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1068918061">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="206798547">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1637292014">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="287901797">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1174997716">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795296494">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="164521572">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="121583702">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="701200910">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1522282991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1763338056">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="242420797">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1005283185">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1858419021">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1487480619">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="981157309">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="288823878">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="280303675">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1056975563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="26806930">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="317341400">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2052222762">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="67507806">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1209612000">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1055617005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1702901745">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="269944234">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1585525688">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="856038228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1068381781">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1053401">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="642731118">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1384644706">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1893930918">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="779757924">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1544057198">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1718702413">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2084789514">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="944771402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1045328638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="448746131">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1257246643">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="560679433">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1594513158">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="545410970">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1488744531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1472138259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1378165023">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1039353849">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="751583675">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851188702">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="584847590">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1244603451">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="41878471">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1886211194">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1297567671">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1115716880">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1772777521">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="547494672">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1160462957">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2020505109">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="822888618">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1066488754">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1839272819">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="705368173">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="876891378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2033797353">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="979190910">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="771434181">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1481652610">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1381132861">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2142112248">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1689019531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1814371952">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1140733692">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1038358895">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="48922473">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="542598094">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="201478020">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1339698373">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="222372376">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="260652049">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1996371954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="710573864">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1967082191">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="798299551">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2043289239">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2090536320">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="931669422">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1782143829">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1844975469">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1749838585">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="709108021">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="257762438">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1202938219">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1746148926">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="970090734">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="228732471">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="405418425">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="630283683">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1562402638">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1700010002">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1877769195">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="212622073">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="445004423">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1606497566">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1561476073">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1856991229">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1548835652">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1801413624">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="887375231">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="742725292">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1204291061">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="185600533">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1473015661">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1597714594">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1180461546">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1359505328">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2069719779">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="809791628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1256285987">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1318804955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1339456571">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="538204962">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1244216300">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1575434535">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="528838061">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="893542903">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1908764138">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1298560080">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1213810285">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1358846224">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1427311233">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1952205944">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1209495260">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="191504531">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="951211125">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="921765830">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="783382727">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="653146688">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="912466908">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="787623573">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="621769582">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1865047655">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="796141437">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2058386244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="517306205">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1999071929">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="771777724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="322508996">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="774204994">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2002350511">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1962151289">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1888908818">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="963655779">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="926306351">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="989093269">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="342049717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="546256826">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1603956372">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1440416718">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="825705437">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1692099660">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1294215866">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="671370715">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="46152261">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="154732620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1626543610">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="421873896">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1815877454">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="314144458">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1156604130">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="726732484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="96222677">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="520121686">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="628047357">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1635669992">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="94792477">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1020204776">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1353648284">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1362048943">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2054572444">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1506284016">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1278414548">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="949899466">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="387193461">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="599220712">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="332025467">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1768035678">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1271350766">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1369649463">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="369644769">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="747582877">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="639305572">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="175586101">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="768893092">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1721322901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="183908753">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1887334493">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="889269738">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1570460655">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1401904529">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1801149490">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1709261281">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="704329598">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="846677405">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1545943228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1253662224">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="557786126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2002269740">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="451899546">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="548759311">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="564879607">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1143547886">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="903567402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1005748073">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1620644568">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2134713196">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="18242381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="771246993">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="287780753">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1971284801">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="941492078">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="526406518">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="37053077">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450248436">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="757749057">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1002270720">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="42606112">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="848837126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="332535611">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1340280248">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1460536441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="821699432">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1444037843">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="23487818">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2072582456">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="343363777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="558444296">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1355426938">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1797017630">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="466975218">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1870100696">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="259342608">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="356975867">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1295715084">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1550190203">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="417336482">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="558591107">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1718779312">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1272784573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="999886940">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="754328920">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2107384398">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1244101540">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2033340589">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1681931657">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1504658561">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1365714153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="752972902">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="100416974">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2090810322">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="151217176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1596747235">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="163252690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="422342135">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1766799226">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1429885922">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="490488118">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1188789222">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2100175390">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1921796170">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1823346138">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2109083095">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1955212489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="983705789">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1828860745">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="381095043">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="424811158">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1994948407">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="38171125">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1631084711">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="25837660">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="744453289">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="522478115">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1931427478">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="648901571">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="568656808">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1251036916">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="266692386">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="615523542">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1008826601">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="589781267">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1329672863">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="65349577">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1726950754">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="675809102">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1455250073">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="847789488">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="383061123">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="108668986">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="985162907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1166018638">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="771436258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="907811583">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="711420984">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1110396136">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="46035775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1939874309">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="440953571">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="466748929">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1392844973">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="258608855">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1387147316">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1344017097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="652366782">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1350445624">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1279290225">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1850674260">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1950968390">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="628558297">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="434135514">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="646519645">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1388143248">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1516116486">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1459373176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1005286131">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2036301091">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1454135234">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1481577971">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1729719386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="78335626">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="454443157">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="804005823">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="616646030">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="308750657">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="685865918">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1185366720">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1398169751">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="293562772">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="89549683">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1345978521">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="29650280">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1326857994">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1881093677">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="16785049">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1686243465">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1969167459">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1545094553">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="657222420">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1262682165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2138522988">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="975139349">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="964501664">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="675109498">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="750005832">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1800807012">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1968273320">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1063018449">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2084906344">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1335759762">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="413864119">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1205749526">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="728190722">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="523835306">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1920746725">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2131389531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="654723750">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1855877337">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1758936274">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1733000047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1673217871">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1919561021">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1951467434">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="266624860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1741176657">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="746919542">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1691562787">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="812597310">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2040620512">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2053187335">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="511147943">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1031804740">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1484156327">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1071542840">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="712508463">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="907492603">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="349182340">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2109612947">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1882474325">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="337314369">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="145702794">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="757214147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1557860301">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1002515270">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="797262165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2140758497">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="251401796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1014183257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1018846417">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1929461881">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2119061881">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1761830618">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1518226248">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="533423128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="245843755">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1367289855">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1596130892">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="754859270">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="902832639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1303853922">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="718163095">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1471285684">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1138570188">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="579413473">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="707070035">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1910188800">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1124543888">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="244846310">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="994913056">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="402603476">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1435903447">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1288202543">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1507743332">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1539590514">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1176118895">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="243688979">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="934167302">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="381709205">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1309363512">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1934512164">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1388801013">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="130178336">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="669984073">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1715303158">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="866866949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="198595136">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1741251493">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="618070219">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2029403537">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2119788621">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1842088891">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="366566508">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="802426950">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1461654253">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="733356498">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2000649548">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1874921256">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="180433711">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="398677518">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1959406671">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1434589340">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="636184451">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="926692130">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="678627090">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1310474293">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1379431186">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="558399450">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1778982051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="789013317">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2064402178">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="840924885">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1383209391">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1402559907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1238326018">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2512927">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1149520029">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1276866114">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="263618183">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="830831366">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1134064350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1486315446">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1534730268">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1845047454">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1019307415">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1979609528">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1036736537">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1449660045">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1426540583">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="329018796">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2045518968">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="399405502">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1063257411">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1460297352">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="892427168">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="976840988">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2077122757">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="240212616">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="795411255">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1779368733">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1792479313">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="75638070">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="689188742">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="920334721">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1968192783">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1833838279">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="513155945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="51194072">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2056661063">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1386030638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1352999575">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2068990973">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1275794290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="124156081">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="317004876">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1401978781">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2034768641">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="468136240">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1466049118">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2043624117">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1143231839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="832994131">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1028873442">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1237784122">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1823085765">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1349064790">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="573511672">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="998730964">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="690491348">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1330257661">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1114514890">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1237206219">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1876694540">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1755973793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="894243398">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="916478655">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="7567111">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="22824264">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="107553648">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="960842385">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="782531924">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1968243391">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1765803078">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1330476879">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1152797035">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1197810533">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1984970209">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1937715740">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1784618562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1403257440">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2064478288">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1523133123">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="448167723">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2038432396">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1026060125">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2002392277">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="953437092">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="694036354">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1834297823">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="415171381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="883173960">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1232697260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="974943958">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="457066530">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2141457868">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="237981431">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="31805841">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1720977165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="419837156">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115418004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1738015567">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1655597777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="735780108">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1575240390">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="873420159">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="187840851">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="956564080">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2129860324">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1224567081">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1888254896">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1178885565">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="926959849">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="643311304">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1440949622">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="948270289">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="525414637">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="104155870">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2095079341">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="478619951">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="146289921">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1979646331">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1367489701">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="289941054">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="729884103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1174497104">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="309482637">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1260143365">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1069230452">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1804810452">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="879974948">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="664548711">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1303342629">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="645623757">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2049837457">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="754739854">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2005085453">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1547330904">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="720516076">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="923297187">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="970864963">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1461530114">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1241448983">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="881984825">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1768309682">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1166238859">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2114395461">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="80151999">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1866140876">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1831285710">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="837424200">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1968925888">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1648976222">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2029912074">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1448114948">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1626082146">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="786236044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1179389256">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="310328876">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1773890400">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1977373398">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="10766985">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1985743490">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="494609792">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="561719955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1323852639">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1241938605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1935893705">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="705520096">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="100035978">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2028100476">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1225919026">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="604189921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="714545220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="37437747">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1436680235">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2048531668">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1883520298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="146560359">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1642686945">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2080784529">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="251403108">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1676034754">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="533537269">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1079912268">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="809174108">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1461536481">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1393651383">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="421337010">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="537662512">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1952859965">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="512258633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1987316173">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="373585261">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="256836227">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1373798247">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1063866303">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1769740096">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1867907197">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="951520912">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="649676247">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1419210438">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1164979690">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1997801738">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1443112955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1533111167">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="397479068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1167667227">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="122962618">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2074346978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-16/surrogate/Suicidriskbed%c3%b6mning%20Barn-och%20ungdomspsykiatriska%20kliniken%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-16/surrogate/Suicidriskbed%c3%b6mning%20Barn-och%20ungdomspsykiatriska%20kliniken%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/styrdokument/rutiner-och-riktlinjer-vardverksamhet/psykisk-halsa/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/medicinska-styrdokument-per-amne/Psykiatri/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-16/surrogate/Suicidriskbed%c3%b6mning%20Barn-och%20ungdomspsykiatriska%20kliniken%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-27/surrogate/Information%20till%20v%C3%A5rdnadshavare%20g%C3%A4llande%20%C3%A5tg%C3%A4rder%20och%20insatser%20fr%C3%A5n%20BUP.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-108/surrogate/Handl%c3%a4ggning%20av%20akuta%20barnpsykiatriska%20%c3%a4renden%2c%20konsultationer%20och%20internremisser.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/sfbup/app/uploads/2022/05/Manual-Att-hantera-och-vardera-sjalvmordsrisk.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-72/surrogate/Ensamarbete%20Barn-%20och%20ungdomspsykiatri%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10092-2087047004-59/SURROGATE/Anm%C3%A4lan%20om%20oro%20f%C3%B6r%20barn%20och%20unga%20under%2018%20%C3%A5r.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-22/surrogate/Dikteringsmall%20vid%20%c3%a5terbes%c3%b6k.pdf" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/nationella-riktlinjer/2021-4-7339.pdf" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/HS9766-305841775-91/SURROGATE/V%c3%a5ld%20i%20n%c3%a4ra%20relationer%20-%20indikationer%20och%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regiondalarna.se/contentassets/067234e0d44f493b9f9e59f469fe0ad9/dudit_formular.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/vard/medicinska-omraden/psykiatri/processer-psykiatri/barn--och-ungdomspsykiatri/akutprocessen/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-56/surrogate/V%c3%a5rdplan%20inom%20Barn-%20och%20ungdomspsykiatrin%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion-my.sharepoint.com/personal/ragsi_vgregion_se/_layouts/15/onedrive.aspx?id=%2Fpersonal%2Fragsi%5Fvgregion%5Fse%2FDocuments%2FBifogade%20filer%2FPolisens%20blanketter%20615%2D2%20%283%29%2Epdf&amp;parent=%2Fpersonal%2Fragsi%5Fvgregion%5Fse%2FDocuments%2FBifogade%20filer&amp;ct=1729850208926&amp;or=Outlook%2DBody&amp;cid=4C183EFD%2D63F3%2D40C6%2D87EC%2D9E07AF35D90D&amp;ga=1" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/sfbup/app/uploads/2022/05/Det-diagnostiska-samtalet-2017.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regiondalarna.se/contentassets/067234e0d44f493b9f9e59f469fe0ad9/audit_tolkning.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kunskapsstodforvardgivare.se/download/18.51f49f9317c1158e1c254a6d/1633534739848/Traumah%C3%A4ndelser-mini.pdf" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-108/surrogate/Handl%c3%a4ggning%20av%20akuta%20barnpsykiatriska%20%c3%a4renden%2c%20konsultationer%20och%20internremisser.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10092-2087047004-59/SURROGATE/Anm%C3%A4lan%20om%20oro%20f%C3%B6r%20barn%20och%20unga%20under%2018%20%C3%A5r.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-29/surrogate/Barn%20under%2018%20%c3%a5r%20som%20far%20illa%20eller%20riskerar%20att%20fara%20illa.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/sfbup/app/uploads/2022/05/Manual-Att-hantera-och-vardera-sjalvmordsrisk.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/uppdrag-och-avtal/vardval-vardcentral/ungas-psykiska-halsa---vardcentral/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dok.slso.sll.se/BeroendeC/AUDIT.pdf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Frucklab.files.wordpress.com%2F2016%2F03%2Fcdi-s-rc3a4ttningsmall.doc&amp;wdOrigin=BROWSELINK" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-41/surrogate/Konsultverksamhet%20i%20NU-sjukv%c3%a5rden%20(l%c3%a4kare).pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-92/surrogate/Visitation.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-393/surrogate/Barn%20och%20unga%20med%20tecken%20p%c3%a5%20psykisk%20oh%c3%a4lsa-omh%c3%a4ndertagande%20inom%20v%c3%a5rdval%20v%c3%a5rdcentral%20och%20v%c3%a5rdval%20rehab.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10094-1515470546-16/SURROGATE/Bed%c3%b6mning%20av%20suicidala%20patienter%20inom%20Barn-och%20ungdomspsykiatriska%20kliniken%2c%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rucklab.files.wordpress.com/2016/03/cdi-s.pdf" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bup.se/siteassets/informationsmaterial/miniguide_cgas_bupse.pdf" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-56/surrogate/V%c3%a5rdplan%20inom%20Barn-%20och%20ungdomspsykiatrin%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-19/surrogate/Behandlingskonferens%20%20inom%20Barn-%20och%20ungdomspsykiatriska%20kliniken.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7438-1286040036-82/native/Blanketten%20Orosanm%C3%A4lan%20g%C3%A4llande%20barn%20och%20unga.pdf" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-505/surrogate/%c3%96verg%c3%a5ng%20mellan%20barn-%20och%20ungdomspsykiatri%20och%20vuxenpsykiatri%20eller%20prim%c3%a4rv%c3%a5rd.pdf" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fbanken.se/files/14/MADRS-SR_(LIV).pdf" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-16/surrogate/Suicidriskbed%c3%b6mning%20Barn-och%20ungdomspsykiatriska%20kliniken%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-500/surrogate/V%c3%a5rdintyg%20enligt%20Lag%20(19911128)%20om%20psykiatrisk%20tv%c3%a5ngsv%c3%a5rd%20(LPT)%20samt%20bitr%c3%a4de%20av%20polis%20i%20V%c3%a4stra%20G%c3%b6taland.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-19/surrogate/Behandlingskonferens%20%20inom%20Barn-%20och%20ungdomspsykiatriska%20kliniken.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-480/surrogate/Ansvarsf%C3%B6rdelning%20och%20konsultationer%20mellan%20prim%C3%A4rv%C3%A5rd%20och%20barn-%20och%20ungdomspsykiatri.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/amnesomraden/psykisk-halsa/okad-tillganglighet-for-barn-och-unga-med-psykisk-ohalsa/en-vag-in-for-barn-och-unga-med-psykisk-ohalsa/" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/styrande-dokument-inom-halso--och-sjukvard/amnesomraden/psykiatri/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regiondalarna.se/contentassets/067234e0d44f493b9f9e59f469fe0ad9/dudit_formular.pdf" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardochinsats.se/depression-och-aangestsyndrom/" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/meddelandeblad/2020-12-7117.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu15279-122128969-15/surrogate/Konsultationer%20av%20patienter%200-17%20%c3%a5r.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/medicinska-styrdokument-per-amne/Psykiatri/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion-my.sharepoint.com/personal/marca81_vgregion_se/Documents/Blankett%20-%20Beg%C3%A4ran%20om%20polishandr%C3%A4ckning." TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8148-1129337954-102/surrogate/KLOKBOKEN%20-%20En%20guide%20i%20barn-%20och%20ungdomspsykiatriskt%20arbete.pdf" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rucklab.files.wordpress.com/2016/03/c-gas.pdf" TargetMode="External" Id="rId59" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -8131,58 +18433,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7047</Characters>
+  <Pages>16</Pages>
+  <Words>4415</Words>
+  <Characters>23402</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>16</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>195</Lines>
+  <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8267</CharactersWithSpaces>
+  <CharactersWithSpaces>27762</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Akuta bedömningar och insatser vid Barn- och ungdomspsykiatri NU-sjukvården</dc:title>
+  <dc:title>Akuta bedömningar och insatser</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Maarit Perttunen</dc:creator>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>6</revision>
+  <lastModifiedBy>Maarit Perttunen</lastModifiedBy>
+  <revision>44</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>