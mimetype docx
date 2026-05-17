--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -67,1755 +67,1827 @@
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="763031107"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="6F02BB66" w14:textId="31FECAF8" w:rsidR="00286F01" w:rsidRDefault="00286F01">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
           </w:pPr>
           <w:r>
             <w:t>Innehåll</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7486298C" w14:textId="40B7C741" w:rsidR="00567C22" w:rsidRDefault="00286F01">
+        <w:p w14:paraId="583345DC" w14:textId="62F03A2C" w:rsidR="00B53DDB" w:rsidRDefault="00286F01">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc226462433" w:history="1">
-            <w:r w:rsidR="00567C22" w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840532" w:history="1">
+            <w:r w:rsidR="00B53DDB" w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Syfte</w:t>
             </w:r>
-            <w:r w:rsidR="00567C22">
+            <w:r w:rsidR="00B53DDB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00567C22">
+            <w:r w:rsidR="00B53DDB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00567C22">
+            <w:r w:rsidR="00B53DDB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462433 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00567C22">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840532 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B53DDB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00567C22">
+            <w:r w:rsidR="00B53DDB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00567C22">
+            <w:r w:rsidR="00B53DDB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00567C22">
+            <w:r w:rsidR="00B53DDB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59F4C4C9" w14:textId="44F3224D" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="420BFD83" w14:textId="2571B04E" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462434" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840533" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462434 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840533 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E2E46A3" w14:textId="152F29EA" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="61095657" w14:textId="3BE96AD0" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462435" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840534" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Patienter med följande sjukdomstillstånd som kan vara i behov av en akutbedömning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462435 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840534 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7058991A" w14:textId="1F870D12" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="3E4239F2" w14:textId="780D78B0" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462436" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840535" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Patienter kan aktualiseras akut till BUP akutmottagning NU av</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462436 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840535 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="11F67C00" w14:textId="6476AB13" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="0DB5D9CD" w14:textId="0C13571B" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462437" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840536" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Arbetsbeskrivning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462437 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840536 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="37FFC1B9" w14:textId="5BBEDDA0" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="14713BA2" w14:textId="18339138" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462438" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840537" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Akuta telefonbedömningar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462438 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840537 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="69B7B91C" w14:textId="48416F5A" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="57096521" w14:textId="57C33BB0" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462439" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840538" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vårdplan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462439 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840538 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48455E62" w14:textId="3A2E02E5" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="1E79946F" w14:textId="5DB8296F" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462440" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840539" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Öppenvården och ätstörningsmottagningen initierar telefonkontakt med BUP akutmottagning NU</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462440 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840539 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2842AF11" w14:textId="1FCA4E78" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="394019F3" w14:textId="79D4857E" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462441" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840540" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Akutbesök</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462441 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840540 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2142F45F" w14:textId="07122FEA" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="6B305EE2" w14:textId="7A517187" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462442" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840541" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Konsultationer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462442 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840541 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20A5A825" w14:textId="1B273D45" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="39B4FB9D" w14:textId="60127625" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462443" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840542" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vårdintygsbedömning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462443 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840542 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E305FCC" w14:textId="2A1395D6" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="6F258515" w14:textId="46F080DA" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462444" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840543" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Psykiatrisk tvångsvård avseende patienter upp till 17 år inom NU-sjukvården</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462444 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840543 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="70D7CC1B" w14:textId="4A08D7BB" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="0D6F68AC" w14:textId="7DFD5830" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462445" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840544" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Inläggning BUP SÄS heldygnsvård</w:t>
+              <w:t>Inläggning BUP SÄS heldygnsvård</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462445 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840544 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="21BE0E17" w14:textId="198A3DF6" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="060F53A6" w14:textId="0DE872CF" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227840545" w:history="1">
+            <w:r w:rsidRPr="0032483E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Inläggningsanteckning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840545 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1508AD85" w14:textId="0EF28247" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462446" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840546" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Medicinering av akutsökande patient</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462446 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840546 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="132F3996" w14:textId="76A00AF5" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="08F59339" w14:textId="30CEF3DB" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462447" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840547" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Behandlingskonferens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462447 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840547 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15C0EFEF" w14:textId="1D5283B2" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="501DA542" w14:textId="2A130F13" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462448" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840548" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Uppföljning efter akutbedömning på BUP akutmottagning NU som inte resulterar i heldygnsvård</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462448 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840548 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25C15F65" w14:textId="0286BF0F" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="1C59AD9F" w14:textId="0DEB9760" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462449" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840549" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Orosanmälan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462449 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840549 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="067568AE" w14:textId="1EA70A4A" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="37665BAB" w14:textId="7E875CEA" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462450" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840550" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>KVÅ-koder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462450 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840550 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="613D9D85" w14:textId="56BE068D" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="6CD77DB8" w14:textId="0ADC8001" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462451" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840551" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kontaktuppgifter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462451 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840551 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="13D0EE01" w14:textId="62D10AE5" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="21FEEA71" w14:textId="2832C457" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462452" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840552" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ansvariga</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462452 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840552 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51476B69" w14:textId="5E43247D" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="4B74A86C" w14:textId="0F857C15" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462453" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840553" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Uppföljning och utvärdering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462453 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840553 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3BF08D30" w14:textId="16D34419" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="556E19FD" w14:textId="0DB8C813" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462454" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840554" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Länkar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462454 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840554 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="16652F73" w14:textId="01195944" w:rsidR="00567C22" w:rsidRDefault="00567C22">
+        <w:p w14:paraId="7BE7E82E" w14:textId="28C1D95A" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc226462455" w:history="1">
-            <w:r w:rsidRPr="00906936">
+          <w:hyperlink w:anchor="_Toc227840555" w:history="1">
+            <w:r w:rsidRPr="0032483E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bedömningsinstrument</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc226462455 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227840555 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56DC3748" w14:textId="42DA0D6B" w:rsidR="00286F01" w:rsidRDefault="00286F01">
+        <w:p w14:paraId="56DC3748" w14:textId="0AC334C9" w:rsidR="00286F01" w:rsidRDefault="00286F01">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="44B03784" w14:textId="7792E792" w:rsidR="00EA00CB" w:rsidRPr="006919B0" w:rsidRDefault="00EA00CB" w:rsidP="006919B0">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="374E9A9F" w14:textId="77777777" w:rsidR="00567820" w:rsidRDefault="00567820" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00567820" w:rsidSect="00CA39EF">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0797E840" w14:textId="333CF9EB" w:rsidR="0046733C" w:rsidRPr="00286F01" w:rsidRDefault="0046733C" w:rsidP="0046733C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc226462433"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc227840532"/>
       <w:r w:rsidRPr="00286F01">
         <w:lastRenderedPageBreak/>
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="01E6A015" w14:textId="278B5E0F" w:rsidR="0046733C" w:rsidRDefault="0046733C" w:rsidP="0046733C">
       <w:r w:rsidRPr="00286F01">
         <w:t>Syftet med</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>rutinen</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>är att tydliggöra vad som gäller på BUP akutmottagning</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1829,51 +1901,51 @@
         <w:t>NU angående akutansvar avseende passning av telefon/fax under mottagningstid, akutbedömningar via</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>telefon och besök samt rutin för inläggning inom</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>heldygnsvård</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>på BUP SÄS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8E8D2B" w14:textId="02293519" w:rsidR="00BC44CD" w:rsidRPr="00286F01" w:rsidRDefault="64FA6073" w:rsidP="00286F01">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc226462434"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc227840533"/>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="62557E41" w14:textId="0ED9BFD6" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>På grund av brist på specialistläkare tvingades Barn- och ungdomspsykiatrin (BUP) vid NU-sjukvården (NU) temporärt stänga sin</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>heldygnsvård</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>2024-02-01 och patienter från BUP NU behöver efter detta datum få slutenvård på BUP Södra Älvsborgs Sjukhus (SÄS) efter avtalad ansvarsfördelning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04D977E8" w14:textId="586A49A9" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Akutbedömningar inom barn- och ungdomspsykiatriska verksamheten</w:t>
@@ -1887,85 +1959,73 @@
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>är en central del i det barn- och ungdomspsykiatriska arbetet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25D9AF2A" w14:textId="525B661E" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Det första steget i de flesta fall är en akutbedömning via telefon för att ta ställning till om patienten har akuta psykiatriska symtom som behöver bedömas under ett akutbesök. Under en akutbedömning via akuttelefonen eller akutbesök,</w:t>
       </w:r>
       <w:r w:rsidR="001324F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>görs en bred barnpsykiatrisk bedömning som inkluderar suicidriskbedömning, för mer information se</w:t>
       </w:r>
       <w:r w:rsidR="0020365E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Akutpro</w:t>
-[...11 lines deleted...]
-          <w:t>essen - NU-sjukvården</w:t>
+          <w:t>Akutprocessen - NU-sjukvården</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00286F01">
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F750B6A" w14:textId="25724443" w:rsidR="00286F01" w:rsidRPr="00134958" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Utifrån akutbedömningen som sker via telefon eller akutbesöket ska medarbetaren ha en plan för hur ärendet ska hanteras vidare vilket kommuniceras med patient/vårdnadshavare.</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E30F8C" w14:textId="50DD926D" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc226462435"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc227840534"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Patienter med följande sjukdomstillstånd som kan vara i behov av en akutbedömning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="31D85DBA" w14:textId="7AA608B7" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Exempelvis:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="549089AD" w14:textId="36B98A3E" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Suicidnära problematik</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47FE9B46" w14:textId="2371F671" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Patienter med nydebuterade eller förvärrade psykotiska symtom</w:t>
@@ -2010,51 +2070,51 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>tvångssyndrom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5879CC90" w14:textId="30840CFC" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>ångestsyndrom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A989DA" w14:textId="07FEC66B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc226462436"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc227840535"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Patienter kan aktualiseras akut till BUP akutmottagning NU av</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="115F258E" w14:textId="27F800C5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="009A3757">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Patient</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>atienten kan kontakta BUP</w:t>
       </w:r>
       <w:r w:rsidR="00671572">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>AKM</w:t>
       </w:r>
@@ -2248,62 +2308,62 @@
         <w:t>som övertar ärendet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26FDA8D9" w14:textId="700A9DF4" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>NU-sjukvårdens</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>verksamheter</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:br/>
         <w:t>Konsultfråga.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C4351B0" w14:textId="48820894" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc226462437"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc227840536"/>
       <w:r w:rsidRPr="00286F01">
         <w:lastRenderedPageBreak/>
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="6DA1CA5D" w14:textId="0FB14171" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc226462438"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc227840537"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Akuta telefonbedömningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="72DD54AF" w14:textId="5BDE22E5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Akuta telefonbedömningar utförs av sjuksköterska</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>eller annan legitimerad</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>medarbetare</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
@@ -2467,51 +2527,51 @@
         <w:t>till BUP</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>AKM</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>SÄS expedition</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>033-616 16 71, 033-616 20 90.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0870B9CB" w14:textId="747729C3" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc226462439"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc227840538"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Vårdplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="67944E86" w14:textId="7C73ED5B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:r w:rsidRPr="00286F01">
         <w:t>Alla patienter inom BUP NU som erhåller fördjupad behandling eller bedömning/utredning ska ha</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>en vårdplan</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2657,51 +2717,51 @@
         <w:lastRenderedPageBreak/>
         <w:t>aktuell vårdplan revideras, saknas det en vårdplan ska en sådan upprättas,</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>se</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>rutin.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="621852F0" w14:textId="6B626A7D" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc226462440"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc227840539"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Öppenvården</w:t>
       </w:r>
       <w:r w:rsidR="00D71C14">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>och ätstörningsmottagningen</w:t>
       </w:r>
       <w:r w:rsidR="00D71C14">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>initierar telefonkontakt med BUP akutmottagning NU</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="5A32994D" w14:textId="71FB39C8" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Om medarbetaren</w:t>
       </w:r>
       <w:r w:rsidR="00A93523">
@@ -2854,51 +2914,51 @@
         <w:t>inom BUP SÄS via BUP</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>AKM</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>SÄS expedition 033-616 16 71,</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>033-616 20 90.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E9ECE2" w14:textId="1F75AA16" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc226462441"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc227840540"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Akutbesök</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="71318612" w14:textId="63930485" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Patienter som dyker upp oanmälda till BUP</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>AKM</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>NU ska alltid bedömas</w:t>
       </w:r>
       <w:r w:rsidR="00934F77">
@@ -3435,51 +3495,51 @@
         <w:t>Bedömer medarbetaren att det</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>vid låg suicidrisk</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>finns behov av kontakt med läkare ska</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>det ske.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA46523" w14:textId="77D18D61" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc226462442"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc227840541"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Konsultationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="66C8C222" w14:textId="0668A6BE" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Vardagar dagtid 08.00-16.</w:t>
       </w:r>
       <w:r w:rsidR="00B21A63">
         <w:t>45</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECC8B10" w14:textId="0D6A0B42" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:r w:rsidRPr="00286F01">
         <w:t>Dagprimärjour i tjänst på BUP AKM gör muntliga och skriftliga konsultationer, enligt rutin Konsultverksamhet i NU-sjukvården (läkare),</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>för mer information</w:t>
@@ -3744,51 +3804,51 @@
       <w:r w:rsidRPr="00286F01">
         <w:t>Kontakt tages med bakjouren BUP SÄS, via växeln 033-616 10 00 som tar ställning till behov av</w:t>
       </w:r>
       <w:r w:rsidR="0065562B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>insatser, se</w:t>
       </w:r>
       <w:r w:rsidR="0065562B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="000768F2" w:rsidRPr="000768F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Handläggning av akuta barnpsykiatriska ärenden, konsultationer och internremisser</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1EF1C7D3" w14:textId="4D28DE29" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc226462443"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc227840542"/>
       <w:r w:rsidRPr="00286F01">
         <w:lastRenderedPageBreak/>
         <w:t>Vårdintygsbedömning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="3C8BA8AB" w14:textId="1F5418A6" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Vid</w:t>
       </w:r>
       <w:r w:rsidR="0065562B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>frågeställning om</w:t>
       </w:r>
       <w:r w:rsidR="0065562B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>vårdintyg,</w:t>
       </w:r>
       <w:r w:rsidR="0065562B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3941,51 +4001,51 @@
       <w:r>
         <w:t>kontakta</w:t>
       </w:r>
       <w:r w:rsidR="00540AA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>bakjour BUP SÄS, 033-616 10 00, se rutin</w:t>
       </w:r>
       <w:r w:rsidR="00540AA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="64A16D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdintyg enligt Lag (19911128) om psykiatrisk tvångsvård (LPT) samt biträde av polis i Västra Götaland.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="15C7AB32" w14:textId="7A8443E5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc226462444"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc227840543"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Psykiatrisk tvångsvård avseende patienter upp till 17 år inom NU-sjukvården</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="27FF66BF" w14:textId="123808D3" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:r w:rsidRPr="00286F01">
         <w:t>BUP NU</w:t>
       </w:r>
       <w:r w:rsidR="00540AA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>bedriver</w:t>
       </w:r>
       <w:r w:rsidR="00540AA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>öppenvård och</w:t>
       </w:r>
       <w:r w:rsidR="00540AA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
@@ -4014,64 +4074,72 @@
       <w:r w:rsidRPr="00286F01">
         <w:t>Inom NU-sjukvården har BUP inte längre en chefsöverläkare, heldygnsvård och förutsättningar för tvångsåtgärder enligt LPT för barn upp till 17 år finns därför inte längre på NÄL.</w:t>
       </w:r>
       <w:r w:rsidR="005A2AC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>För mer information se rutin</w:t>
       </w:r>
       <w:r w:rsidR="005A2AC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Visitation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D53F763" w14:textId="03B4B235" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc226462445"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc227840544"/>
       <w:r w:rsidRPr="00286F01">
         <w:lastRenderedPageBreak/>
         <w:t>Inläggning BUP SÄS</w:t>
       </w:r>
       <w:r w:rsidR="00FE460C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>heldygnsvård</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="09465A9F" w14:textId="5F724A91" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+    <w:p w14:paraId="597D6652" w14:textId="77777777" w:rsidR="003315C9" w:rsidRDefault="003315C9" w:rsidP="003315C9">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>BUP AKM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09465A9F" w14:textId="7E1AC108" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>När</w:t>
       </w:r>
       <w:r w:rsidR="005A2AC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>det skett en</w:t>
       </w:r>
       <w:r w:rsidR="005A2AC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>bedömning av en medarbetare,</w:t>
       </w:r>
       <w:r w:rsidR="005A2AC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>att</w:t>
       </w:r>
       <w:r w:rsidR="005A2AC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
@@ -4085,111 +4153,273 @@
       </w:r>
       <w:r w:rsidR="005A2AC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>patienten ha blivit bedömd av läkare</w:t>
       </w:r>
       <w:r w:rsidR="005A2AC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>(dagprimärjour, dagbakjour eller</w:t>
       </w:r>
       <w:r w:rsidR="005A2AC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>BUP NU Beredskap)</w:t>
       </w:r>
       <w:r w:rsidR="005A2AC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>innan</w:t>
       </w:r>
+      <w:r w:rsidR="007A4832">
+        <w:t xml:space="preserve"> läkaren</w:t>
+      </w:r>
       <w:r w:rsidR="005A2AC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
-        <w:t>kontakt med BUP SÄS</w:t>
+        <w:t>kontakt</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4832">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t xml:space="preserve"> BUP SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B0F4E71" w14:textId="6281078B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Kontakt med BUP SÄS ska ske enligt nedan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4541263C" w14:textId="0B0B42DB" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+    <w:p w14:paraId="4541263C" w14:textId="184436EB" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Vardagar dagtid 08.00-16.</w:t>
       </w:r>
-      <w:r w:rsidR="00CD515A">
-        <w:t>45</w:t>
+      <w:r w:rsidR="007164CF">
+        <w:t>30/16</w:t>
+      </w:r>
+      <w:r w:rsidR="001D153D">
+        <w:t>.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6495E6" w14:textId="227214C7" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+    <w:p w14:paraId="6F6495E6" w14:textId="4C600FA5" w:rsidR="00286F01" w:rsidRPr="00F813C5" w:rsidRDefault="00286F01" w:rsidP="00F813C5">
       <w:r w:rsidRPr="00286F01">
         <w:t>Dagprimärjour</w:t>
       </w:r>
       <w:r w:rsidR="00FE460C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
-        <w:t>eller bakjour kontaktar BUP akutmottagning SÄS expedition 033-616 16 71, 033-616 10 10.</w:t>
+        <w:t xml:space="preserve">eller bakjour kontaktar BUP akutmottagning SÄS expedition 033-616 16 71, 033-616 10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F813C5">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00F813C5" w:rsidRPr="00F813C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F813C5" w:rsidRPr="00F813C5">
+        <w:t>för kontakt med avdelningsöverläkaren 08.00-16.30 måndag-torsdag och 08.00-16.00 fredag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F813C5">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D78B0D" w14:textId="02F68982" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+    <w:p w14:paraId="00D78B0D" w14:textId="5342047A" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Vardagar 16.</w:t>
       </w:r>
-      <w:r w:rsidR="00CD515A">
-[...3 lines deleted...]
-        <w:t>-22.00 och helger/helgdagar 08.00-22.00.</w:t>
+      <w:r w:rsidR="001F4BF6">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB60E5">
+        <w:t>/16.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FE13D0" w14:textId="641B6B88" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
+    <w:p w14:paraId="67FE13D0" w14:textId="2AF0FD5E" w:rsidR="00286F01" w:rsidRPr="007B01E9" w:rsidRDefault="00286F01" w:rsidP="00861144">
       <w:r w:rsidRPr="00286F01">
         <w:t>BUP NU Beredskap</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
-        <w:t>kontaktar bakjour BUP SÄS via sjukhusets växel 033-616 10 00.</w:t>
-      </w:r>
+        <w:t>kontaktar bakjour BUP SÄS via sjukhusets växel 033-616 10 00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B01E9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00861144" w:rsidRPr="007B01E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00861144" w:rsidRPr="007B01E9">
+        <w:t xml:space="preserve">Under vardagar måndag-torsdag från 16.30 och fredagar 16.00. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389C95E4" w14:textId="77777777" w:rsidR="00591887" w:rsidRPr="007B01E9" w:rsidRDefault="00591887" w:rsidP="00591887">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc227840545"/>
+      <w:r w:rsidRPr="007B01E9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Inläggningsanteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="6A2F0F69" w14:textId="0A8D9BB9" w:rsidR="00591887" w:rsidRPr="007B01E9" w:rsidRDefault="00591887" w:rsidP="00591887">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B01E9">
+        <w:t xml:space="preserve">Det är endast läkare som kan göra en inläggningsanteckning i Melior. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B01E9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Under perioden veckorna </w:t>
+      </w:r>
+      <w:r w:rsidR="007B01E9" w:rsidRPr="007B01E9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>25–34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B01E9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan annan medarbetare kontakta bakjouren, för ställningstagande till om patienten ska erbjudas ett akutbesök på BUP SÄS.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6F2934" w14:textId="77777777" w:rsidR="00591887" w:rsidRPr="007B01E9" w:rsidRDefault="00591887" w:rsidP="00591887">
+      <w:r w:rsidRPr="007B01E9">
+        <w:t>I dokumentationen ska det bland annat tydligt framgå följande:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058C859D" w14:textId="77777777" w:rsidR="00591887" w:rsidRPr="007B01E9" w:rsidRDefault="00591887" w:rsidP="00591887">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B01E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Läkemedel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B01E9">
+        <w:t>– aktuella läkemedel och ordinationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEE83B7" w14:textId="77777777" w:rsidR="00591887" w:rsidRPr="007B01E9" w:rsidRDefault="00591887" w:rsidP="00591887">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B01E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vårdnadshavare/annan viktig vuxen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B01E9">
+        <w:t xml:space="preserve"> – information om vårdnadshavares medverkan under kommande heldygnsvård.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3FFFB7" w14:textId="77777777" w:rsidR="00591887" w:rsidRPr="007B01E9" w:rsidRDefault="00591887" w:rsidP="00591887">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B01E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Suicidriskbedömning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B01E9">
+        <w:t xml:space="preserve"> – gradering av suicidrisk och bedömning av skyddsbehoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5141C940" w14:textId="77777777" w:rsidR="00591887" w:rsidRPr="007B01E9" w:rsidRDefault="00591887" w:rsidP="00591887">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B01E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tillsynsgrad – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B01E9">
+        <w:t>normal, extra tillsyn, ständig tillsyn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8641F2" w14:textId="77777777" w:rsidR="00591887" w:rsidRPr="00861144" w:rsidRDefault="00591887" w:rsidP="00861144">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="194B0535" w14:textId="0AF922CA" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
         <w:t>Transport till BUP SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E137DBF" w14:textId="402B9BA2" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Patienten förs</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>i första hand till BUP SÄS av en trygg vuxen</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>exempelvis</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4242,82 +4472,81 @@
       <w:r w:rsidRPr="00286F01">
         <w:t>våldsam eller utagerande patient behöver bakjour göra bedömning om handräckning</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>av polis är aktuell, länk till</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>blankett.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E9205E4" w14:textId="077CC6AA" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc226462446"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc227840546"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Medicinering av akutsökande patient</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="22F8F79D" w14:textId="48F5A230" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Rekommendationen är i första hand att sätta in akutmedicinering såsom sömnmedicinering och ångestdämpande. Stående</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>medicinering exempelvis centralstimulantia ska undvikas att sättas in vid akutbesök.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443FF835" w14:textId="63F90846" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Då medicinförskrivning inte är någon akutuppgift hänvisas insättning av stående medicinering, ändringar i redan ordinerad medicinering och receptförnyelse till aktuell öppenvårdsmottagning i första hand via e-tjänsterna i 1177 och i andra hand att ringa via växelnumret 010 - 435 19 50 och välja aktuell öppenvårdsmottagning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6521EF9B" w14:textId="6A1B1048" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc226462447"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="16" w:name="_Toc227840547"/>
+      <w:r w:rsidRPr="00286F01">
         <w:t>Behandlingskonferens</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="61F1EBCB" w14:textId="743DF555" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alla</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>patienter som varit på akutbesök ska lyftas under behandlingskonferens enligt</w:t>
       </w:r>
       <w:r w:rsidR="007C44D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
@@ -4352,67 +4581,68 @@
       <w:r w:rsidRPr="00286F01">
         <w:t>rden, och insatser i de administrativa systemen. Medarbetaren anm</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t>ä</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>ler patienten till behandlingskonferens via uppdragslistan till sekreterare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EFA676" w14:textId="05528712" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Observera! Läkaren bedömer om hen ska lyfta patienten själv under behandlingskonferens eller om det ska ske via behandlingskonferensteamet. Läkaren noterar sina önskemål i uppdragslistan till sekreterare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD1BCEE" w14:textId="62187A8C" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc226462448"/>
-      <w:r w:rsidRPr="00286F01">
+      <w:bookmarkStart w:id="17" w:name="_Toc227840548"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
         <w:t>Uppföljning efter akutbedömning på BUP akutmottagning NU som</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>inte resulterar i</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>heldygnsvård</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="5549DBEA" w14:textId="12F27DE5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Alla patienter ska lyftas på behandlingskonferens</w:t>
       </w:r>
       <w:r w:rsidR="007C44D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>enligt</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>rutinen</w:t>
         </w:r>
       </w:hyperlink>
@@ -4486,51 +4716,50 @@
     <w:p w14:paraId="7EEDBABB" w14:textId="7E92869E" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Patienter som bedömts av medarbetaren att inte tillhöra</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>vårdnivån</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>specialistpsykiatrin hänvisas till primärvården/Ungas Psykiska Hälsa (UPH)/ungdomsmottagningen/skolhälsovård.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01219179" w14:textId="642810D1" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
-        <w:lastRenderedPageBreak/>
         <w:t>Samtycker patienten</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>till att BUP AKM NU</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>remitterar patienten till primärvården</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>bör</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>remissen</w:t>
@@ -4596,284 +4825,262 @@
         <w:t>Diagnos, bedömning,</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>ställningstagande till vårdnivå</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294004EC" w14:textId="3AA27A3F" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Bedömning av eventuellt somatiskt uppföljningsbehov.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1809A0A3" w14:textId="67EC697B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc226462449"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc227840549"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Orosanmälan</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="44644AF5" w14:textId="4CB79CCB" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Vid misstanke om att en person under 18 år far illa har alla som på ett yrkesmässigt sätt kommer i kontakt med barn och ungdomar skyldighet att anmäla enligt Socialtjänstlagens 14 kap. §1</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
         <w:t>För mer information se rutin</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Anmälan om oro för barn och unga under 18 år</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="569C6641" w14:textId="7552A4B5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc226462450"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc227840550"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>KVÅ-koder</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="490BAFDE" w14:textId="77DD918B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>GD008 – Anmälan enligt lag om barn som far illa (orosanmälan)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6066B2D6" w14:textId="65A4472B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>AU118 – Strukturerad suicidriskbedömning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE797C1" w14:textId="3126B9DB" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>AU123 – Upprättande av krisplan (säkerhetsplanering)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B5A30C" w14:textId="6D5F0550" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
-        <w:t>AU119 – Strukturerad bedömning av alkohol- och drogvanor (</w:t>
-[...15 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>AU119 – Strukturerad bedömning av alkohol- och drogvanor (audit/dudit).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="543CFEB1" w14:textId="1AA795ED" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
-        <w:t>AV034 – Provtagning UNS (u-</w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>AV034 – Provtagning UNS (u-tox)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4303A58A" w14:textId="596B0B6A" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>GD005 – Vårdintyg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF285C8" w14:textId="2C20FA09" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc226462451"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc227840551"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Kontaktuppgifter</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="5C034403" w14:textId="69A857CB" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>BUP</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>NU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="045518C3" w14:textId="7A3CEDD8" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>BUP akutmottagning NU expedition 010-435 17 00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA39302" w14:textId="0E7D7547" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>BUP SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514B86F9" w14:textId="343B224B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>BUP akutmottagning SÄS expedition 033-616 16 71, 033-616 20 90.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5985D0BA" w14:textId="44B35D62" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>BUP SÄS via sjukhusets växel 033-616 10 00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA55A57" w14:textId="3012566A" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc226462452"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="21" w:name="_Toc227840552"/>
+      <w:r w:rsidRPr="00286F01">
         <w:t>Ansvariga</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="4B87B597" w14:textId="652DD44C" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Ansvariga för att rutinen följs är Verksamhetschef,</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>verksamhetsöverläkare, vårdenhetsöverläkare</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>och</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>vårdenhetschef.</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>Vårdenhetschefen</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>ansvarar för att implementera rutinen och se till att den efterlevs inom sin BUP-enhet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="304E309B" w14:textId="2A364EA3" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc226462453"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc227840553"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Uppföljning och utvärdering</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="42AB807A" w14:textId="40D9AC16" w:rsidR="00913A0B" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Verksamheten ansvarar för att följa upp att rutinen följs. Avsteg från rutinen rapporteras i</w:t>
       </w:r>
       <w:r w:rsidR="00567C22">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>MedControl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00567C22">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>PRO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="736583B0" w14:textId="77777777" w:rsidR="00913A0B" w:rsidRDefault="00913A0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="486C9DD0" w14:textId="2AC610D0" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc226462454"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc227840554"/>
       <w:r w:rsidRPr="00286F01">
         <w:lastRenderedPageBreak/>
         <w:t>Länkar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="09EF1812" w14:textId="375024D6" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Psykisk hälsa - Södra Älvsborgs Sjukhus (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="347B2668" w14:textId="16673061" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Anmälan om oro för barn och unga under 18 år</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="277265C5" w14:textId="139AC378" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00600875">
       <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
@@ -5088,55 +5295,55 @@
     </w:p>
     <w:p w14:paraId="0D2C5671" w14:textId="18340557" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vård- och insatsprogram för depression och ångestsyndrom.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="78FCE3AC" w14:textId="67DE3A5C" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Övergång från barn- och ungdomspsykiatri till vuxenpsykiatri eller primärvård RMR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18B72749" w14:textId="5114C588" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc226462455"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc227840555"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Bedömningsinstrument</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="456AE147" w14:textId="21BA5AEF" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:hyperlink r:id="rId53" w:tgtFrame="_blank" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Alcohol</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="001A2867">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Use</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
@@ -5499,65 +5706,65 @@
           <w:t>Traumahändelser MINI – barn och ungdomar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00286F01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002B0568" w:rsidSect="002D6023">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D105A15" w14:textId="77777777" w:rsidR="00866034" w:rsidRDefault="00866034">
+    <w:p w14:paraId="7AB89B33" w14:textId="77777777" w:rsidR="00545246" w:rsidRDefault="00545246">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CC2FB3B" w14:textId="77777777" w:rsidR="00866034" w:rsidRDefault="00866034">
+    <w:p w14:paraId="48F18641" w14:textId="77777777" w:rsidR="00545246" w:rsidRDefault="00545246">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6315A39B" w14:textId="77777777" w:rsidR="00866034" w:rsidRDefault="00866034">
+    <w:p w14:paraId="5C89A218" w14:textId="77777777" w:rsidR="00545246" w:rsidRDefault="00545246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5884,61 +6091,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77B243D0" w14:textId="77777777" w:rsidR="00866034" w:rsidRDefault="00866034"/>
+    <w:p w14:paraId="0ACDDEE9" w14:textId="77777777" w:rsidR="00545246" w:rsidRDefault="00545246"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CB1E331" w14:textId="77777777" w:rsidR="00866034" w:rsidRDefault="00866034">
+    <w:p w14:paraId="272D2D01" w14:textId="77777777" w:rsidR="00545246" w:rsidRDefault="00545246">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="286E1F7D" w14:textId="77777777" w:rsidR="00866034" w:rsidRDefault="00866034">
+    <w:p w14:paraId="0ACFC4F7" w14:textId="77777777" w:rsidR="00545246" w:rsidRDefault="00545246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68DB7379" w14:textId="77777777" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BB5B908" wp14:editId="3588626A">
               <wp:simplePos x="0" y="0"/>
@@ -6517,51 +6724,51 @@
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1923490865">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2088917198">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1017735673">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -6569,50 +6776,51 @@
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00005361"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00017F3E"/>
     <w:rsid w:val="00024DC6"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="00030FA9"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="000363AB"/>
     <w:rsid w:val="00040975"/>
+    <w:rsid w:val="00046ACF"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="0006761F"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="000768F2"/>
     <w:rsid w:val="0007743A"/>
     <w:rsid w:val="00081964"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0008787C"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A0B9A"/>
     <w:rsid w:val="000A5BED"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D1830"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
@@ -6628,96 +6836,100 @@
     <w:rsid w:val="00134958"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00144A39"/>
     <w:rsid w:val="0015129E"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00177683"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00193D6B"/>
     <w:rsid w:val="00195B22"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A2867"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D153D"/>
     <w:rsid w:val="001D51B8"/>
+    <w:rsid w:val="001E0CA1"/>
     <w:rsid w:val="001E5552"/>
+    <w:rsid w:val="001F4BF6"/>
     <w:rsid w:val="0020365E"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="0026140A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00265C44"/>
     <w:rsid w:val="002679E3"/>
     <w:rsid w:val="00277A4A"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00286F01"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0568"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F39DC"/>
     <w:rsid w:val="002F3CA3"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="003315C9"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00393413"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
@@ -6738,155 +6950,163 @@
     <w:rsid w:val="0046733C"/>
     <w:rsid w:val="0047039F"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B5391"/>
     <w:rsid w:val="004C1B36"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005116E3"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00540AA1"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
+    <w:rsid w:val="00545246"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00567C22"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00591887"/>
     <w:rsid w:val="00595788"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2AC0"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B394A"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C2D6A"/>
     <w:rsid w:val="005C2DF0"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="00600875"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065270C"/>
     <w:rsid w:val="0065562B"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00671572"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00682812"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006919B0"/>
     <w:rsid w:val="00691E6D"/>
     <w:rsid w:val="006929D4"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006C2CAA"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D54BF"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00700F01"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007164CF"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00733D60"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00752110"/>
     <w:rsid w:val="0075343A"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="007569B5"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007954B9"/>
+    <w:rsid w:val="007A4832"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A6D06"/>
+    <w:rsid w:val="007B01E9"/>
     <w:rsid w:val="007C44D3"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00800EE5"/>
     <w:rsid w:val="008027C1"/>
     <w:rsid w:val="0081696B"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008260F5"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="008375A2"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00861144"/>
     <w:rsid w:val="008644C9"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00866034"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00874CAE"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892A20"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A282F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D12C9"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F7507"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
@@ -6956,100 +7176,102 @@
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC09EE"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF6051"/>
     <w:rsid w:val="00AF636E"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B05AC6"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B1425F"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B21A63"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B351E3"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46495"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B50D1B"/>
+    <w:rsid w:val="00B53DDB"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B90060"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA616A"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE3686"/>
     <w:rsid w:val="00BE61B0"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF43B1"/>
     <w:rsid w:val="00C006A6"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C2650E"/>
     <w:rsid w:val="00C36327"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA26E7"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1BDA"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB60E5"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD515A"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF7E50"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D06A6D"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D35D17"/>
     <w:rsid w:val="00D37739"/>
     <w:rsid w:val="00D37968"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5481C"/>
     <w:rsid w:val="00D71C14"/>
     <w:rsid w:val="00D8412F"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA12D2"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
@@ -7058,71 +7280,73 @@
     <w:rsid w:val="00DC75A6"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF04C7"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E138B9"/>
     <w:rsid w:val="00E22559"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E71D6A"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E93DF6"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA7A95"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC0DD5"/>
     <w:rsid w:val="00EC21A3"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC76AB"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED4CDD"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F065B0"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F26754"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F62C9D"/>
+    <w:rsid w:val="00F813C5"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F9514D"/>
     <w:rsid w:val="00FB03DA"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC63D5"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE460C"/>
     <w:rsid w:val="00FE61F6"/>
     <w:rsid w:val="00FF3EB9"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="081949E3"/>
     <w:rsid w:val="1235974D"/>
     <w:rsid w:val="175619F6"/>
     <w:rsid w:val="4EB7D127"/>
     <w:rsid w:val="5087A364"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="64A16D99"/>
     <w:rsid w:val="64FA6073"/>
@@ -7656,50 +7880,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -18436,55 +18661,55 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>4415</Words>
-  <Characters>23402</Characters>
+  <Words>4545</Words>
+  <Characters>24093</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>195</Lines>
-  <Paragraphs>55</Paragraphs>
+  <Lines>200</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27762</CharactersWithSpaces>
+  <CharactersWithSpaces>28581</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Akuta bedömningar och insatser</dc:title>
   <dc:subject/>
   <dc:creator>Maarit Perttunen</dc:creator>
   <keywords/>
   <lastModifiedBy>Maarit Perttunen</lastModifiedBy>
-  <revision>44</revision>
+  <revision>56</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>