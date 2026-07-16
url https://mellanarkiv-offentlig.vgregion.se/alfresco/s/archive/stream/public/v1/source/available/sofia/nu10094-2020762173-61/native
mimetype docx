--- v2 (2026-05-17)
+++ v3 (2026-07-16)
@@ -67,1827 +67,2043 @@
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="763031107"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="6F02BB66" w14:textId="31FECAF8" w:rsidR="00286F01" w:rsidRDefault="00286F01">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
           </w:pPr>
           <w:r>
             <w:t>Innehåll</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="583345DC" w14:textId="62F03A2C" w:rsidR="00B53DDB" w:rsidRDefault="00286F01">
+        <w:p w14:paraId="47BC66FE" w14:textId="0D71303E" w:rsidR="000625DD" w:rsidRDefault="00286F01">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc227840532" w:history="1">
-            <w:r w:rsidR="00B53DDB" w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274092" w:history="1">
+            <w:r w:rsidR="000625DD" w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Syfte</w:t>
             </w:r>
-            <w:r w:rsidR="00B53DDB">
+            <w:r w:rsidR="000625DD">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00B53DDB">
+            <w:r w:rsidR="000625DD">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00B53DDB">
+            <w:r w:rsidR="000625DD">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840532 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B53DDB">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274092 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="000625DD">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B53DDB">
+            <w:r w:rsidR="000625DD">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B53DDB">
+            <w:r w:rsidR="000625DD">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00B53DDB">
+            <w:r w:rsidR="000625DD">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="420BFD83" w14:textId="2571B04E" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="21C7FE2F" w14:textId="25E71256" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840533" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274093" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840533 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274093 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="61095657" w14:textId="3BE96AD0" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="106F17BC" w14:textId="09F3130F" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840534" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274094" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Patienter med följande sjukdomstillstånd som kan vara i behov av en akutbedömning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840534 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274094 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E4239F2" w14:textId="780D78B0" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="10EE45CA" w14:textId="1C36EA92" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840535" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274095" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Patienter kan aktualiseras akut till BUP akutmottagning NU av</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840535 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274095 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0DB5D9CD" w14:textId="0C13571B" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="1FF81C98" w14:textId="61E9A7B7" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840536" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274096" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Arbetsbeskrivning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840536 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274096 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="14713BA2" w14:textId="18339138" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="0C6DAE44" w14:textId="7152EC1E" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840537" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274097" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Akuta telefonbedömningar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840537 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274097 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="57096521" w14:textId="57C33BB0" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="66C31F46" w14:textId="50385F35" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840538" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274098" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vårdplan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840538 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274098 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E79946F" w14:textId="5DB8296F" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="66939F96" w14:textId="054507F4" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840539" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274099" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Öppenvården och ätstörningsmottagningen initierar telefonkontakt med BUP akutmottagning NU</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840539 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274099 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="394019F3" w14:textId="79D4857E" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="485E318E" w14:textId="1C9DB865" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840540" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274100" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Akutbesök</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840540 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274100 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6B305EE2" w14:textId="7A517187" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="609FFC49" w14:textId="4842468A" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840541" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274101" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Konsultationer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840541 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274101 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="39B4FB9D" w14:textId="60127625" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="749E6557" w14:textId="567FA7D7" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840542" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274102" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vårdintygsbedömning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840542 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274102 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6F258515" w14:textId="46F080DA" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="7BA2BF3A" w14:textId="6E75AC3F" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840543" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274103" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Psykiatrisk tvångsvård avseende patienter upp till 17 år inom NU-sjukvården</w:t>
+              <w:t>På sjukhuset</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840543 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274103 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D6F68AC" w14:textId="7DFD5830" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="2D8F0164" w14:textId="31248DBB" w:rsidR="000625DD" w:rsidRDefault="000625DD">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233274104" w:history="1">
+            <w:r w:rsidRPr="001240ED">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Utanför sjukhuset</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274104 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="623533C4" w14:textId="4C6272B3" w:rsidR="000625DD" w:rsidRDefault="000625DD">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233274105" w:history="1">
+            <w:r w:rsidRPr="001240ED">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Kontakt med läkare inom BUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274105 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2E0FC942" w14:textId="127DE9D9" w:rsidR="000625DD" w:rsidRDefault="000625DD">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233274106" w:history="1">
+            <w:r w:rsidRPr="001240ED">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Psykiatrisk tvångsvård avseende patienter upp till 17 år inom NU-sjukvården</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274106 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2EA8C7C3" w14:textId="03605E3C" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840544" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274107" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Inläggning BUP SÄS heldygnsvård</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840544 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274107 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="060F53A6" w14:textId="0DE872CF" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="1C045511" w14:textId="18D2A428" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840545" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274108" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Inläggningsanteckning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840545 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274108 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1508AD85" w14:textId="0EF28247" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="6D401CC1" w14:textId="13FF894C" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840546" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274109" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Medicinering av akutsökande patient</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840546 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274109 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08F59339" w14:textId="30CEF3DB" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="4F9BFF10" w14:textId="1B5DAE82" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840547" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274110" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Behandlingskonferens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840547 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274110 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="501DA542" w14:textId="2A130F13" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="2E94F8D5" w14:textId="3728829D" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840548" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274111" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Uppföljning efter akutbedömning på BUP akutmottagning NU som inte resulterar i heldygnsvård</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840548 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274111 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1C59AD9F" w14:textId="0DEB9760" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="241ACC10" w14:textId="0EBE7F78" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840549" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274112" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Orosanmälan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840549 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274112 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="37665BAB" w14:textId="7E875CEA" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="33133CA2" w14:textId="7CCB7F77" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840550" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274113" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>KVÅ-koder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840550 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274113 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6CD77DB8" w14:textId="0ADC8001" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="0409DCE2" w14:textId="00FD1D25" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840551" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274114" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kontaktuppgifter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840551 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274114 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="21FEEA71" w14:textId="2832C457" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="096B8F44" w14:textId="702BDCE4" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840552" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274115" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ansvariga</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840552 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274115 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4B74A86C" w14:textId="0F857C15" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="7E63C9EA" w14:textId="13C60BAD" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840553" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274116" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Uppföljning och utvärdering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840553 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274116 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="556E19FD" w14:textId="0DB8C813" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="55460846" w14:textId="245CB1E3" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840554" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274117" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Länkar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840554 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274117 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7BE7E82E" w14:textId="28C1D95A" w:rsidR="00B53DDB" w:rsidRDefault="00B53DDB">
+        <w:p w14:paraId="7AB83F6A" w14:textId="79988BBD" w:rsidR="000625DD" w:rsidRDefault="000625DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227840555" w:history="1">
-            <w:r w:rsidRPr="0032483E">
+          <w:hyperlink w:anchor="_Toc233274118" w:history="1">
+            <w:r w:rsidRPr="001240ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bedömningsinstrument</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227840555 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233274118 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56DC3748" w14:textId="0AC334C9" w:rsidR="00286F01" w:rsidRDefault="00286F01">
+        <w:p w14:paraId="56DC3748" w14:textId="0965CB7C" w:rsidR="00286F01" w:rsidRDefault="00286F01">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="44B03784" w14:textId="7792E792" w:rsidR="00EA00CB" w:rsidRPr="006919B0" w:rsidRDefault="00EA00CB" w:rsidP="006919B0">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="374E9A9F" w14:textId="77777777" w:rsidR="00567820" w:rsidRDefault="00567820" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00567820" w:rsidSect="00CA39EF">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0797E840" w14:textId="333CF9EB" w:rsidR="0046733C" w:rsidRPr="00286F01" w:rsidRDefault="0046733C" w:rsidP="0046733C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc227840532"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc233274092"/>
       <w:r w:rsidRPr="00286F01">
         <w:lastRenderedPageBreak/>
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="01E6A015" w14:textId="278B5E0F" w:rsidR="0046733C" w:rsidRDefault="0046733C" w:rsidP="0046733C">
       <w:r w:rsidRPr="00286F01">
         <w:t>Syftet med</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>rutinen</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>är att tydliggöra vad som gäller på BUP akutmottagning</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1901,51 +2117,51 @@
         <w:t>NU angående akutansvar avseende passning av telefon/fax under mottagningstid, akutbedömningar via</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>telefon och besök samt rutin för inläggning inom</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>heldygnsvård</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>på BUP SÄS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8E8D2B" w14:textId="02293519" w:rsidR="00BC44CD" w:rsidRPr="00286F01" w:rsidRDefault="64FA6073" w:rsidP="00286F01">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc227840533"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc233274093"/>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="62557E41" w14:textId="0ED9BFD6" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>På grund av brist på specialistläkare tvingades Barn- och ungdomspsykiatrin (BUP) vid NU-sjukvården (NU) temporärt stänga sin</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>heldygnsvård</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>2024-02-01 och patienter från BUP NU behöver efter detta datum få slutenvård på BUP Södra Älvsborgs Sjukhus (SÄS) efter avtalad ansvarsfördelning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04D977E8" w14:textId="586A49A9" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Akutbedömningar inom barn- och ungdomspsykiatriska verksamheten</w:t>
@@ -1981,51 +2197,51 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akutprocessen - NU-sjukvården</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00286F01">
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F750B6A" w14:textId="25724443" w:rsidR="00286F01" w:rsidRPr="00134958" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Utifrån akutbedömningen som sker via telefon eller akutbesöket ska medarbetaren ha en plan för hur ärendet ska hanteras vidare vilket kommuniceras med patient/vårdnadshavare.</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E30F8C" w14:textId="50DD926D" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc227840534"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc233274094"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Patienter med följande sjukdomstillstånd som kan vara i behov av en akutbedömning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="31D85DBA" w14:textId="7AA608B7" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Exempelvis:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="549089AD" w14:textId="36B98A3E" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Suicidnära problematik</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47FE9B46" w14:textId="2371F671" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Patienter med nydebuterade eller förvärrade psykotiska symtom</w:t>
@@ -2070,51 +2286,51 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>tvångssyndrom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5879CC90" w14:textId="30840CFC" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>ångestsyndrom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A989DA" w14:textId="07FEC66B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc227840535"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc233274095"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Patienter kan aktualiseras akut till BUP akutmottagning NU av</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="115F258E" w14:textId="27F800C5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="009A3757">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Patient</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>atienten kan kontakta BUP</w:t>
       </w:r>
       <w:r w:rsidR="00671572">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>AKM</w:t>
       </w:r>
@@ -2130,52 +2346,57 @@
       <w:r w:rsidRPr="00286F01">
         <w:t>eller blivit hänvisad via öppenvården telefonledes.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Barn som söker hälso- och sjukvård</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="05913571" w14:textId="72306A98" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="007F7B5A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Vårdnadshavare</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00286F01">
-        <w:t>Vårdnadshavare kan kontakta BUP</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>Vårdnadshavare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t xml:space="preserve"> kan kontakta BUP</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>AKM</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>NU</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>eller blivit hänvisad via öppenvården telefonledes.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
@@ -2188,53 +2409,55 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7759D7A1" w14:textId="57D6392B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00EA0316">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Socialtjänst och andra vårdgivare</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>I de fall patienten aktualiseras av en annan person än vårdnadshavare ska</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>inremittenten</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>kontakta vårdnadshavare om så inte skett.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F6E615" w14:textId="18571729" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00985C9C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>En Väg In i Göteborg (EVI)</w:t>
       </w:r>
       <w:r w:rsidR="008027C1">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>När EVI bedömt en patient som akut,</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>kontaktar eller</w:t>
@@ -2308,62 +2531,62 @@
         <w:t>som övertar ärendet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26FDA8D9" w14:textId="700A9DF4" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>NU-sjukvårdens</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>verksamheter</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:br/>
         <w:t>Konsultfråga.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C4351B0" w14:textId="48820894" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc227840536"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc233274096"/>
       <w:r w:rsidRPr="00286F01">
         <w:lastRenderedPageBreak/>
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="6DA1CA5D" w14:textId="0FB14171" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc227840537"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc233274097"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Akuta telefonbedömningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="72DD54AF" w14:textId="5BDE22E5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Akuta telefonbedömningar utförs av sjuksköterska</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>eller annan legitimerad</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>medarbetare</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
@@ -2527,51 +2750,51 @@
         <w:t>till BUP</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>AKM</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>SÄS expedition</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>033-616 16 71, 033-616 20 90.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0870B9CB" w14:textId="747729C3" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc227840538"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc233274098"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Vårdplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="67944E86" w14:textId="7C73ED5B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:r w:rsidRPr="00286F01">
         <w:t>Alla patienter inom BUP NU som erhåller fördjupad behandling eller bedömning/utredning ska ha</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>en vårdplan</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2717,51 +2940,51 @@
         <w:lastRenderedPageBreak/>
         <w:t>aktuell vårdplan revideras, saknas det en vårdplan ska en sådan upprättas,</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>se</w:t>
       </w:r>
       <w:r w:rsidR="000363AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>rutin.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="621852F0" w14:textId="6B626A7D" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc227840539"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc233274099"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Öppenvården</w:t>
       </w:r>
       <w:r w:rsidR="00D71C14">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>och ätstörningsmottagningen</w:t>
       </w:r>
       <w:r w:rsidR="00D71C14">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>initierar telefonkontakt med BUP akutmottagning NU</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="5A32994D" w14:textId="71FB39C8" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Om medarbetaren</w:t>
       </w:r>
       <w:r w:rsidR="00A93523">
@@ -2914,130 +3137,87 @@
         <w:t>inom BUP SÄS via BUP</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>AKM</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>SÄS expedition 033-616 16 71,</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>033-616 20 90.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E9ECE2" w14:textId="1F75AA16" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc227840540"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc233274100"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Akutbesök</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="71318612" w14:textId="63930485" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Patienter som dyker upp oanmälda till BUP</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>AKM</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>NU ska alltid bedömas</w:t>
       </w:r>
       <w:r w:rsidR="00934F77">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>på plats</w:t>
       </w:r>
       <w:r w:rsidR="00144A39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>samma dag.</w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2CA09BA3" w14:textId="2B795993" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Det är viktigt att patienten får möjlighet att prata enskilt utan vårdnadshavare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287F9861" w14:textId="3407299F" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Akutbesöket är en bedömning med fokus på den akuta frågeställningen och aktuell symtombild.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="420584C0" w14:textId="635FD0D3" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Bekräfta eller utesluta en tidigare eller aktuell depressiv episod, eller symtom av depression eller nedstämdhet.</w:t>
       </w:r>
     </w:p>
@@ -3105,51 +3285,50 @@
       <w:r w:rsidRPr="00286F01">
         <w:t>CDI-S</w:t>
       </w:r>
       <w:r w:rsidR="00B90060">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>kan vara ett alternativ för de yngre barnen,</w:t>
       </w:r>
       <w:r w:rsidR="00EC21A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>men</w:t>
       </w:r>
       <w:r w:rsidR="00EC21A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>det</w:t>
       </w:r>
       <w:r w:rsidR="00EC21A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
-        <w:lastRenderedPageBreak/>
         <w:t>saknas</w:t>
       </w:r>
       <w:r w:rsidR="00B90060">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>frågor om</w:t>
       </w:r>
       <w:r w:rsidR="00B90060">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>tilläggsymtom</w:t>
       </w:r>
       <w:r w:rsidR="00EC21A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>för depression</w:t>
       </w:r>
       <w:r w:rsidR="00EC21A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>exempelvis</w:t>
@@ -3158,72 +3337,73 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>återkommande självmordstankar, självmordsförsök eller</w:t>
       </w:r>
       <w:r w:rsidR="00EC21A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>självmordsplaner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C178690" w14:textId="5C6E098C" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Fråga om tobak/alkohol/droger (alltid från 11 års ålder)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D924210" w14:textId="036C48C3" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
         <w:t>Fråga om sömn och nutrition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EFD547A" w14:textId="0B0C9EAA" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Fråga alltid om olika former av våldsutsatthet. Traumahändelser Mini ska användas vid screeningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679E9F0A" w14:textId="534A188F" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Rutinen</w:t>
       </w:r>
       <w:r w:rsidR="00EC21A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Suicidriskbedömning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EC21A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>ska följas vid alla akutbesök</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B4830DA" w14:textId="50DE65FC" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="1235974D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Vid medelhög, hög eller svårbedömd suicidrisk ska medarbetaren kontakta dagprimärjour på plats, vardagar</w:t>
       </w:r>
       <w:r w:rsidR="00EC21A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
@@ -3406,73 +3586,73 @@
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Upprättas vid minst medelhög risk, vilket</w:t>
       </w:r>
       <w:r w:rsidR="00DA12D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>innebär att det kan vara aktuellt att göra en säkerhetsplan vid låg risk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CB956B" w14:textId="790F0A50" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
-        <w:t xml:space="preserve">Den ska genomföras tillsammans med patienten och vårdnadshavare och de ska ha gett sitt samtycke till planen. Patienten och vårdnadshavare ska få med sig varsin kopia på säkerhetsplanen i handen </w:t>
-[...3 lines deleted...]
-        <w:t>vid hemgång. Säkerhetsplanen dokumenteras i</w:t>
+        <w:t>Den ska genomföras tillsammans med patienten och vårdnadshavare och de ska ha gett sitt samtycke till planen. Patienten och vårdnadshavare ska få med sig varsin kopia på säkerhetsplanen i handen vid hemgång. Säkerhetsplanen dokumenteras i</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>Melior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB85511" w14:textId="56C71C27" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
-        <w:t>Vid låg suicidrisk lyfts patienten av medarbetaren på behandlingskonferens, patienten ska sättas upp i uppdragslistan till sekreterare.</w:t>
+        <w:t xml:space="preserve">Vid låg suicidrisk lyfts patienten av medarbetaren på behandlingskonferens, patienten ska sättas upp i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
+        <w:t>uppdragslistan till sekreterare.</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>I dessa fall</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>(låg suicidrisk)</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>behöver medarbetaren</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>inte</w:t>
       </w:r>
@@ -3495,101 +3675,101 @@
         <w:t>Bedömer medarbetaren att det</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>vid låg suicidrisk</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>finns behov av kontakt med läkare ska</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>det ske.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA46523" w14:textId="77D18D61" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc227840541"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc233274101"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Konsultationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="66C8C222" w14:textId="0668A6BE" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Vardagar dagtid 08.00-16.</w:t>
       </w:r>
       <w:r w:rsidR="00B21A63">
         <w:t>45</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECC8B10" w14:textId="0D6A0B42" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:r w:rsidRPr="00286F01">
         <w:t>Dagprimärjour i tjänst på BUP AKM gör muntliga och skriftliga konsultationer, enligt rutin Konsultverksamhet i NU-sjukvården (läkare),</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>för mer information</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>se</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Konsultverksamhet i NU-sjukvården (läkare)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t xml:space="preserve">och </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="0020365E" w:rsidRPr="0020365E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Handläggning av akuta barnpsykiatriska ärenden, konsultationer och internremisser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0020365E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>Dagprimärjour</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>kontaktar</w:t>
       </w:r>
       <w:r w:rsidR="000D1830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>vid behov</w:t>
       </w:r>
@@ -3746,310 +3926,269 @@
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>eller</w:t>
       </w:r>
       <w:r w:rsidR="0065562B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>på</w:t>
       </w:r>
       <w:r w:rsidR="0065562B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>BUP AKM. Efter en konsultation kan det bli aktuellt med en</w:t>
       </w:r>
       <w:r w:rsidR="0065562B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>uppföljning på BUP AKM, för fler alternativ se</w:t>
       </w:r>
       <w:r w:rsidR="0065562B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>länk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00286F01">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0065562B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>BUP NU Beredskap</w:t>
       </w:r>
       <w:r w:rsidR="0065562B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>kontaktar vid behov bakjour via på BUP SÄS sjukhusets växel 033-616 10 00.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE5B41A" w14:textId="050AA56B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Alla dagar i veckan 22.00-08.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063AF5BB" w14:textId="4BD18FFA" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Kontakt tages med bakjouren BUP SÄS, via växeln 033-616 10 00 som tar ställning till behov av</w:t>
       </w:r>
       <w:r w:rsidR="0065562B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>insatser, se</w:t>
       </w:r>
       <w:r w:rsidR="0065562B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="000768F2" w:rsidRPr="000768F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Handläggning av akuta barnpsykiatriska ärenden, konsultationer och internremisser</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EF1C7D3" w14:textId="4D28DE29" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+    <w:p w14:paraId="1EF1C7D3" w14:textId="4D28DE29" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="002E3705">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc227840542"/>
-      <w:r w:rsidRPr="00286F01">
+      <w:bookmarkStart w:id="11" w:name="_Toc233274102"/>
+      <w:r w:rsidRPr="002E3705">
         <w:lastRenderedPageBreak/>
         <w:t>Vårdintygsbedömning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="3C8BA8AB" w14:textId="1F5418A6" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
-[...32 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2949F7F6" w14:textId="77777777" w:rsidR="002E3705" w:rsidRPr="002E3705" w:rsidRDefault="002E3705" w:rsidP="002E3705">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc233274103"/>
+      <w:r w:rsidRPr="002E3705">
+        <w:t>På sjukhuset</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="54D278BE" w14:textId="77777777" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00286F01">
+    <w:p w14:paraId="15BA5536" w14:textId="77777777" w:rsidR="002E3705" w:rsidRPr="002E3705" w:rsidRDefault="002E3705" w:rsidP="002E3705">
+      <w:r w:rsidRPr="002E3705">
+        <w:t xml:space="preserve">Vid frågeställning om vårdintyg, bedömer läkare inom BUP behovet av vårdintygsbedömning alla dagar i veckan 08.00-22.00. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2863BEFA" w14:textId="4CBD062F" w:rsidR="002E3705" w:rsidRPr="002E3705" w:rsidRDefault="002E3705" w:rsidP="002E3705">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
         </w:rPr>
-        <w:t>  </w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
-      <w:r w:rsidRPr="00286F01">
-[...124 lines deleted...]
-        <w:r w:rsidRPr="64A16D99">
+      <w:r w:rsidRPr="002E3705">
+        <w:t>När det uppstår behov av vårdintygsbedömning 22:00-08.00, ska primärjouren inom vuxenpsykiatrin kontaktas som kan bistå vid behov med att utfärda vårdintyg, se rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7054" w:rsidRPr="002C7054">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="002C7054">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Vårdintygsbedömning för barn och ungdomar klockan 22.00 - 08.00</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15A245CE" w14:textId="77777777" w:rsidR="002E3705" w:rsidRPr="002E3705" w:rsidRDefault="002E3705" w:rsidP="002E3705">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc233274104"/>
+      <w:r w:rsidRPr="002E3705">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utanför sjukhuset</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="0D5CA02B" w14:textId="77777777" w:rsidR="002E3705" w:rsidRPr="002E3705" w:rsidRDefault="002E3705" w:rsidP="002E3705">
+      <w:r w:rsidRPr="002E3705">
+        <w:t xml:space="preserve">Primärvård ansvarar för vårdintygsbedömningar dygnet runt utanför sjukhuset för patienter utan aktuell kontakt med psykiatrisk öppenvård, se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="002E3705">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>Vårdintyg enligt Lag (19911128) om psykiatrisk tvångsvård (LPT) samt biträde av polis i Västra Götaland.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15C7AB32" w14:textId="7A8443E5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
+    <w:p w14:paraId="35794B2B" w14:textId="77777777" w:rsidR="002E3705" w:rsidRPr="002E3705" w:rsidRDefault="002E3705" w:rsidP="002E3705">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3705">
+        <w:t>Vardagar, i normalfallet kl. 8–17, kontaktas den vårdcentral som ligger närmast enligt närområdesplan. Denna vårdcentral har då ansvaret för att göra vårdintygsbedömningen eller lotsa patienten vidare till en annan vårdcentral, om lokal överenskommelse finns. Vid osäkerhet kring vilken vårdcentral som är närmast, kontaktas 1177.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09457748" w14:textId="77777777" w:rsidR="002E3705" w:rsidRPr="002E3705" w:rsidRDefault="002E3705" w:rsidP="002E3705">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3705">
+        <w:t>Under jourtid kontaktas beredskapsjour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FDC3A5" w14:textId="77777777" w:rsidR="002E3705" w:rsidRPr="002E3705" w:rsidRDefault="002E3705" w:rsidP="002E3705">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3705">
+        <w:t>För patienter med pågående kontakt med psykiatrisk öppenvård ligger ansvaret jourtid hos primärvården (17.00-08.00 samt lördagar och helgdagar).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A477D83" w14:textId="77777777" w:rsidR="002E3705" w:rsidRPr="002E3705" w:rsidRDefault="002E3705" w:rsidP="002E3705">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc233274105"/>
+      <w:r w:rsidRPr="002E3705">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Kontakt med läkare inom BUP</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="33A6EBFF" w14:textId="77777777" w:rsidR="002E3705" w:rsidRPr="002E3705" w:rsidRDefault="002E3705" w:rsidP="003B6971">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3705">
+        <w:t>08.00-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B6971">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E3705">
+        <w:t>:45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B87493" w14:textId="77777777" w:rsidR="002E3705" w:rsidRPr="002E3705" w:rsidRDefault="002E3705" w:rsidP="002E3705">
+      <w:r w:rsidRPr="002E3705">
+        <w:t xml:space="preserve">Dagprimärjour eller dagbakjour på BUP akutmottagning kontaktas via sjukhusets växel 010-435 00 00. Vid behov kontaktas bakjour BUP SÄS via sjukhusets växel 033-616 10 00. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305CE433" w14:textId="77777777" w:rsidR="002E3705" w:rsidRPr="002E3705" w:rsidRDefault="002E3705" w:rsidP="003B6971">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3705">
+        <w:t>Vardagar 16.45-22.00 och helger/helgdagar 08.00-22.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AB463A" w14:textId="77777777" w:rsidR="002E3705" w:rsidRPr="002E3705" w:rsidRDefault="002E3705" w:rsidP="002E3705">
+      <w:r w:rsidRPr="002E3705">
+        <w:lastRenderedPageBreak/>
+        <w:t>BUP NU Beredskap kontaktas via BUP akutmottagning. Vid behov kontaktas bakjour BUP SÄS via sjukhusets växel 033-616 10 00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C7AB32" w14:textId="7A8443E5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="003B6971">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc227840543"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc233274106"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t xml:space="preserve">Psykiatrisk tvångsvård </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B6971">
+        <w:t>avseende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:t xml:space="preserve"> patienter upp till 17 år inom NU-sjukvården</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="27FF66BF" w14:textId="123808D3" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:r w:rsidRPr="00286F01">
         <w:t>BUP NU</w:t>
       </w:r>
       <w:r w:rsidR="00540AA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>bedriver</w:t>
       </w:r>
       <w:r w:rsidR="00540AA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>öppenvård och</w:t>
       </w:r>
       <w:r w:rsidR="00540AA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>har ingen heldygnsvård.</w:t>
       </w:r>
       <w:r w:rsidR="00540AA1">
         <w:t xml:space="preserve"> </w:t>
@@ -4074,62 +4213,61 @@
       <w:r w:rsidRPr="00286F01">
         <w:t>Inom NU-sjukvården har BUP inte längre en chefsöverläkare, heldygnsvård och förutsättningar för tvångsåtgärder enligt LPT för barn upp till 17 år finns därför inte längre på NÄL.</w:t>
       </w:r>
       <w:r w:rsidR="005A2AC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>För mer information se rutin</w:t>
       </w:r>
       <w:r w:rsidR="005A2AC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Visitation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D53F763" w14:textId="03B4B235" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc227840544"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="16" w:name="_Toc233274107"/>
+      <w:r w:rsidRPr="00286F01">
         <w:t>Inläggning BUP SÄS</w:t>
       </w:r>
       <w:r w:rsidR="00FE460C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>heldygnsvård</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="597D6652" w14:textId="77777777" w:rsidR="003315C9" w:rsidRDefault="003315C9" w:rsidP="003315C9">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>BUP AKM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09465A9F" w14:textId="7E1AC108" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>När</w:t>
       </w:r>
       <w:r w:rsidR="005A2AC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>det skett en</w:t>
       </w:r>
       <w:r w:rsidR="005A2AC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>bedömning av en medarbetare,</w:t>
       </w:r>
@@ -4202,111 +4340,106 @@
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Vardagar dagtid 08.00-16.</w:t>
       </w:r>
       <w:r w:rsidR="007164CF">
         <w:t>30/16</w:t>
       </w:r>
       <w:r w:rsidR="001D153D">
         <w:t>.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F6495E6" w14:textId="4C600FA5" w:rsidR="00286F01" w:rsidRPr="00F813C5" w:rsidRDefault="00286F01" w:rsidP="00F813C5">
       <w:r w:rsidRPr="00286F01">
         <w:t>Dagprimärjour</w:t>
       </w:r>
       <w:r w:rsidR="00FE460C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t xml:space="preserve">eller bakjour kontaktar BUP akutmottagning SÄS expedition 033-616 16 71, 033-616 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00F813C5">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00F813C5" w:rsidRPr="00F813C5">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>för kontakt med avdelningsöverläkaren 08.00-16.30 måndag-torsdag och 08.00-16.00 fredag</w:t>
+        <w:t xml:space="preserve"> för kontakt med avdelningsöverläkaren 08.00-16.30 måndag-torsdag och 08.00-16.00 fredag</w:t>
       </w:r>
       <w:r w:rsidRPr="00F813C5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D78B0D" w14:textId="5342047A" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Vardagar 16.</w:t>
       </w:r>
       <w:r w:rsidR="001F4BF6">
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="00CB60E5">
         <w:t>/16.00</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67FE13D0" w14:textId="2AF0FD5E" w:rsidR="00286F01" w:rsidRPr="007B01E9" w:rsidRDefault="00286F01" w:rsidP="00861144">
       <w:r w:rsidRPr="00286F01">
         <w:t>BUP NU Beredskap</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>kontaktar bakjour BUP SÄS via sjukhusets växel 033-616 10 00</w:t>
       </w:r>
       <w:r w:rsidRPr="007B01E9">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00861144" w:rsidRPr="007B01E9">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Under vardagar måndag-torsdag från 16.30 och fredagar 16.00. </w:t>
+        <w:t xml:space="preserve"> Under vardagar måndag-torsdag från 16.30 och fredagar 16.00. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389C95E4" w14:textId="77777777" w:rsidR="00591887" w:rsidRPr="007B01E9" w:rsidRDefault="00591887" w:rsidP="00591887">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc227840545"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc233274108"/>
       <w:r w:rsidRPr="007B01E9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Inläggningsanteckning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="6A2F0F69" w14:textId="0A8D9BB9" w:rsidR="00591887" w:rsidRPr="007B01E9" w:rsidRDefault="00591887" w:rsidP="00591887">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B01E9">
         <w:t xml:space="preserve">Det är endast läkare som kan göra en inläggningsanteckning i Melior. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B01E9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(Under perioden veckorna </w:t>
       </w:r>
       <w:r w:rsidR="007B01E9" w:rsidRPr="007B01E9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>25–34</w:t>
@@ -4375,51 +4508,50 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B01E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tillsynsgrad – </w:t>
       </w:r>
       <w:r w:rsidRPr="007B01E9">
         <w:t>normal, extra tillsyn, ständig tillsyn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B8641F2" w14:textId="77777777" w:rsidR="00591887" w:rsidRPr="00861144" w:rsidRDefault="00591887" w:rsidP="00861144">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="194B0535" w14:textId="0AF922CA" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
-        <w:lastRenderedPageBreak/>
         <w:t>Transport till BUP SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E137DBF" w14:textId="402B9BA2" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Patienten förs</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>i första hand till BUP SÄS av en trygg vuxen</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>exempelvis</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4472,81 +4604,85 @@
       <w:r w:rsidRPr="00286F01">
         <w:t>våldsam eller utagerande patient behöver bakjour göra bedömning om handräckning</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>av polis är aktuell, länk till</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>blankett.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E9205E4" w14:textId="077CC6AA" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc227840546"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc233274109"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Medicinering av akutsökande patient</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="22F8F79D" w14:textId="48F5A230" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Rekommendationen är i första hand att sätta in akutmedicinering såsom sömnmedicinering och ångestdämpande. Stående</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>medicinering exempelvis centralstimulantia ska undvikas att sättas in vid akutbesök.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443FF835" w14:textId="63F90846" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
-        <w:t>Då medicinförskrivning inte är någon akutuppgift hänvisas insättning av stående medicinering, ändringar i redan ordinerad medicinering och receptförnyelse till aktuell öppenvårdsmottagning i första hand via e-tjänsterna i 1177 och i andra hand att ringa via växelnumret 010 - 435 19 50 och välja aktuell öppenvårdsmottagning.</w:t>
+        <w:t xml:space="preserve">Då medicinförskrivning inte är någon akutuppgift hänvisas insättning av stående medicinering, ändringar i redan ordinerad medicinering och receptförnyelse till aktuell öppenvårdsmottagning i första hand via e-tjänsterna i 1177 och i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
+        <w:t>andra hand att ringa via växelnumret 010 - 435 19 50 och välja aktuell öppenvårdsmottagning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6521EF9B" w14:textId="6A1B1048" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc227840547"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc233274110"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Behandlingskonferens</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="61F1EBCB" w14:textId="743DF555" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alla</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>patienter som varit på akutbesök ska lyftas under behandlingskonferens enligt</w:t>
       </w:r>
       <w:r w:rsidR="007C44D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
@@ -4581,68 +4717,67 @@
       <w:r w:rsidRPr="00286F01">
         <w:t>rden, och insatser i de administrativa systemen. Medarbetaren anm</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t>ä</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>ler patienten till behandlingskonferens via uppdragslistan till sekreterare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EFA676" w14:textId="05528712" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Observera! Läkaren bedömer om hen ska lyfta patienten själv under behandlingskonferens eller om det ska ske via behandlingskonferensteamet. Läkaren noterar sina önskemål i uppdragslistan till sekreterare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD1BCEE" w14:textId="62187A8C" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc227840548"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="20" w:name="_Toc233274111"/>
+      <w:r w:rsidRPr="00286F01">
         <w:t>Uppföljning efter akutbedömning på BUP akutmottagning NU som</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>inte resulterar i</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>heldygnsvård</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="5549DBEA" w14:textId="12F27DE5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Alla patienter ska lyftas på behandlingskonferens</w:t>
       </w:r>
       <w:r w:rsidR="007C44D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>enligt</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>rutinen</w:t>
         </w:r>
       </w:hyperlink>
@@ -4682,77 +4817,89 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="76060488" w14:textId="4C292E4F" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Observera, aktuella behandlare bör alltid prioritera att ta emot uppföljande akutbesök i den mån det är möjligt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FE8BED4" w14:textId="13790610" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Nya patienter som bedömts av medarbetaren tillhöra specialistpsykiatrin ska aktualiseras till öppenvården via</w:t>
       </w:r>
       <w:r w:rsidR="007C44D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
-        <w:t>ELVIS ”akuttid”, Öst och Väst. De ska inte hänvisas till</w:t>
+        <w:t>ELVIS ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>akuttid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>”, Öst och Väst. De ska inte hänvisas till</w:t>
       </w:r>
       <w:r w:rsidR="007C44D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>EVI.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEDBABB" w14:textId="7E92869E" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Patienter som bedömts av medarbetaren att inte tillhöra</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>vårdnivån</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
-        <w:t>specialistpsykiatrin hänvisas till primärvården/Ungas Psykiska Hälsa (UPH)/ungdomsmottagningen/skolhälsovård.</w:t>
+        <w:t xml:space="preserve">specialistpsykiatrin hänvisas till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
+        <w:t>primärvården/Ungas Psykiska Hälsa (UPH)/ungdomsmottagningen/skolhälsovård.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01219179" w14:textId="642810D1" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Samtycker patienten</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>till att BUP AKM NU</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>remitterar patienten till primärvården</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
@@ -4825,262 +4972,284 @@
         <w:t>Diagnos, bedömning,</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>ställningstagande till vårdnivå</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294004EC" w14:textId="3AA27A3F" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00277A4A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>Bedömning av eventuellt somatiskt uppföljningsbehov.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1809A0A3" w14:textId="67EC697B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc227840549"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc233274112"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Orosanmälan</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="44644AF5" w14:textId="4CB79CCB" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Vid misstanke om att en person under 18 år far illa har alla som på ett yrkesmässigt sätt kommer i kontakt med barn och ungdomar skyldighet att anmäla enligt Socialtjänstlagens 14 kap. §1</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:br/>
-      </w:r>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>För mer information se rutin</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Anmälan om oro för barn och unga under 18 år</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="569C6641" w14:textId="7552A4B5" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc227840550"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc233274113"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>KVÅ-koder</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="490BAFDE" w14:textId="77DD918B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>GD008 – Anmälan enligt lag om barn som far illa (orosanmälan)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6066B2D6" w14:textId="65A4472B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>AU118 – Strukturerad suicidriskbedömning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE797C1" w14:textId="3126B9DB" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>AU123 – Upprättande av krisplan (säkerhetsplanering)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B5A30C" w14:textId="6D5F0550" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
-        <w:t>AU119 – Strukturerad bedömning av alkohol- och drogvanor (audit/dudit).</w:t>
+        <w:t>AU119 – Strukturerad bedömning av alkohol- och drogvanor (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>audit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>dudit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="543CFEB1" w14:textId="1AA795ED" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
-        <w:t>AV034 – Provtagning UNS (u-tox)</w:t>
+        <w:t>AV034 – Provtagning UNS (u-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>tox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00286F01">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4303A58A" w14:textId="596B0B6A" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>GD005 – Vårdintyg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF285C8" w14:textId="2C20FA09" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc227840551"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc233274114"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Kontaktuppgifter</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="5C034403" w14:textId="69A857CB" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>BUP</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>NU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="045518C3" w14:textId="7A3CEDD8" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>BUP akutmottagning NU expedition 010-435 17 00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA39302" w14:textId="0E7D7547" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00286F01">
         <w:t>BUP SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514B86F9" w14:textId="343B224B" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>BUP akutmottagning SÄS expedition 033-616 16 71, 033-616 20 90.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5985D0BA" w14:textId="44B35D62" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
+        <w:lastRenderedPageBreak/>
         <w:t>BUP SÄS via sjukhusets växel 033-616 10 00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA55A57" w14:textId="3012566A" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc227840552"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc233274115"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Ansvariga</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="4B87B597" w14:textId="652DD44C" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Ansvariga för att rutinen följs är Verksamhetschef,</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>verksamhetsöverläkare, vårdenhetsöverläkare</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>och</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>vårdenhetschef.</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>Vårdenhetschefen</w:t>
       </w:r>
       <w:r w:rsidR="008F7507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>ansvarar för att implementera rutinen och se till att den efterlevs inom sin BUP-enhet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="304E309B" w14:textId="2A364EA3" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc227840553"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc233274116"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Uppföljning och utvärdering</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="42AB807A" w14:textId="40D9AC16" w:rsidR="00913A0B" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:r w:rsidRPr="00286F01">
         <w:t>Verksamheten ansvarar för att följa upp att rutinen följs. Avsteg från rutinen rapporteras i</w:t>
       </w:r>
       <w:r w:rsidR="00567C22">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>MedControl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00567C22">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00286F01">
         <w:t>PRO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="736583B0" w14:textId="77777777" w:rsidR="00913A0B" w:rsidRDefault="00913A0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="486C9DD0" w14:textId="2AC610D0" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc227840554"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc233274117"/>
       <w:r w:rsidRPr="00286F01">
         <w:lastRenderedPageBreak/>
         <w:t>Länkar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="09EF1812" w14:textId="375024D6" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Psykisk hälsa - Södra Älvsborgs Sjukhus (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="347B2668" w14:textId="16673061" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Anmälan om oro för barn och unga under 18 år</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="277265C5" w14:textId="139AC378" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00600875">
       <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
@@ -5295,55 +5464,55 @@
     </w:p>
     <w:p w14:paraId="0D2C5671" w14:textId="18340557" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vård- och insatsprogram för depression och ångestsyndrom.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="78FCE3AC" w14:textId="67DE3A5C" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Övergång från barn- och ungdomspsykiatri till vuxenpsykiatri eller primärvård RMR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18B72749" w14:textId="5114C588" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="008027C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc227840555"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc233274118"/>
       <w:r w:rsidRPr="00286F01">
         <w:t>Bedömningsinstrument</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="456AE147" w14:textId="21BA5AEF" w:rsidR="00286F01" w:rsidRPr="00286F01" w:rsidRDefault="00286F01" w:rsidP="00286F01">
       <w:hyperlink r:id="rId53" w:tgtFrame="_blank" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Alcohol</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="001A2867">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00286F01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Use</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
@@ -5706,65 +5875,65 @@
           <w:t>Traumahändelser MINI – barn och ungdomar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00286F01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002B0568" w:rsidSect="002D6023">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AB89B33" w14:textId="77777777" w:rsidR="00545246" w:rsidRDefault="00545246">
+    <w:p w14:paraId="13517E34" w14:textId="77777777" w:rsidR="00C46026" w:rsidRDefault="00C46026">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48F18641" w14:textId="77777777" w:rsidR="00545246" w:rsidRDefault="00545246">
+    <w:p w14:paraId="52DE0059" w14:textId="77777777" w:rsidR="00C46026" w:rsidRDefault="00C46026">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C89A218" w14:textId="77777777" w:rsidR="00545246" w:rsidRDefault="00545246">
+    <w:p w14:paraId="4B920A57" w14:textId="77777777" w:rsidR="00C46026" w:rsidRDefault="00C46026">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5812,51 +5981,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="354FED5C" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
@@ -6091,61 +6259,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ACDDEE9" w14:textId="77777777" w:rsidR="00545246" w:rsidRDefault="00545246"/>
+    <w:p w14:paraId="60C765EE" w14:textId="77777777" w:rsidR="00C46026" w:rsidRDefault="00C46026"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="272D2D01" w14:textId="77777777" w:rsidR="00545246" w:rsidRDefault="00545246">
+    <w:p w14:paraId="40499049" w14:textId="77777777" w:rsidR="00C46026" w:rsidRDefault="00C46026">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0ACFC4F7" w14:textId="77777777" w:rsidR="00545246" w:rsidRDefault="00545246">
+    <w:p w14:paraId="349EE3A7" w14:textId="77777777" w:rsidR="00C46026" w:rsidRDefault="00C46026">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68DB7379" w14:textId="77777777" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BB5B908" wp14:editId="3588626A">
               <wp:simplePos x="0" y="0"/>
@@ -6366,50 +6534,190 @@
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF1D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FBCC56FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6479,51 +6787,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6593,51 +6901,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6708,57 +7016,60 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1923490865">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2088917198">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1017735673">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1017735673">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="4" w16cid:durableId="907374553">
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
@@ -6781,65 +7092,67 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00005361"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00017F3E"/>
     <w:rsid w:val="00024DC6"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="00030FA9"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="000363AB"/>
     <w:rsid w:val="00040975"/>
     <w:rsid w:val="00046ACF"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="000625DD"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="0006761F"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="000768F2"/>
     <w:rsid w:val="0007743A"/>
     <w:rsid w:val="00081964"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0008787C"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A0B9A"/>
     <w:rsid w:val="000A5BED"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B3EDE"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D1830"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="001324F1"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134958"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00144A39"/>
     <w:rsid w:val="0015129E"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
@@ -6847,208 +7160,219 @@
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00177683"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00193D6B"/>
     <w:rsid w:val="00195B22"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A2867"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D153D"/>
     <w:rsid w:val="001D51B8"/>
     <w:rsid w:val="001E0CA1"/>
     <w:rsid w:val="001E5552"/>
     <w:rsid w:val="001F4BF6"/>
     <w:rsid w:val="0020365E"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
+    <w:rsid w:val="00251A55"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="0026140A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00265C44"/>
     <w:rsid w:val="002679E3"/>
     <w:rsid w:val="00277A4A"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00286F01"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A7EBF"/>
     <w:rsid w:val="002B0568"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
+    <w:rsid w:val="002C7054"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E3705"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F39DC"/>
     <w:rsid w:val="002F3CA3"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="003315C9"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="0035344A"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00393413"/>
+    <w:rsid w:val="00393BC5"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B6971"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00417945"/>
     <w:rsid w:val="00420045"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043049D"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="0046320B"/>
     <w:rsid w:val="00463CFE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="0046733C"/>
     <w:rsid w:val="0047039F"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B5391"/>
     <w:rsid w:val="004C1B36"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00506F8E"/>
     <w:rsid w:val="005116E3"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00540AA1"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545246"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00567C22"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00587F07"/>
     <w:rsid w:val="00591887"/>
     <w:rsid w:val="00595788"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2AC0"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B394A"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C2D6A"/>
     <w:rsid w:val="005C2DF0"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="00600875"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065270C"/>
+    <w:rsid w:val="00653A9F"/>
     <w:rsid w:val="0065562B"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00671572"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00682812"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006919B0"/>
     <w:rsid w:val="00691E6D"/>
     <w:rsid w:val="006929D4"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B7FAE"/>
     <w:rsid w:val="006C2CAA"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D54BF"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00700F01"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007164CF"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00733D60"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00752110"/>
     <w:rsid w:val="0075343A"/>
     <w:rsid w:val="00754905"/>
@@ -7077,98 +7401,102 @@
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008260F5"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="008375A2"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00861144"/>
     <w:rsid w:val="008644C9"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00866034"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00874CAE"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892A20"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A282F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B5A0D"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C5EB2"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D12C9"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F7507"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00913A0B"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="00927EDA"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00934F77"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00944FB2"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="0096679A"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C248C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009D72CA"/>
     <w:rsid w:val="009E05A9"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F2589"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A16829"/>
     <w:rsid w:val="00A22363"/>
+    <w:rsid w:val="00A23DFA"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A62080"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A73F1C"/>
     <w:rsid w:val="00A75F5A"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A82D87"/>
     <w:rsid w:val="00A8481B"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92D94"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A93523"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA3996"/>
@@ -7207,154 +7535,161 @@
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B90060"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA616A"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE3686"/>
     <w:rsid w:val="00BE61B0"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF43B1"/>
     <w:rsid w:val="00C006A6"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C2650E"/>
     <w:rsid w:val="00C36327"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C46026"/>
+    <w:rsid w:val="00C460D0"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C84305"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA26E7"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1BDA"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB60E5"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD515A"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF7E50"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D06A6D"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D35D17"/>
     <w:rsid w:val="00D37739"/>
     <w:rsid w:val="00D37968"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5481C"/>
     <w:rsid w:val="00D71C14"/>
     <w:rsid w:val="00D8412F"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA12D2"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC295B"/>
     <w:rsid w:val="00DC5E08"/>
+    <w:rsid w:val="00DC7162"/>
     <w:rsid w:val="00DC75A6"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF04C7"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E138B9"/>
     <w:rsid w:val="00E22559"/>
+    <w:rsid w:val="00E5239B"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E71D6A"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E93DF6"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA7A95"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC0DD5"/>
     <w:rsid w:val="00EC21A3"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC76AB"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED4CDD"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F065B0"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F26754"/>
+    <w:rsid w:val="00F33157"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F62C9D"/>
     <w:rsid w:val="00F813C5"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F9514D"/>
     <w:rsid w:val="00FB03DA"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FB654E"/>
     <w:rsid w:val="00FC63D5"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE460C"/>
     <w:rsid w:val="00FE61F6"/>
     <w:rsid w:val="00FF3EB9"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="081949E3"/>
     <w:rsid w:val="1235974D"/>
     <w:rsid w:val="175619F6"/>
     <w:rsid w:val="4EB7D127"/>
     <w:rsid w:val="5087A364"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="64A16D99"/>
     <w:rsid w:val="64FA6073"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -18329,51 +18664,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2074346978">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-27/surrogate/Information%20till%20v%C3%A5rdnadshavare%20g%C3%A4llande%20%C3%A5tg%C3%A4rder%20och%20insatser%20fr%C3%A5n%20BUP.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-108/surrogate/Handl%c3%a4ggning%20av%20akuta%20barnpsykiatriska%20%c3%a4renden%2c%20konsultationer%20och%20internremisser.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/sfbup/app/uploads/2022/05/Manual-Att-hantera-och-vardera-sjalvmordsrisk.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-72/surrogate/Ensamarbete%20Barn-%20och%20ungdomspsykiatri%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10092-2087047004-59/SURROGATE/Anm%C3%A4lan%20om%20oro%20f%C3%B6r%20barn%20och%20unga%20under%2018%20%C3%A5r.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-22/surrogate/Dikteringsmall%20vid%20%c3%a5terbes%c3%b6k.pdf" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/nationella-riktlinjer/2021-4-7339.pdf" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/HS9766-305841775-91/SURROGATE/V%c3%a5ld%20i%20n%c3%a4ra%20relationer%20-%20indikationer%20och%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regiondalarna.se/contentassets/067234e0d44f493b9f9e59f469fe0ad9/dudit_formular.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/vard/medicinska-omraden/psykiatri/processer-psykiatri/barn--och-ungdomspsykiatri/akutprocessen/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-56/surrogate/V%c3%a5rdplan%20inom%20Barn-%20och%20ungdomspsykiatrin%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion-my.sharepoint.com/personal/ragsi_vgregion_se/_layouts/15/onedrive.aspx?id=%2Fpersonal%2Fragsi%5Fvgregion%5Fse%2FDocuments%2FBifogade%20filer%2FPolisens%20blanketter%20615%2D2%20%283%29%2Epdf&amp;parent=%2Fpersonal%2Fragsi%5Fvgregion%5Fse%2FDocuments%2FBifogade%20filer&amp;ct=1729850208926&amp;or=Outlook%2DBody&amp;cid=4C183EFD%2D63F3%2D40C6%2D87EC%2D9E07AF35D90D&amp;ga=1" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/sfbup/app/uploads/2022/05/Det-diagnostiska-samtalet-2017.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regiondalarna.se/contentassets/067234e0d44f493b9f9e59f469fe0ad9/audit_tolkning.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kunskapsstodforvardgivare.se/download/18.51f49f9317c1158e1c254a6d/1633534739848/Traumah%C3%A4ndelser-mini.pdf" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-108/surrogate/Handl%c3%a4ggning%20av%20akuta%20barnpsykiatriska%20%c3%a4renden%2c%20konsultationer%20och%20internremisser.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10092-2087047004-59/SURROGATE/Anm%C3%A4lan%20om%20oro%20f%C3%B6r%20barn%20och%20unga%20under%2018%20%C3%A5r.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-29/surrogate/Barn%20under%2018%20%c3%a5r%20som%20far%20illa%20eller%20riskerar%20att%20fara%20illa.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/sfbup/app/uploads/2022/05/Manual-Att-hantera-och-vardera-sjalvmordsrisk.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/uppdrag-och-avtal/vardval-vardcentral/ungas-psykiska-halsa---vardcentral/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dok.slso.sll.se/BeroendeC/AUDIT.pdf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Frucklab.files.wordpress.com%2F2016%2F03%2Fcdi-s-rc3a4ttningsmall.doc&amp;wdOrigin=BROWSELINK" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-41/surrogate/Konsultverksamhet%20i%20NU-sjukv%c3%a5rden%20(l%c3%a4kare).pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-92/surrogate/Visitation.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-393/surrogate/Barn%20och%20unga%20med%20tecken%20p%c3%a5%20psykisk%20oh%c3%a4lsa-omh%c3%a4ndertagande%20inom%20v%c3%a5rdval%20v%c3%a5rdcentral%20och%20v%c3%a5rdval%20rehab.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10094-1515470546-16/SURROGATE/Bed%c3%b6mning%20av%20suicidala%20patienter%20inom%20Barn-och%20ungdomspsykiatriska%20kliniken%2c%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rucklab.files.wordpress.com/2016/03/cdi-s.pdf" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bup.se/siteassets/informationsmaterial/miniguide_cgas_bupse.pdf" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-56/surrogate/V%c3%a5rdplan%20inom%20Barn-%20och%20ungdomspsykiatrin%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-19/surrogate/Behandlingskonferens%20%20inom%20Barn-%20och%20ungdomspsykiatriska%20kliniken.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7438-1286040036-82/native/Blanketten%20Orosanm%C3%A4lan%20g%C3%A4llande%20barn%20och%20unga.pdf" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-505/surrogate/%c3%96verg%c3%a5ng%20mellan%20barn-%20och%20ungdomspsykiatri%20och%20vuxenpsykiatri%20eller%20prim%c3%a4rv%c3%a5rd.pdf" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fbanken.se/files/14/MADRS-SR_(LIV).pdf" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-16/surrogate/Suicidriskbed%c3%b6mning%20Barn-och%20ungdomspsykiatriska%20kliniken%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-500/surrogate/V%c3%a5rdintyg%20enligt%20Lag%20(19911128)%20om%20psykiatrisk%20tv%c3%a5ngsv%c3%a5rd%20(LPT)%20samt%20bitr%c3%a4de%20av%20polis%20i%20V%c3%a4stra%20G%c3%b6taland.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-19/surrogate/Behandlingskonferens%20%20inom%20Barn-%20och%20ungdomspsykiatriska%20kliniken.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-480/surrogate/Ansvarsf%C3%B6rdelning%20och%20konsultationer%20mellan%20prim%C3%A4rv%C3%A5rd%20och%20barn-%20och%20ungdomspsykiatri.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/amnesomraden/psykisk-halsa/okad-tillganglighet-for-barn-och-unga-med-psykisk-ohalsa/en-vag-in-for-barn-och-unga-med-psykisk-ohalsa/" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/styrande-dokument-inom-halso--och-sjukvard/amnesomraden/psykiatri/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regiondalarna.se/contentassets/067234e0d44f493b9f9e59f469fe0ad9/dudit_formular.pdf" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardochinsats.se/depression-och-aangestsyndrom/" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/meddelandeblad/2020-12-7117.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu15279-122128969-15/surrogate/Konsultationer%20av%20patienter%200-17%20%c3%a5r.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/medicinska-styrdokument-per-amne/Psykiatri/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion-my.sharepoint.com/personal/marca81_vgregion_se/Documents/Blankett%20-%20Beg%C3%A4ran%20om%20polishandr%C3%A4ckning." TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8148-1129337954-102/surrogate/KLOKBOKEN%20-%20En%20guide%20i%20barn-%20och%20ungdomspsykiatriskt%20arbete.pdf" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rucklab.files.wordpress.com/2016/03/c-gas.pdf" TargetMode="External" Id="rId59" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-27/surrogate/Information%20till%20v%C3%A5rdnadshavare%20g%C3%A4llande%20%C3%A5tg%C3%A4rder%20och%20insatser%20fr%C3%A5n%20BUP.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-1356121085-10/surrogate/V%c3%a5rdintygsbed%c3%b6mning%20f%c3%b6r%20barn%20och%20ungdomar%20klockan%2022.00%20-%2008.00.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/sfbup/app/uploads/2022/05/Manual-Att-hantera-och-vardera-sjalvmordsrisk.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-16/surrogate/Suicidriskbed%c3%b6mning%20Barn-och%20ungdomspsykiatriska%20kliniken%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10092-2087047004-59/SURROGATE/Anm%C3%A4lan%20om%20oro%20f%C3%B6r%20barn%20och%20unga%20under%2018%20%C3%A5r.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-22/surrogate/Dikteringsmall%20vid%20%c3%a5terbes%c3%b6k.pdf" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/nationella-riktlinjer/2021-4-7339.pdf" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/HS9766-305841775-91/SURROGATE/V%c3%a5ld%20i%20n%c3%a4ra%20relationer%20-%20indikationer%20och%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regiondalarna.se/contentassets/067234e0d44f493b9f9e59f469fe0ad9/dudit_formular.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/vard/medicinska-omraden/psykiatri/processer-psykiatri/barn--och-ungdomspsykiatri/akutprocessen/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-56/surrogate/V%c3%a5rdplan%20inom%20Barn-%20och%20ungdomspsykiatrin%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion-my.sharepoint.com/personal/ragsi_vgregion_se/_layouts/15/onedrive.aspx?id=%2Fpersonal%2Fragsi%5Fvgregion%5Fse%2FDocuments%2FBifogade%20filer%2FPolisens%20blanketter%20615%2D2%20%283%29%2Epdf&amp;parent=%2Fpersonal%2Fragsi%5Fvgregion%5Fse%2FDocuments%2FBifogade%20filer&amp;ct=1729850208926&amp;or=Outlook%2DBody&amp;cid=4C183EFD%2D63F3%2D40C6%2D87EC%2D9E07AF35D90D&amp;ga=1" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/sfbup/app/uploads/2022/05/Det-diagnostiska-samtalet-2017.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regiondalarna.se/contentassets/067234e0d44f493b9f9e59f469fe0ad9/audit_tolkning.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kunskapsstodforvardgivare.se/download/18.51f49f9317c1158e1c254a6d/1633534739848/Traumah%C3%A4ndelser-mini.pdf" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu15279-122128969-15/surrogate/Konsultationer%20av%20patienter%200-17%20%c3%a5r.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10092-2087047004-59/SURROGATE/Anm%C3%A4lan%20om%20oro%20f%C3%B6r%20barn%20och%20unga%20under%2018%20%C3%A5r.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-29/surrogate/Barn%20under%2018%20%c3%a5r%20som%20far%20illa%20eller%20riskerar%20att%20fara%20illa.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/sfbup/app/uploads/2022/05/Manual-Att-hantera-och-vardera-sjalvmordsrisk.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/uppdrag-och-avtal/vardval-vardcentral/ungas-psykiska-halsa---vardcentral/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dok.slso.sll.se/BeroendeC/AUDIT.pdf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Frucklab.files.wordpress.com%2F2016%2F03%2Fcdi-s-rc3a4ttningsmall.doc&amp;wdOrigin=BROWSELINK" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-108/surrogate/Handl%c3%a4ggning%20av%20akuta%20barnpsykiatriska%20%c3%a4renden%2c%20konsultationer%20och%20internremisser.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-92/surrogate/Visitation.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-393/surrogate/Barn%20och%20unga%20med%20tecken%20p%c3%a5%20psykisk%20oh%c3%a4lsa-omh%c3%a4ndertagande%20inom%20v%c3%a5rdval%20v%c3%a5rdcentral%20och%20v%c3%a5rdval%20rehab.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10094-1515470546-16/SURROGATE/Bed%c3%b6mning%20av%20suicidala%20patienter%20inom%20Barn-och%20ungdomspsykiatriska%20kliniken%2c%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rucklab.files.wordpress.com/2016/03/cdi-s.pdf" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bup.se/siteassets/informationsmaterial/miniguide_cgas_bupse.pdf" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-56/surrogate/V%c3%a5rdplan%20inom%20Barn-%20och%20ungdomspsykiatrin%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-19/surrogate/Behandlingskonferens%20%20inom%20Barn-%20och%20ungdomspsykiatriska%20kliniken.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7438-1286040036-82/native/Blanketten%20Orosanm%C3%A4lan%20g%C3%A4llande%20barn%20och%20unga.pdf" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-505/surrogate/%c3%96verg%c3%a5ng%20mellan%20barn-%20och%20ungdomspsykiatri%20och%20vuxenpsykiatri%20eller%20prim%c3%a4rv%c3%a5rd.pdf" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fbanken.se/files/14/MADRS-SR_(LIV).pdf" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-41/surrogate/Konsultverksamhet%20i%20NU-sjukv%c3%a5rden%20(l%c3%a4kare).pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-500/surrogate/V%c3%a5rdintyg%20enligt%20Lag%20(19911128)%20om%20psykiatrisk%20tv%c3%a5ngsv%c3%a5rd%20(LPT)%20samt%20bitr%c3%a4de%20av%20polis%20i%20V%c3%a4stra%20G%c3%b6taland.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-1515470546-19/surrogate/Behandlingskonferens%20%20inom%20Barn-%20och%20ungdomspsykiatriska%20kliniken.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-480/surrogate/Ansvarsf%C3%B6rdelning%20och%20konsultationer%20mellan%20prim%C3%A4rv%C3%A5rd%20och%20barn-%20och%20ungdomspsykiatri.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/amnesomraden/psykisk-halsa/okad-tillganglighet-for-barn-och-unga-med-psykisk-ohalsa/en-vag-in-for-barn-och-unga-med-psykisk-ohalsa/" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/styrande-dokument-inom-halso--och-sjukvard/amnesomraden/psykiatri/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regiondalarna.se/contentassets/067234e0d44f493b9f9e59f469fe0ad9/dudit_formular.pdf" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardochinsats.se/depression-och-aangestsyndrom/" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/meddelandeblad/2020-12-7117.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-108/surrogate/Handl%c3%a4ggning%20av%20akuta%20barnpsykiatriska%20%c3%a4renden%2c%20konsultationer%20och%20internremisser.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/medicinska-styrdokument-per-amne/Psykiatri/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion-my.sharepoint.com/personal/marca81_vgregion_se/Documents/Blankett%20-%20Beg%C3%A4ran%20om%20polishandr%C3%A4ckning." TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8148-1129337954-102/surrogate/KLOKBOKEN%20-%20En%20guide%20i%20barn-%20och%20ungdomspsykiatriskt%20arbete.pdf" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rucklab.files.wordpress.com/2016/03/c-gas.pdf" TargetMode="External" Id="rId59" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -18660,56 +18995,56 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>24093</Characters>
+  <Pages>17</Pages>
+  <Words>4667</Words>
+  <Characters>24738</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>200</Lines>
-  <Paragraphs>57</Paragraphs>
+  <Lines>206</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28581</CharactersWithSpaces>
+  <CharactersWithSpaces>29347</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Akuta bedömningar och insatser</dc:title>
   <dc:subject/>
   <dc:creator>Maarit Perttunen</dc:creator>
   <keywords/>
   <lastModifiedBy>Maarit Perttunen</lastModifiedBy>
-  <revision>56</revision>
+  <revision>65</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>